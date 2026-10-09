--- v0 (2026-08-21)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ac66c573aca6fe45704ba3b6fb65061.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a610ed642cebe21539b78f08f7c92c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9d6fe08885602ec233e171ed7639153.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f5bc2912c77c5834cad87d016905934.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b13a3472e7f8603886bf5ed6b98adb5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2784874a7df0b10691c69df4dc472b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c5da519adabb569ff2fab20e6f449d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2c3858d8368619c053b3c9c08d3fe78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1454d61fa135ffe56a9871f0738c5cac9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f1d58efdfcc59e2d26f873fbd6372b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b70e8629a81ab7e6118f165068276711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc39e38fdcbcebdbd20bec97dc34e0b512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce4bea8289a173e75aa30078d07d5ad13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c6736ca9c466a9b6d6694be7681a8a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b728772eb01f807d3125fe0af5c3c45e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54f44c925a69bd6e54781b6218c4a4f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429a566b043703e3ea4b68af1bad0a7b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e5bbb3d00efa4b5023012487cc57c318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210dbd8e13ba5553b8f994c37e479c6f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bfbdee7c0dbb94451637063896ede620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e638dd201e19e1baf33db845e495b3a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59914cbabdba0743b6cbab380f870c9a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286a8724f8c1a92640b652b9a5484af923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8327a01e86d6881c86aeed4fcc5405cb24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d079b4ab10940d6c3c1b4b5dc1ed53f925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836bc12b65d84c18ec9c318d8dd7c28826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59be553c079f1f893751640b767b0ec27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4027dd492be16b76cb5a839ce189d8228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c12f735816d76380d2e9173af0c1fc29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe9cc24eedf55e562efaacdac32bebc30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b507f8b93f3c84c96ab29524e9d55a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1158b5896a67701e635708af6480d61432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e881c87df61b56a998f404926944d6333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8b4789b1f38b1b9d834ce10793264734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73b5273d145cfa18f42dc546a91643635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444c08a583b686ba97f684fcc71a7da936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649ec481f12920cb17c2568e69cc269837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ba13993683b771b0ee9739e4bc1bc738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52338cd2096ec697f9337cafd35936439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6185dd59ce4a78b0a8207b64b9e29c5040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046e704125d6c606b4f54695f05f4bac41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1f5dc4661868626ccfff6f61e20b3442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09821399d9cb7ef18321437659f0070a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a6d5ef2af5ef4c8e5dd58ef0e29a8144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cd83b76ea75b8658b5f6f21f1eacaf45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bfec08a9fa73810d0a512c682992f246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acee91ba49ebee35a115b0e17d25d5ac47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97064b280ccdc9fe5b480aceba469c0548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d1cd0f0faed10318e8d8cbd696531849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfe8f559cbfd7a40d678da3f90606dd50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0c090899f49d91db7878a1195d6d9951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5346c27ab8eb682f30ba17d78b8bebc252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23616ba4a19abb4a1d9278aa1f547fcb53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8aa1b65931f7ce2fa85f61c68aab9ab54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8645da8166ec135b863e666a8be86b1d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5412cc6bebaf78d6839916a7ef944356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7152d14971b93f58c62dc90fae80333557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d813d6a8a197e27cf5ea1c79a9a51a0358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cc00f5580844f1796ebabc0007e37b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866c1f255ac41ee7089aa31450c3883f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fd5b2be2469482c3936d44e15a60e961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f949cee32ecc9a738bb6bfa78be81762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd30e8f1b5041c904887da90f4b61b6663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4605415ebf1890d9e96fcba63df1af64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc016cadae489d882574bb06cb4f276e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82c6e6562fae65dd5d8b4470eac82bd66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed658ec6f7d7d20dc7d5c039369798067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a1ab104fc1fbfbf62277bbd7b27b0468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c2237d7e5a2301795be474d2652a8169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c71c3d3509cea13a25b18e0149b4df70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d3465eea623d9b7ac4f371c4e9e8e671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f288adf4d860398f0792d709285cef8d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1a78d8e6e537ae1424bed202b8e6a373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4327864beb87ff7156008b3ef6d92174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec4dae6e894298b83ab53fc2ae3c6d675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81130ada13a9dce0aa17b5117078ce476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a861bfadf5cd93d25e80c302efc74c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260d786dacaf9e72b343b4ebb36ab14c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c261de6861ff7b5daff73135e84bd8dc79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d38cbdb8794ff3d0a368fdc2e9ad5bd80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d79288e8fc9541c5ed16e667fbf4e8781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ed2178c07f1e4e4e983fd7a81b20d882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42c3acfe39299d4928ef0367759ec5f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2ab7b34d1c9b60bd3fe9b32a9c590884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05642817bfb1d1db59b62c2d6844ac1f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587623043fccb502fc86a549dd8041f786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba2cb0a9bf4a5a8a850b5bcb82fa88a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011f2f168b90070eb703deb59083098b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a0006754e0a9784b8754db94bb997289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d7885a146328d04cac747b53ed6ed090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479353cbf45b20ab7e75c28981d1708791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ce4dc92abbc1121608fec8708b4aa292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648c20f721d12c372f4de34d5758e80493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd505f45cf65858872ca5a0a74e2faeb94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6119e6a7b163e10eae2e539030055a895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d367c4d79bf072ee75d70b6a725905c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dce0a3cc60a516b0ef8c31ff5dab76e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adb56ba3a916899afa5ee5362c57b2298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2940b2c1b9bd7dc4f8fecce04b77de9f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b14fb59a16497c09a068692fe79a0c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabee38ed15d8dbec7b9bc21919a3269101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b161a9883a2490b598a33c97f889080102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3aa3307ef537f0e280b1ab59cec8bd103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48144b906a22ca7d00cf4d94219a625b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f24186004d21bf08de15f8dbeff691b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e5babd8d99b1e8921d9cf2af9f85c8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc071927426870089de1efe1d6e35985107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212ab343aebd8e45512b3a197308a5f5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4073c6e290a96788c62f7eed16293ac109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65e0d5ec4e400f7a57ef656e14ffed8110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de008186101fb3de4b6bc843dd7da9e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d616b361e48148e509731a83ce09b914112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9637e25092cbd2756c6d8b9a8647e4e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cf5ea6a0f1042898540f2e40e5977d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a023402b5cd4c752349a1d9b04483628115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf51b82def00101087611dbad46ec7b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb2a97e0af02e18f64d186d0d34a615117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e779e340bddb0e7ab8dff2ec4ea490118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c760b27d4f2f0339d71f1f8ac338036f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2845aa8ec7e2aab0adc1f4d4f2158d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc736b5d037d36a74cb58e2b6afbbaf121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7631603c9c526677445d5f5eb6b331d4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8516038bb9ab393853e9c8b913c576a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb2ce4ea2d3bdbf2258d491b63673ab124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f020c90a853895a3649cd8723d59c74125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef0b5e1edabd9cb015a95ccf70de2ca126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd28c071e349c90de08e09d8b4585918127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2345e180bc39a040bec458f74ca1af5a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7aa7cc9db537ba1a5c5b98b39f58128129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bfe9e0d47681be1912e1e018e10106130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e217d9b64df66533f409cb1c0fc217131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d1ec0bf56f0a8630618799bde6d05d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a030a4aac67c5aafc863a6097948d97b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42023ff505ef210bca130f02db9aff68134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a8b348bdadba80b7f98c6c2c7a6cac135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375392e14dd7a3faf610684255169f05136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420b2e9afc4aeb47a3b89c5502e6ceac137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a3a596bf97672207890f7654f370c1138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f484bd0e5d95617aa196190afbb064d7139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a336eec812b143cdf874586aab46e6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792970bb62f218c12d3e59b7e65d7214141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfae7dcfee339cc65d0552767bfb818142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3d5fa939a0220bea63b08331a573af143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b05cab22daf2afe5014812e09f7ec6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc658fe2081a0cb6b175b70eec772dc9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f792c1f9a146f97a5b4676cb5846d27146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d87b018728896415a6a19388c0f2595147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d52378e08b4a3ebf27e1dde9b51a894148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9951201bcbb5ec20dd4ac687d3664d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33253517f8f8ecbb63ae40e98e0edb5c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3db2037c8c3c236072e531452a15be3151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049d89b272eee6a05a8fe0f45f9a3691152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9df5ebea83d45d038435d0bb7ad9d5b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a030bac343d72884574a0a014c0dd67154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f3c58089fc8a85ee3bdeb9ee33e729155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304d02e7e624a911b6bfb63b48979cc5156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe761e151758494734d447508d95e64c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812f267e2227de3e770879796b6e7293158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7b19d94e7a83f7927df36cc19da837159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331d53d47f8213a92439ac86e8ca7ead160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5553170cf2874549697d1c28115418f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4174b3e0d7ce5fc039ca821bb7b4e2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130acab22e3f11044b11b80f1355c8f8163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b035e911e6e4feebad9a2a90621cbf2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6382a7099a790a41f6d46438404b64d3165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d669eaf001e5c5bfae584ff885ab0148166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc43275d5d55f5dfb01966d1ab268d6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4872372e82f42647299b5ae6e03a11dd168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3647fa688bac76e379b4a7f940e921169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82fe19eb70f9d40c60cb732d6b61640170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e3f71404e6934600a2ef8dbf1f5cb7171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90e9959550807aa4f9fd3fb1dd0afc5172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b13bab510f9fb62eef5e76cedbe6f2173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61847f252c7d6e38ac57b540881c6b92174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58eb2bf199accd1efed6374f57b8fde4175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b80665dc9c1aa03183cb82c3027c47176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063627a14729d18413a9b71305baf462177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90daeacd922b0d858c63fc1b68872c10178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a6de752cac03810bd6f7799efa55a0179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557806eaf99959d15e56022749327136180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6850126a7171c804c97ef6d29d9e2112181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22803f513168d46694b93f6aa687ab82182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b751f618fcbba4ec15f8641bb8d035183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02d5e882358272df2c7ebb58664ddd5184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1864e5ee1562380113350baded6485b2185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e055ca4b06579d401bc1bbb68eef789186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c30bd8cf059885d8089f74453a68fe187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fe4c75e20699bca32b6c3c006264f2188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876f7992cea26f816a0da10b369ca73c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572e72b6c2e9fc6b189d3c1d3ae68f8c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ef28ec0ae4115e3201807c28926da3191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882c222e7459a586b35d9c098c18d147192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfa8afbc308084a95e814ae187b5fcc193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371d8d87660884c690f801e5b445c107194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17227bfbfc3b32f446c24c20a57bbcc5195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5084b019eed7ef4c024816301110cde196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc8d4277c04d8fab36826c7dfe16131197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f06468ea862360a03bdc2d05e85fff198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf34dbb8f76574083a145d63c812b49199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a567a3d3749b788076ed200a9324da200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f56d531cb5a4bee6a2ab063a7484ae201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566138ef1469f55e7c68881cef2334a9202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f289ec17fa82f7e58a956454591e57203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d66ab5e0485b67b1cb7a3eedc2ad12204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e1c461c4a6331ed22bd6476873652a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4269e5d0ae3ffb4d2d01ad6ee951f4d8206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049d339f2d1770d339f5662c65348b0d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa60ec88ebdf413054cd524a5672ec5208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a43188bfe8785cfdb76e89f223237b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2125ee04eae7caf4771dae4ee08c6007210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16905f8e86d8ab3ae318fe1fc24b0cc4211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e070075373b3432ec01ca0cf454ea4212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf84b78a17a645dc796502aa7688146213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05557c7dc91409fa8a5f6dbffb7d2686214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cec0368c065ce536345ee1d53a6fa2215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b936477908c8c9d91c903a959022af216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce7a5c83a0cec3208896d2bc0710e66217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1137d762c79c2eb2985a3497cabc287f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69d67c9c5a0df1869355730dd872712219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da40ec76ae37ae4c8ca649a11692bcd7220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ce7de3a100764ce095afe8e85180f6221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5e06d06c0bc7d69b0e0b2eb34d8d1d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830e411d7b26eba67aafc242d01905f6223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022b8482f41f090b4f1ad85f63848cd3224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96f2e2ca969bf009f0f9688835caa85225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f65798ccef6863ed8a0f21259e00be226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bb58c80b1cb044caa781676716e354227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2948eb42e46ba89adba035d477a705228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e655101bf51ddec8a05877f3a261a6d9229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93100cf7f946e63c49117a4b8879ab9230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deccf839a2ea2b56f2bfb0f27ab8565f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a54c1e3ffb6fff49368ceede56f3ff232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c2d1383309332ca9c80ce3f58a4d6b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5d1a9bece643919d1422a5ef1fd08c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3447d2abf8abc2f47d589449be5b261235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51955dc5bd5321bb180a3326d7dc6fd236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c15d7dddc1025c93b655c7616bc968237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d20af2653c04cca2d372b2b4f969c00238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34cc9db0423b23d3b4ffd7fd92be801239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab600095ddbc64182b4aeb3f842ad44a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f866cc1e6183af104ca4da8b54b64a52241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a9b2e7826c6cc2bcdbc428063e21c4242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa90613aa175f14df6c05ff9354a9a1243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65ecca28788231a0b441dd4d2e08daf244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d6fbf3c47122f48036fd90fd824489245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8ee56969f95cf6b71c87eeacc8f907246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4b5987b050aea27a40b7969748c6e0247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d8cea0bdbb8d60612a47d3d5ccf27c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09deb2ccc6ed649a98a731aacc99f6f9249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5429e43cd4d3f7402bcfef5faef4c4ac250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158887ee4670018ed1481846a8c5118d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa4c5e6c48fb2fc7a6e0fc7a2ece826252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424223a5ca705107b04ac36340a8f1ae253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6049b2920079387c0a475521cac89f86254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff52f78b6af1b783473e5d14f6c1548255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbfd3f7ba6eaca8ac7244fcdbbb9ab8256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985ceb771fa860324aef6fdd26922787257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14641c54891bfa627582d47de0d4ee0d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca3a1e49ec2408d57037a90776c05b8259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cf158ebc679e7214617a558f7ee017260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39f52846807487e3002716a04a20f29261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954123422ced3abf7d2e8f90691537b1262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8aabd1e18751b4f97c3f4c29b7abe0263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3d109c5de123cf946cf663ddd86a1f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b507f53a3e195e4e3699c1e2f92e0d78265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b236c4752726abc308ddfce5061b707b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82163b3567aed37c881555001438aee267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d9c97e9d550b0cf4e902dcdd9ff2cf268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b2bbee8611f1f5c6727be9ce240ac5269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549995b77b1cee499fbdf3b4182c828a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931ea1a6ef4c67c395f1f8d1ca849a06271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16b311326e6d6cae7bb738efe538118272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a157525e5fec9fa0295bed0422651b5273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81de5d76e483e556a107f94b95aeb668274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc7dc62f531bd1622c17642753ee9e7275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e24309d46d9817f74049fde999c162276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b5c188cae06d3ca56485821d08a849277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f133e80e6bd822a06778ab2090190e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc52adf3c66919fa62d6a6634fefed1279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e7dbda3d2f557d826a364b344bde6d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe29c346314a228fd5e71aa8ea3e7f7281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663bb837a7b3145cbbec1492bb0f59c7282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7abababcdf614b2ec27d575d3dbc4e0283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa94cc39a79b338d03f19eb9eb6d877284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e23e0bffff04b3720c28d0d59fc417285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a31f514c0bab499b730c173c7846b7286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9397a00c6d0ebb27d103c0acdc4783e2287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be001b56d62b4858e12fb02a13eb4fb2288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b1d524f47610f596a559345654bf8c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783ecfdc39be3ac4e4356a9cc35e89da290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411a1ed6434d9ab8dad040f9a86afac0291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e52afe695d988a5df623eb63317c41292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dde982b6a8de4b019eb626b9d94d50293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3203493570be683a5a0a37492546657e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac6746a92486ff84145f58e32f61e30295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712144fc5d7fcdfa9af15aa426e1dceb296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3244639e2d27384bed3e10f50016a257297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62e84795edb164e4fcc5e2b9ae4277b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee6759aa951ecf47f8dd51e7b8a94b4299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0b8403f65efe22da64a3f9f32eaa50300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b974ca2ba38fa89c240e161bf2c215301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f2b572f1f21d0dbbf0bc89da2accce302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93941e797fb0d336fcb948a00c455518303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4299898ad0cbf7cd6f7e2a0bb11c2343304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be301c4f1fd9c8a5d2510978ef2259e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94081a5d804e63a315449567633d1b20306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5780e30e69185e088d654deb86e77def307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e788b5ee297f93cec1eea90cc7856d69308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f797e996000ddd313e322d83f0e312309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0b9aa6c8156d35a4187fa9805241f4310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a01a232fa74459634027c25c5795c8d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c7ca04061c5b86c3984962163d145f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318ff95ff843fc7c370668e858f3b328313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdaa43575ea87577818c6224b92b91e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b109e46648ef56c4af28b5910a282946315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bf8248002ab3a15dd63c7a048b5f53316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bb19336d29f45614e5dd78896b0450317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f57a329a0d1aea47a7fa82210eebd65318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b6f3c4288ba624b1e3d9ff3779866b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211aea1fe912f4b35f4c205c53b02f07320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834632eeac49bc717237cf137c9ab5cc321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9081bb843131b984de0f626bc9ae0745322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef79812742ef88cb608249e565929c05323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538748b6a28c80948098da328acf04c5324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f23acaafa2467c776a5964d3c1b873325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6507afee2321d4860a893ff30d9520ff326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fcbe913861d02412f180e6d1d78c0d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c02ecef07fa55634981e7649abbb48328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847bdcb443ab3950308c13315cbb153b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01020aeb09f88092fff611df21addffa330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da76ab9c4238ef2709096584b6b1694331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd60eb9a3f0b1d86c82ecac05d228ee0332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e44046b0a2c48b9ba082e5cde0f399b333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8615e5662e2cff6cdf50bc70e6d8f71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be49a04d66dd3c6a016ba2255316dde72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b2333eced79997055fd648a41b76ab3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d96154059cf4ea1887a01014bfd6d984.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2374ff5fc66ccb1c48d8b8715b66ffb05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d28eafcd4ab297f264bc0728c497756.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae092fa42d516d8bc77f11ac819ec2737.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0c8773ed5b81eeeaf6072e1759e7a58.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d908e6c68d40fb4a9a8dacc28d22f9b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3f1f6c3f4809fffa353cfb3c1f300010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624460fe81a64b6a06cd000ba24cdce911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899f1a6a34a1ed617de2ce2e61446b0f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fb19de7b26f8e30eeeda73e2fed67d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f12183255c5cffcfc2f7bcfa4a959314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2feaee3fd86b6a94e155eb4eafb0bdd915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dc305cfa8d18338f7d12ad46ecaa5216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0daf40145bc530959595c7f9c5c8b3f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5728b06355722295890aef26829e43518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2ad690a07a541794361fc195ff945619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b668233c969b580b5edc5661474324eb20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ba350ac526f019ae8e18e50308485d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49a8e8b1e746e332e01bd9327c5ae7722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0abb918460cc108546e81ec5f80d7e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dadad95a7e7ee99268e067f37692c624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bd9e1f9cfe1e456f89986f8b83251825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc7567edf30f7ae610965b0d992380926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95db4e731b3c6da4477962aeadd9bd9d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4ae974c8c3846080eae9bd79d2760b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992dede37874d3e20c1d2374855725b029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3104a50ed1f5ed704fb120b0a5f4369030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31218aaf651556303cf5d419325f84ba31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163e0336128e7fc54ab987192065bb9432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cfe5a83bbf45ce09d7faaf125c031233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9273c84abbee2118ed4227468cdd28434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584f971c1d097071476e41dc8434393935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809f07eb01cf67284ba9196d4183b19136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f50cfecc231b0ab4f730829f21b88637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e47cbd9de03198cb005dcc76b374cb838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b292920c597a6a0b8ce82b01a4298ec539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab8bf1dc77698905bfce38a68cba04340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bba12387195b6488dd43e79abcfc15b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a403409273dbc338a3055b5667bbfc42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3865f0150c648fe74ceee7d8de21c6f543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736c12fbf949a2f6dbf41680345e160444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a670073428e5776138431977551efe7645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eed1f0c90afa4e4708a8d6c77ac199346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09c6d2cb2eb99c501cae1defedda06947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c44166a4bd465e2cd666ed108cd94f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cffe79857996905f84aafca41b2375149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147db0861816e47362f7371ad17319b150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a980f7f4f0c511428e19d49ea2cae8651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8950646651f20a69b4c49c0a0339ce452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca942ec56ec8b4e0253fa34d90366fe53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846e1f90a2eb4528c97b1fd59c38e82854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532909dac40001ba48f53d7422cbcf9855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3973925a030a02b7b92c0b395abab1b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aaf4947e94a31e7e04763edd7064c8057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6d91b5d607f8677ec6be277256472758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb638bdcc5ec2ea1bb18fdd62f3d7c259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4fb07bb9d273362c7f47a366364a7660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2548a8e60488d337e85958f1417f547c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed252cb9a09c3de67ed2ee8efc5a589062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79fdb1f436b466eb447c06b054acf9f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68eb6349001ff5ece5e4aabedd5da0d664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a4efcc66ed7be4ff1484347eef830665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b6b0b566eb18d6a484b8ddda596fb566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765706b93d32f547408180ef328e9ec767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d6e2b6e0597adfb6ceae24d1fa71f468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96da6fb4b1f4ece53995ae5128d55f0b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03264446b2ab191c8024c97d36f74e2970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597827576d226285453569beeaf54eb771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5a85d5a219d7c1be2d49ca8429f32b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d1bb478c7ce56f6b2e1e56e91bade473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6484516a24b7f7a3e020e055a6852c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec750d4fc60155dce233a04305c47e875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4072122cf44c16ef3b7c715722d8a976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7054fe7cb8b1d28b03f74b222b6daf477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af6d58aa8d419519052109119b3072e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8faef68778737b22cdb62f586bd8c9cd79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48819c7d9b935f87e762f02d2dff0a3680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ecdefc9d071399b8b4d98d400e142b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c72667e09ff2d2fbc8494e0a7ad2fb82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4eb72fe22c1108e7aefb703cd6c900983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8f87af5530eef4aad547865851973e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e284e3e981456a820276b67a4c06be2a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f9cf314a4023fadf4b12a29095705486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceca3dd7e644efcf876b7eb5ceddbf1687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d2c9dbfa4830adc9c9b2694758e2bf88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a8249c86e08bde2502643742e5c15889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2b246bebdf0a2a1c14487a2205304a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9faa3ea50f608047fdc4bb250bc6a5491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4229c93b36f1bce95e79f4af7044be192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16482f85a54f8e26476070364227fff93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e2cbdc86f77f70f59c7f0cd5dacf2a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a9bb00ae306265bc9bb0912639c4d095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbeb6f684e86ac21d370df07cbe281d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed8d7ea6241852043218e838d92fb4897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540a234b5379e69c16f456eef510b3c198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4894a04726ad0713bbfb89c4777855c999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e381d35c64d5e514ea5a51d06b163205100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0fd1d0b525620f1b700eb21bc9c84e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a45efb947840535b42456a793ea3f9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05c622cb9d4c993865e037beeccea4a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185a1fc30146d77d29ef4047b807eac6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8f984f584198fb7e130313531caa3b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2514054a2e35b4a5c7908f008aa41be9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a3d6503b1eafad11ec3a60b7c3bbcb107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d667dc9772b20176fd466f5a52cf56b0108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209e535ee12781c3ce6c1c8c8264d360109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09d09d3759faa748e125b34626113fa110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c447b684ac9b92c684dca0c3edad4e4111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515807733bb7b360528d24bbaa57df41112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90238f0796e462fc3cc18b74f40e7c7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba08501c2a9c7e0fb0a48b2771bf9ba4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd12fb3bda713c4546b41536a6a4c122115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dcf69e65fb95d40b93e3ec5041d12c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96effd3a61dfde839c83368e3b495719117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fe498bcab1583578b6a54047fd8e75118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523ae33c561e6d2655facf7aafcd55d5119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9afc9acc2f91b1614954d2a925d6cd7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16f6b565251b1628939040f2367c281121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09125fd879be94d8b5e9de682d487ba7122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04b785d68df9a9c82c59ecf9d98adcb123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e88ce96a6abc92f151f1c188c07e1a5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa844f6e57e0b8ee56967e65a0eefcc4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8420459ad637fba374acedbaf80c14126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3e80cee44a2b331714040c31bc46a0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acce741352034a521eda1d80815876eb128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475eece61fb8ac5270c4b92f4926ae3a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf010595658c16c5033c36671ee8f37130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f134c9e289bfa67aa322835e4547a2b8131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a863a0529cb409cc96e0a2b76e1c8ef2132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21ab24ffa8d3dea10e7bbd2f83146c5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11c0a6d782841f638f76879be7a73a7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721ddbbf8cd771c86a6be69269d32f2f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90372e1cba8394031ed2fc7ae225d1b1136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ea8e8669e6505d6d762eb88e979747137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4191dcc0049a657015442935f69e9af138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e25cbce4a7c9121254e4171eaa7781139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393f71eb248bacd1c2ac9f6d581f1167140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654f8dedea2fe01aba2cca3e6cb74ef8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06044135e8e1c7571b990b418d87bfc9142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbc247ac361416975f087804e0bb645143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bbfc01156e9b51cacfa66b58e92e86144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81da8860f6a609dd165c3238bfc5baa1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9c55164d7e3d8468aff5cdb9621c1c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedc9beeb507a3497d3c3cecddd9afdb147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c238f7b6a1fca94530291f6d16b349148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b5dd97c346c6cec3bc196645047bcf149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd555c766b80baeaa9b258d6987c26e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f58b70f8c0880a3328750d244f636ce151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157cbff20cfdbdf9df490e5db745f782152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37853185f4fb99c3aae39abf32c3935153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecf58d8ecefdea79e95e94913ac3827154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d7f069e7d439029e870f03f8e9be52155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf4ef24006234237b1f990dadecf52d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda54223b36c1ec6893b18ffa9d4829a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c671a13d6ff41c37f0f88959d866c09f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d87d7783efec9e92a690adbf07d563159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c07d100c47277b152feb6d691e323d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaeb1a33e20a383d5d5c9dfc9cae78e3161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f2919a960a35720e212e3ca3e89427162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421360e8528536b2f770af846d839b38163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee320bc7f9a632c08932a821c434a6fa164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8457ee385367c79b46df562987d0f5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b77cbe8ad93b88b25caabf2eaa0034166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3af1c9a0758f16d2216579413f411f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46a50b17051d7ab33cadd99b0c98a0c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81b538af02533c125081ce6c0c332bc169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfacf4432dcc19b9cc146fd9acfd555170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eae69e62b509ace78c537ff69cea40c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1367cef22a5ade2ae9052c31ad62ef3d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f3e33cec1b1375048e6caf6801cb09173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d7facdfea8287494b9321f2de570d8174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a9e1d57e50d847d638c9b9eafa8577175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0988203280d31e77ef2fb30cdaac8a8176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b49d49631cf504ee73ca06b4f43788b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd9941d4562ffb11bee4ab8be410ce4178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2002e84ffd1916b644f963203f0dd0179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b0214cc83a7c970d0119dc5c3c8369180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839127242fa042e2018031e3020fd319181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d34d445a19e85ee4305f0df80f6983182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c4525c001368e3d452fdc0ce38d1ed183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304916212816ef48bbaab89807590a48184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c409103202a4975b810a29789d678ae185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6e950047ec906d08981706f0739c5e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20c06846d9c848d5fb8b78cfa82ab9d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea15fa10ce2ab964508fe7120054ab8c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c351d900586ddda06ca1a3e5000e3c25189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48aadecea0f2730d985349f441785fe190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b98bb8c8be12d1b5efaf7f3fa586a80191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119ec38abb78276844bc873837ab894f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6412cc50112e7c84fd4403a22c72dc193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0882fc74e0a22f051abbb5806e8059194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cbdc8503835bca0f59ac4aca05d03b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b11ad8ee877a49c27a1c5dfbb4a4c8a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47122e33ace038f7e9597db34376eb1e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0671a37526a8918a41f41b0d0217b77198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8cf76fa6e6bac3189f354b386787c5199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47a8c56f5ba72c44307a7de25e91fa0200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afe0c69b5a77bc5723ff334d63ca825201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f958db110daed7329ca9b21f2e41722202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe55b98dc2b56c9356bc61c9dec10f9c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fe34ce918e06a2977de4f0ab691620204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63001bed423eabf3e8c38b08b401c589205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2a271cb8fe04a67803bb654e94b6b0206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af623d77af0cbd2150d977dc4f381d4207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c01a509441ef1fcfb7ae9cc5ed3d59208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ca6103a914902e47b9a3d8ff9a7a44209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89f754a10d8429f0756c1c36d1e87e1210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3ed45cb17ec69caea0bee5551b24e6211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44272e2b8bba78366d12d282308b0304212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccb62171bb63cf04dd9ebddb949db52213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dc23e32666a493b512702261bf9c64214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f939583f2170c9f593ba63f960e9d5e4215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b997452ead23bbf4a5786ef115a65d42216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d052ad6849ccc0082c713d4f0402b3217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9a534bbaf09035b0c1ab2a7d352704218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0576105aeb3fa7400e9076bce3c3190f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ac0f46a39a22d4cda128029892fa1c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f34ac8f06c404ef3baac3b72f03ca6221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05aa8ca8a73412a4cb3798a68bb7c43222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d981bbf7c54041d84a45b4573948dd223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4a9fce2ae5992209717a16ebcaef3f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6431a97d50e2cf60626480067f6a3a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6b5011d0e066035c3f994dd0687925226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2e0b05c752152abbccdee51c8ee9fd227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349cb241ee08e039ba87644547180a76228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823bbf06291cfbd3e72ec5271a7a50ca229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd36deb954eac14ba9f8559d1491780230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c46fb0a19d292840ca428cc3bb0da1231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bab0620f5a9c628a65a0bcda836bb0232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac98ef271aa19cb577940b3ed52cc417233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98636df846becc84485430155be2dd0e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880795a57ab442b3161ff5b6c88b9a44235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076857d062db3217985c722898612f48236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cce995afdf1b05ba8a70cda8d91fd0c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1074850d130a53371cce45e04965005238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1de1fcae4e80c6b094ea51337659b9239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f8602b508505366527934676f05825240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb51b5645278aba0c3722e4d1fae187241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fee4dcb80cbfbb92fd78f944e166171242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003b24fd40fdb25e110401898bffe138243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2a822bcd055d386774980e913cb0e4244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8dab4968294bf58a7e22521b91b193245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4104dd252a914738da5711864b5f294246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb8aa545d6e764b583d0dd1b680ddf5247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ca829d7eef18f3227ea6e4daa66168248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b543ec3646d81812afa4e034debaf9a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e9ffbe8b32abe6554e12652d078dc4250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78452c2cabe4856eecba7e65168b73f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad9e06bd7cd17db8f59ef74240b4138252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f80ab5aa2de72429c4f6d3a6b260a9253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64da02652d33d97c365fa70614d1e84254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41372c7b47ee2b36e1f8eba07f6705f3255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27edbacf3a7cd20c2786fb5d927b7b38256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d76f9072b0d6c10ce817ff96d45c7b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0529fe7986c0126494a41aa44aa5fe90258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d12687c86d3b6d5e180b8d460cb642259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569cfdc7552f52d6fd5d2c6121dd59d1260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd7be82e65ad5ee3ab1a306a79eb870261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ef160859ddb9d06516b8249705ef27262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f56b4b7cca1ac3e9d069537ff3efb5e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456999cc888d16e0ade05436c6a94ff7264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021052851e90ef5f03dddc1fe86070b9265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08011537eb6547932df6816d101c0282266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e1731ac83199de1e5633dedaf6628b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef1c13a1e12267f0e260b0c4ea69ad4268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0061b834b3adaf1c9047d13dc330d026269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d57fa0a705c0d5f1e2aea7f5de4307270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1392902b707cec06918b6a3ff72e64e4271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3119eb60b6fe8be7ddd916ed685d63a9272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efeaa4cf5b9d62c15dff028d3765fd7273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a975e39ac6ab4ca9c87932a96e53eb0274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3901ecbfa052335f6ead0aec1537d10b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc67eca10aa659a627ba780cafd5a79276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf18eb2caac3416a5aa98655f291fd9277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011c25e02a0298221baff889ea79e204278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8451c4e5a032d4e7cd74196624eac05279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f14b335c167a47e7a7b977f0677bb52280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7631163e1939c40733fdb94fbd88f660281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da659a0221054821e3678633eb4f801282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbd2521f6e4c932975de9adf746a1ef283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73583ef991bb0bd07a59521c63b491f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff89bcc25310387e0894943307f8730285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ff9f9988c1f0e9408fa5edb23a39d5286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03c4cbe0143fa7d5a98ccb64aa63e65287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd550057586e1bcb18c5b260f98a0df2288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce7a0e7624b1f0f316683501efc1810289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e8b3b9977143d3c7b1094b3ca7d794290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fa6fbefe3834c7529cc6492d3a52fd291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e847908a9e4cf7ecdedb957f933a5301292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afda0926e0b6ef745a77e426a245716f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e8a59439d41fb14d5d473c6c9b35b0294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47799a850bf6fdf1de7b8fe7a5db943d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa75da7036c49d3967ad810e3466a4e3296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2603e9a66f2fb9525d279448502540297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebd858c08140a5bc7ce660fcfdb58ed298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cfc9245f78693c8aa83bfe1aa4bdcb299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe9b754f7f5aff92af2d00bd1658f0b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06739da3c2d6a1ec9fd8f1255224e38d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dd147b73da86f5c7999ed64e2bc2bf302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1c76c7b9c0d1a1260797bdc3be3cb7303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0c0cd74adad553b6e231262988703b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6df21b269e8844d639ff69d213b4f2d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da2735ba3fd4d2f46c1402c645354b9306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b665e4e8e46288fa8a329e7e3e4641b9307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9e6c410ad2b4362f7c35b6ca209abc308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a046cc8231c194c9573af67d15b82d58309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dbafeb6ac515463c4973184e392dad310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d04d32411a95bc6664d074bb9857c86311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6d8785f9c79ab1846f1eedeacd7a81312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c194b61fab5a4fd8acdcd7376563a52313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a5db01992da02718eabd26d3d99d27314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b606116834681ba9cc54d74ea5b2561e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5df5f551c96d1b68a9e49e52faa03b5316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff268f76c7dc68575245a23e604ea0c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800e42a98773fdee78206c30059e88e3318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144b779870c76b8796c66940b5d87eca319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1f410f5926a4c78ac5004cf5b7bc22320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7382ae1c990a32099ec1b2de6fccfaec321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b7954a71780a6c1f3df7f2d73f73f4322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e90a5094f8222f0591ae44bc4eddd2323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f9a868cb633344790078d957b5ed0b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b9291d413f3c7757d22ca5e68c671c325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.66</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.82</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.82</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.25</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>1.03</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>0.59</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
         <v>0.59</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.59</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>