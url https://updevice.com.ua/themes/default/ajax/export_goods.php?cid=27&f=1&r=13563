--- v0 (2026-08-18)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d7e7fcc476a2273608f26b8e7391141.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40550ffb4db94a3f3f32a470577c6edd2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600f1437fa9b18e2a821c2443caa39cb3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7144dea6eb74c49b4919b1b943d4684.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e8baa9c884a142b24c197ff8535c605.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f7788bf41608f06b8945b88def61286.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d5966787ebc97c78d6c77e5e2b499c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec046efa93c59a91dc80484abfdf1bf8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743ae130ffb345e6f0c54e2c6083e88d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10674021283e6a18c4dc8aae0a0073e610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1259a8c6995f831e3ff06f5b83ae2211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3451ef8a4090ee487d4c62530e5303812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f1e9236fcb5e97e1249cc7e096306713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ca0f815b6b40e1d6a560677c395a3114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe1fc838d691c8e30ed02182c946d5515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142289f136792471a94241302888cc9416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c0246898de270343cd35e3e8b4ce3d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b61c9cea7f3cc7c1fc08c7a60b00ac18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaaeabb399f24331c3c6de74f81e5f0019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7bfb222ae6a4c4e73a2be844fa741d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22fbec3a6aa8761ca5759f609a4720021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2653978c7139cfd91c4e15db29b6d4e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd918da7e2e38d66a948a561819b95f723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5241393b3aba3664a35b195fef5f235324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b628903c13676b882856aa9595da3125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb162dbf8ca59965c8a2e5c8d7d9fd5e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fe491f4bf4a53c8ee0c570f55800e527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74032b4a22132bad2de2327514d48e1b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f94f2c091b4f4a5d50f3f5d35a648929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5637eec4408b989adfea2d684a6702b630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23293e4234e64ef1ccc1fc4a8b5d24b731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5a0e804ae98bdc73177d8218dd729732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7727b38f844a686110e6328b250eda1933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3a30a3bd77ac5c6037bb5fb7b2502b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48769b2aaf63fc47931b90ef46ed3ca935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f5d6875c74347577e46e597a623c1136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5504f3c8649fa53501595439cf0d2a1d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57e11c2e492b3938d8ed762aa9c7fba38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd30d922df03c82325b65957fa0197139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe0e51f515af9c4288383cdf5b96b0540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bdfd758fd2fc8ea48425ed58f1920b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096cce71079044586dbc8f3b0cc3358542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a447a17432a8c381b0f47d417a18268d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a975c3477b34cc64cf215ef5d063d44844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94c22d1cf7546431a865802008ddca245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b54f6776d15a5801ca347e8b687c1ee46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f59ba78fa57f3acf0ba291129d295fe47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7094ce145da1318437ed6c7c0796938348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe552330227e9860b83e2796342ee2849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb9d8a55d709f25422baff9fd734a5150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c367359da72c5b58bf9ceb4165dde4d551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd5d27c6d00494af7663bc1278e956952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c49d7c21390499aac241d440f99af753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e016f8392d533691b32cd5186241312a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfac9df7cf9ce7f675d4798e1731ddd55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbd55b36836c04ac26ba871ec212b0956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be52c1d438af04d862a94588b5bef96e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd2757328f4b08dd2d2cd871d09885a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f7ad46073780dc6079b34bf2459b0059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22df374e2d13c92c0fd5c6dd3c8d08e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fa5eed7ab27589a0e43672d67b40b261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5f910e47fc7189817ddc4d33fa4af162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bdb13ea43ae57d6904fd95b49ab9a563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b390a3c5a526d7a6f21ce809f1f1c31764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a49f036dc20e88e99db60991a168ac65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57be1254d20836470096f06e322832f166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b2c32ec246d0b5adacc71dc4398f6867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086bc752832aea416e9ca9749995cd5b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f250dd159b1dc22e3d4ead53ac855b7569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527b0b786841e54fcecb820be9ce4bc270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37c4bf924f49e51eb20c30c31538a1b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992de79acbe4f57addfe4a3d9ae4563672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343092a98099f5cd0ef629ac39a1549473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9995d35191db0b5de9485a47e51b46874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c2e6ab3ca14a02d9139edb2966071475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec95ba77a605b82a9281dc414bbff6e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2ba55c028ddba4d8b526f493f04a3177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38eb5408afa9e08d726ccd107055014578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c221af45c6732bb61188652bb07eb0d979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8781554eb609bb15d42a6bd1e6ac15280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d21501149b5f2ba4f441485f67aede81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2466cf87c5594c2b6343b5130ca72382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a862a6a6b154755264fbc02f710da6a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa44001085fa9103a4a2f5ddcb5ad46284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22507c5afd7891d65b41e8fe156b64c485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e1e2602bc9f70643bd4bd0f99247d986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6996bf4e8857ff607cba07a02062d987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505f077dd52c60fc1bc897963ebd298588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02f14c4daa4a6ab7a876e2abdd690ab89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6edf56e49f0963be5ef0c2f2ac771e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd45cf259b15f30f0079f33d4eb5efb991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a6e9cfcb44976a1653c987d9806d7692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f4a2a84ebe9d39dc1f45cce33d5d0f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76287463c48051d463f5b014e356458894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0ad9e3866e4398f4919f86596c973295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee787724e8209396bbbeedc264a57f8096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58246da6d3dcba57dc2e1094b990922b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178972d9943cb458083cebf17b9a5f8498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db7163ded0b270b1f85c297b59f93b299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebec5cc1efac2ddcec41fd332e8f2a5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448e2780cc7f64ec7bf5028e745ea80c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ff3f450bf92e3a26076eb59057d926102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f7cf0b164b5e5a465552d243802bdf103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41275d85a26f1e210da967a5c8467560104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85caf2c838b2093fec906d3aff461bd105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03328703e25dceb3e10dba1076f7125106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7802eea206610ae93078c3e056ae5ad4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6eb09496fa6792b2ca54ecceda8624c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1559ed436c26348abf5902d63b45375a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c334db5f59a5aeb6aceab30d4533db32110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a3ad68f4a9068bd1d4ed0c652ec6a2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a098926d992c0451f04b96b6f479c2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997df483e0b194c87df43ef9c7c7be14113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa9778f397c8436fb2f6e625cac55d0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ec165ff3d62285cb13fbf5c98b5a78115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf96909fee999428664ddc2543175cdb116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c56c8e7b09602a130a69d1cc14b3b45117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61450ae2e22050630f380a37466edb34118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea88f98df1140f9de7d267e7b0da20d2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c2d955ff22e6570ae48677e3c6ac96120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e37082dab17de5ea7e8897e2caa9555121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fbb8b2a351aa59e94a828b77932dea122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db09035873d4f779283aa81b21df6d60123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9568aefe0e6b90d28ef592b751ec5d8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa5c98d956f3e453af023f731f4eeb2125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf9c40a49b832999c7a66c1cf1f2acc126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa91408f22dcb740f76ec710de7e989127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d7f7412e3fd95b275279dbface1656128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5b2f20fb6711a9a02e2459c8f52bd8129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef68eb78f228856a8005be6e641b2db130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc720a63ed7533dd5b8efd302c533bf8131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3647a3e6c879569054540796611dc1c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd49b4d273a3b0f9dfb2785eef62b070133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8dc1e89f471f4d9b04c516188ed6c0134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc28aadf9bd548112273938b1ba06f8135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21cd4ec762efe23b45fc2e63940f585136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d047fa4dd72031d79e459f109e049469137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749765a1485bf086b10923695ff2b354138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ced109c374e010f157ddf957342732139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ceea2af8dac5242b2ed422cc6a3a223140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34371802e0ed339ca92a8600ef1614f8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cb6634fc36f8b004144ab23d332682142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf834f4f500c01f8feff58f0659b37ec143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c66d04c111bde7d340ba356a0d8a5f4144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c916e7d2102bf295dfde6761319687145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19a7ba67ffe8a75f1be31cf76d317ac146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9cb0bc24b8392a740e103bfe829f46147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f79648ea3228f4949e46b5da5607cea148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9cda5f4cbfdc10bafe512f75c496a1149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022d69fe39a2641dd97f0cbb8fa8bd9e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5c0196f88be9e32b392118d996c90c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3720051f93d1831ef8bf54d5dcbc1853152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e201c3d7b3b61d6225abdc19763a36153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e12cb9bd9a2f19abcef247caa6139b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3309bf456fa6e10935486608e0576788155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314c052c07ca97c9c2e70818959a3a59156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fa73b34c4ee8612d6e24371c6fea13157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30359645d819fdf557b75a02f6fb34d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5252d5e66d97bcbdb2ef522e952d71159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c915527fcb7749fac708afa5ecd666f5160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0ddf7f1012398f8a70fc4ea39cbf68161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1180b9dac27f559822b83e71ca0dd630162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14293cb7a04d72248fa23abcd8cd99f1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d964b5a79581824db441c71185b3193b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdd8d514b749e07fcfcdb335cfaf8fc165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca02d77b5a0357e7431da99a71ffa2d1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64960234e075778dfffbe5d913177aef167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7863d57735f4c06e432d6d9f16f8ad01168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315d3141f485b97d410c79f7770d313e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ba29622d33e5add33b997102aa83f7170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d6d4d7c605f803e2078cd2f7769f02171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb846b87b80eccfd32d2bfc2ca637c9c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8822a8e23862a72e252ef64235f8d8f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42369eb6cbaa02174e27c7166fc6c7bd174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a121644c69c44f645696e0d9485afecb175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360857c27d60c8dec63f82564089aea0176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4fedc4165f16531dd2e91e584d2c08177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c1023fcc0b70059b92a72d55526b1d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff57f379641393e0f7cb552c3d8eda0a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45c31ef84c9e73fd07a319cf92a5d57180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c472ecb82fcf883831a8322f2c599156181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5311f6762e04a5f4d4d6d4c8ad5c7c16182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f1063485d995ad24e4bd1c8f010787183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0910be08a4aabc26b08720042350ef184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8edcb939a688b03039ebac67f2d368185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe464c1744467a6b72d20bed564a4eb8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc4d18cace46bfe0c4014e57bf3b17e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d4f52ad9ea885323395f940c2cc4c6188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149be410b1832932ee6c53a05215a19b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552531506c0306437638d145b29041d7190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901eddb1d11e5d8b10887e51de20deae191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b571f4fed17c9ed6a295c303cda1154192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260b8a969932a524ca4816ac262677a4193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0558dbab62950c33a11944f65457eb08194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c626d4df04d91360fb70050599e0e6195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06df97bf24d755830563c8e20edb12d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef33295c5d6c5c34f8f10f4c298bb6a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ed4163ae678ad901d3b81139033c92198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a56bd24ae1de77fb18181c1be414344199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86abf39ff23e99a3a82238948a906eb8200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7da48feb47f4a7e38a237a0399b26e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c980caf444438fa85d6a5d35514ecf8202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a02f109618cdf69b0e710e24a550038203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f0645296af3a5c1dee4a9f31839ae2204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b77af47ff7e939b90dbeeb4961435b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89e9765ec96adf34bfa43d7c13207ec206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd480778ed4158a543b5e2b06551f82207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239e9886b6db0bb572735bfe5971a334208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518b443c4eb850092d76c69618a89f7a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de0fe4934646aaccf8086da55fd090b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c87f6e04b9e4c237bc3251f66b6fa7211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f71efc988240180ebce42d36a715071212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9bceb49286861bea33958f684c4ade213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f969d59e4fc8cec268b3acaa8d510a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2b35c82ba6273816cf9265366eb1dc215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264eb982f43378a405d3b53367cc1808216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27157c3b997e93892dbe53685591894c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5cdf81836aba7335a46f43f85fc463218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c117dc6fba0d7907a955549d250d8594219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3bd0cee993094b2a5958c52aa42063220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77297eff1275b85b3e86a7f4849cc3e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee9fead086b9ee6ec06878b540d0b3e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3e2a9e6931a0fac1fb11d3f3d4c124223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f4f6b0d4b775a7f1db6b267dc9580a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0776c76b25939eeda58c12ff651ec365225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c738df78e6971f7a35b367e8c1203c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ff2f119a46b687ca9ac3813952081a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb92db9b0c3584a6fc7dda2855b527e8228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08bc0d06d989cee959a1e441d8af18b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030886faee5369a33461fa4df92e9d00230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bdd82302b996f4a698355274751874231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c4ca5e8b11d05e74733f6297b6b742232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1e4e429d5c7413085502d131c2add1233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d756ec7dc075bf4881ac27d568ab3a3234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e5d8c701861df44996980360ab4c4b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a41d2b14b1579f72d24e753aa50ac6236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8945433e04c59d7d411a11fad631c4237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1819c90955fecd7a7f652df2e803ec11238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b585d89d4e823c60f5ee0b3164b304239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4922e0ced4ed5283f621997a6291c8240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503016a960494d790e04f30dd4661fb1241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e751b5ad12281fe423ce2f53cffce95242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a263373823013fca62a863c3f7011664243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b95b31d5845054814f0086987c06cd244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4dab465ef8711b32b02c984b613b26245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362e3124b5b490af8e3ee5612811ef50246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026667e38f27af32cd3127f58dd04648247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43746edb5d1398297502cb4ef6f9556e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df58ac01a94dfdb8117d93f5a9b8f137249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae5c2a39892ed7a9f04859e7c3c7c81250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1604a883f818a9d8171515ea36c1890b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b3079d42f5d226be090059c18e4434252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd954521d60f1342b84d0481c88c614253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1cc4894f54e48712e9a23847bf436d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50108330471ec4fc0c0ce0bef2b158f6255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c0433639016515d6151adadef77c5a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1994fcbcd0a240ca970d45657db71ea257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5110c0bdf81f5d8dc0d0a01cb17a03258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa14993a62db7a46edc40410166418b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5c29c56e79e0bae5bbbef1d3dec0eb260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2bda9930e4188b9ba106f35ac3c0ad261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263b5828bbb72da500d374e2afed8fa1262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51a30958e45b590cb4baa47a50edfdf263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19557c7c1c1273a6b72e38d74e5bd11e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e8add9aadc74caa1bd03c9736e5327265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a678ec5c52a527eae708bc509d1195266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cabcbda85c8078f0b2fd98a62b772ce267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d07fe568fb5c61eb705fa5018e4ec2268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894b930cf14d8ac11a57e027b314ffd5269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd62fbc198547729e6beaf949ae6f94270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7709d0c4400df2b9655960eecea2c445271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefe8e4f4de2c6ee7583eed0170b7b7a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97eaf31b63fc8238b4204873227ae2b4273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58925e34061491d27ec3c0547671971e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f65db4a82540bc2888682504c9ca2b4275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ed172a1ede1efa9ed20f0a670db70e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389e378fc11e1600128055a891caab43277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80e26d1dbdb0f8ffb8fa19aa03f844f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206b83b10dd19644cb88e627a8aa4ce5279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad159cacea36d6c7c6de6f43bbb7673280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e62e3f2ba9a2d1b9120bc78c50f02b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f693870fe4060a4473d00547fdef366c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8eb20446b609daa02706aafb94080c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda706fc8e31c63bd9d2f4f16ad134c3284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde768955780d90647a6b27eb7db7331285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ac06cd440e5c44f47e9b51163e8928286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c986d0d1568edf7c40c2469320932972287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e143ca12b52a067bba7a3da3da381d0288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeafa82948ddbca0f41fed71fb846e90289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5618ca92c08e68a919e7965f64a27f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed3c0ade669a550b7c645d656e1e1db291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2890b6bd97f6e942916bea3a8531af292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c6da616061bc5929f193f6c13f93cf293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393facdd47178b64409444c95a268e75294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb621ab04fcc2ea0a25c46d030af164295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d4b79d131ec4d1dcebe25cdabf501c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc952e72445fdf8d6199de7f14132471297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba16f813ca6570f4abf4f0d7c5d6196298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbee9be1253dd3d1a0b2251433d36ae299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0981a7db1124898e8c84d2f06bb93dfa300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359a44f302cef298a64073d61870f4bf301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a9b6e45dd228df4496f08c908d3b99302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d65b89b12a6d3ba691f6d63e6614a24303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb91229a795e290c0bfec0d82494f4f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c16bf487f14425d27e0c8b80c9a85a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc34ab8c8c5a12a471780a14c117188306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc14f6c72ef8f3223f65ffbfe73d3dc1307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc2e4871c8c271b746404452a0f04ae308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e5801466e50a95ebc8b035e3c7c6c1309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b1c3d1cd9a416f6c293cad6a507455310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256a163f81e75fb10e35300f2e823c06311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6934f737ca07e9d87411d98b7d2f8872312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc3ff0363ede3b090e849872e4e1551313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9582c94aa1a13496b3548fac18f622ca314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5859960c9e3245f0751fae7caae19f32315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee303e2f3ce7fa1b9a40e0cfcd0a97b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c65a74484707f0b5ea5adb9b4e90855317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf258e12b7d921460a2fb597b735179318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58f81dfb3a477d79f3b5786490adfed319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2c41575fbade2b61a2d6b73c94a77a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc088663ecf450444ca7ad8d3bef9e25321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eceeb4caaae2e1d6959ae28eb814819322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747c8fb195ea9a8f7f8b12b37cf2c51b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d482bbd37227674bd32128a50992b8e7324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debb1fa80dfb28cd4e62537301e71da3325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bbd4fbea55ac881fd12667cb418c54326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c467d6b2ab733285a6e1549879214bd327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cda8925d4a15730976293f53599476328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db11a0872575d5075ad3bd262d4e491f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab72304f633659bb153115ab72cf5a8330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbaaabadac808497e66f9554f3c4860331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23739f35b53213f882d394292c88d44f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b11dea8e97e0e86e3ce5ee08fe450e333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4947e48fb75b916d0dc2b3b4f13574621.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb03c407b46ae0581c18229a827cdf42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4094f61e6a52562c044e259affa0182d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdade2a376e2468972d486aa0bf7a294.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b8005929402304325e791ecde004095.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8a17d946b017c796a24ba2976e9b1c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f392cbffd75d5518d14f18fea8ed3737.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b9401c252d72705d081b2de5ca08388.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1991d42e8f2524577257146b6564db09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49edb15f64a43a97355942be65a170c910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e84346a7d4ab9e598ceae76053880211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9697a729b34852371237324dfc50f912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21874e2843f6d4593b9a7019badb1f013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164996407f05d7d814e47d6ba2fdcf1114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784ebce0596ed1774f92acb0816ebc6515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f912142334f36325584d461f3ea88b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217e4c842a1651a5f9ec43b95822262217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609c84e6a6fb27eb8596dd9e8014202118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8274d63f3edc3e3fee915ab1b40fae6319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda709433d6cda3d7d28f3d7d591f0ed20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5fcb40ccbf5131331a96ddf5985aac21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de180a7b98ad514ee521ca9821bfde822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735bbdf9b0c72eab4b1d087bc7923f1923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1dc30165602dc9c8b5977c63d272c424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3357b25dd81f00cdd5abc375678f5be125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9416114a1b48a60f51284f0206ee7826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051ac5f07f22ee4b6488a4e96cad13ae27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353ce5f264a912ce6d9049ef609fe41a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb98a3bac3b1a90d1f25ebc3f72cb2b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd40908c85f4a5bcafacdf7e2d85b3c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153066c94463880f3a87e093d9662c3031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6513c359106eeb1aa5a64da4b51f5be632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cf99b966fce873dc54d21cdf4a7e9533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a536a74af0cc04aa9759620c897ee734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc8c26810235bbfe07ae6cfd5e459fc35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3f96aa652812379ca09d575f5591b336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eeb7e0010d1a7d7706c266a2e24eea837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f116a7ec9e72a43fb5c5b5e5156dc738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce0459ad0d09a04e7e03b63054bd8f339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0e618512464d4736c83ed710f699dd40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f95a40d0eb3fa49530356786d725cc041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15023e3c9137c342923c8a5cb674812f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdf65e252662e18d65c49f849dd47fa43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101682a2863bf91bda5c84bc52056f1044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3600b6f681984b597cf4137286555145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8614375d50fbe73c6ba8d816a5c902cd46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5cce7e5ee0a685019fb925fa00c50947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8250dc2f5742afa37e636dfc6a1936d548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f9b918be7f532390bae887a182621949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6d76f673482edc942e9d0568261bc150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a845faa496f1245ce6f24db83c4be2751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a4d92cfc78f0216905474aef682fff52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f5198a029fff1ceb10170b620b8e7353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28de296da945b6c0d5135c491c0b60f554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c62646669a25ffc3edd948b5c3d07b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb25fdfe9ea65a97e1a0a4b2311e119b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56f32c3247080e98a151caf7df7ec4657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d4652a7d0fc0dbe2ea53415bac636458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea507e483e31d9015ae53e9ec6de779259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00c33dec991998ab93bf5c69bb72f9960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bbf24d220f96cf2bd208354274f67161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fc29b879b46d5c08052def89a51d8662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9682d01a53126660c1459c9f307db7563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cf1c25b46c41aeb7a9c7d2b33b403764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbbff4a88b26bcad197cfc155c163cc65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e44038dc23da91978884daef1cebb666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c059ab1d3479a60cfe13d2a8dbffe167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3591eb6ee9e2af947e971e4c30d8fec68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788c15c6112ea9f07c97c84a4cb5b8b669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93423ec4cc30fa4df1cf5d74671eafa170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0d7892f872219caff99572a0ad0bf071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531a6df39f3f950253efdc210c21f88a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f44572cfc414f219dc14d9af1c9b56973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f230f6187ec5a51103f2f6fc78cd5174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7f412efd0e6fada331a10f456ba84375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7480f449179a15e11feb52ad40a9c1176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80aaa7885451f111bf729a95018aaf9977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640d9052d51ab6dc3fd550dc8d37d04878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41801729a75d4de1cf071a014d3da10a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01060b9da01f88279e4abf71cfcb4c4d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e907f67508f05e6aaf0835d8578503781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39191fc7cfb9bcb0326aa53c3c12ba7982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2376a941766b9048a0f8b4761860e4eb83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d64b2cd85136f917fc204ba2998f2784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672c7e8e7e3c2ea1cde69e2f22cbcec485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdc888cf4add927ac608aeaa47d1e4f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e8f895347700111ec6174d91ba6fe087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e723335ac3c1de300cb1d700ff6d314888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fccddbaf50bc5886bb1be2201cf724489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e0cae7bc75bb07241a2c645b2c206c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49eded8a360ba871276d3774130a74e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d71c04df50a4e75ab7ad791e142427f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53a385b5e895b7ff33118a6266200b893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d19d0828ba3f962ff28b277a6cf35a694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5da906bc306fa34d82c9d244c28ec095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87af7d81c8d63263c6a8e13fa0791f5596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdfefee4743e0a6666273e92d35d84897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05fe6617687f0b23dea59f74f12609198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c71def40c2281ed81b8c8eba47f03b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9098a1cdaa5ebfa81b2dfefbfff3b02a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adeb0fc65f40bed46146c205ae418f0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922199cc67c092ec2d6a2610abd0a44c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b44bf35179d42513f9197b51b5823c0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60c7a457923c832b35840c607b4eb78104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adba19f74162c32fca5e58bd02e8bab9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98280fa7bb1d11a41524e4ca79adccc8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb87f43da7ab10a029341f8abd339f6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2d22096d8f753ecf43e7b88fce4646108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a99c2b01eea8c4f8b2119729479cdd109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad09fdcd3f6fcb4e0eb7724c3a358bc1110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a7aa65f755c448b13553f7d8320027111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8e42f3e32014b0523e838276dc3428112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd254f554c4b3cb749b887a2c961356d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0218507807c7bcf9822a57f599fd6130114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4cca583b27e672cceb9d9af53dd46d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4cc1a0f7fdd2c5c7a407fbd3bbb58b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae2b9471ba3b2768667bf1c145d5457117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40e5cf982777ca8ae5227cc774d3293118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b4d82c9a8cf314fce72a9568e6243a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bfd9c5fb3e2395eb3012c2240711fd120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e546a4b36982e4c4d1d1e9859451dc121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a045774d160bc15d1681179950a179e4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d0719d4e08cc1bf5ed7a5b34963356123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2227aeda18f6d37e41fbe47c6a6d8a39124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9141dc1e2451f047989a8c061e03c9c0125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e50975a51ff3a62b86cb528c29857b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf060241e033120db9f0ee6025260f27127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a0c308626d78aae69d34db6c5406cf128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21400fa13aee952c32097fb60f1083f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc194511ae3d5fbb0e1de340bc36219130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff069e7e3d80a57125236e72b2064fe131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8eae39c153909c6b0e7ac2c949b93d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05730cc1179add9723c98eadc68e38df133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0afbeb96a7aad58b717469d16511372134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8515157626d3d200ac6f933cd26c4ada135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e809dd6b537d976bfcf8144cdff35c30136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed147483795b98c39196179a9aea3b92137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d96e5f7af8000ed949b4244fa55a5ae138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9b8a4e36db55db2365f9ac5be5fe08139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad2f9193ad2f9331063744dec19dedf140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916cfe229a92acc8d2623c502a29ca41141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94796a3555fe9a03098105d5a1b49a66142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab3749104145a72f1af2d190adf5b39143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a169b51037c46743b7da579e9d08441b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4126b0a83c5c2da21786c1604e4abd7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070b69f2e3973ae298016b41dda5553d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ba504a1cfe688fc15ab2107dd2793d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a02aefaf6e5b0789c4d293d6a36249148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fadc812b21d94dbad10250d0c4d3b8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ebea35a1b819651748a02e59d7556f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea95180dbb701361c829b41f539479f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aeb5089669c4c3f1938ecfa5ed012e1152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a5b00e2f864c8e28fa9406542ef8f9153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a78c80255e7b96cd26927929aaa4ce9154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab43d234bff30adb002d56c907ca0ea155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3742d7dd5a7ad261113a741c3bd014c7156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c85a5978714d84973f3e32a50480034157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28605fce8d12f87576fd0edebccebba9158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa82480319750237a455e0505a619041159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f08d77b29c8a0692fff5a41f16b30e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfd3c5a1628dc0fdba1ab1814ef0f96161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b16116df757456804fa9828e6a622d4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64abdc6ca78e32a8953faeff6a02cff0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739243417d240e5295979b9f1fd9e98c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187423cf54822f56b0125b3f6372b4ae165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e5728d211b0e0e87e828ea3a82a7b9166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be606da531ff2419e93f00177a8f708f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628ad786112fc5ea2f50be2efe052047168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37075aa2b5846ab72d0eef781aba88e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4187d0ef838f0215cd108385aa68977b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02749dbdd231b93253208f639f1e569171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9583ed7b7bbd48618f012869f5f4e3172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6883afd99e00a37ca43d220b313c5ca6173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef5102ac9db61e3b34b8248031b8f66174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdf961f5e86717a414973d4beac47bb175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bbb02a84d94ab4af0e8a45f57e8d7b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d40b4286fa330fc0e42e222ba0a351e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c222da019d08b36b66df52815ab3cf05178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2661b97d52defb159697d06235c2ff7179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a5fe74a66fcab6efa7ddb4ae1836ab180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d808a03432e06cd9db5be2a05e8f341181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769d1b37478cfc6a721296e9f0a88acf182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f3ac12f814ea73ee56fc4bbc1b1889183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf1f4015ce79a702082bcf71f50381d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78e7683a04a71f4c14d0a7e9a591e83185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42471a86de76192ff4778fa55f86da3186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d9f86486008269c0102f7fc3ff331f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245648f2e9d39723430a0a1b13e68228188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d292a8a0864e5e768d7d14f635f57720189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90caecd68f69e0f37083281a56bc3a2c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc602b1b0193dd4decc5f35692b8381f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c948dfba99adffbaca15b9d4f0e0bae7192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdc7def4c822e5c7035b6d790d34ca4193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fd39e285a480833046fe9fafdfb2dc194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a43793d5d8d1f7db1acb8ae5ca305c7195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3386b25293306a7a2c21cc6e79baa0e4196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33826d83540e2796791ad2e6b849016e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ddf86287b139035589b5c3cb496e95198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce1ec070d66c51cb2cd8ea37bd3a17b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce787882ad8597a97260712383bd98ef200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed2fbfbc68ed5af2f9214b3fdaf93a1201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee89c8a393e7d88317460b2358c04cce202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19180f1926dde22e826874376f377b8b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684bbe5049a9fccc4c4ce016a6ec507c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8280ddc6bbcd9ba7304b893ded8b068205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa509579ec04cdb0c061102dfc6643ce206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b64adb158aea2c59f22f26d4739f96a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399f164ee7c682ad36a8af57eb5291e9208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c69dc3eea6334b9d2534dee9aa40a2209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b504aa32682e3fb778859506d73b4afd210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9a945360faf58920b157c0685f5ab7211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce765156a76a062a64ab48e96875e0d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe43615090af5e6fec447c3e3c4d53c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d5bff0c7f2e96211698b824cfeb87e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c04b2569a52f247ebb89b2de3dc377215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37198160c2d4affe153b568ae4f564c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899014535cbb4b59341144dbfb0915a5217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92938ffb40d193b4bf397b77e6476778218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abc418c38d7e211a18db577bdf87946219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c8e7d299195c5b8985733a9f0686eb220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f56601c6747674b31690bb3e5d30495221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b22cb0bca88c5f907a55bb0342326d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0945f39d32411e78fe3e1ae7ff3f47aa223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa03bcd7bee6e52bf3e6bb441b766faa224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746840cdbaa37671fd15a663d7de6f0a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb2ba7db8315e9c7e8214024095a1c5226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808b0ae194223f659ea1ec6c030f971b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c32692da3c1031c4f5c506bfccf30ba228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97ca965bf49daa4eb9351fa570b9d22229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c089cc056c0b0188584a64daab931bd230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8fde3275f95e64974f778e5fefec58231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102d282b1ca949096325d46a12bf6f10232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b84d05f1315ef99888cbc4cc753397233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145c23b090f0baeb363f9b9443d2c1ab234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52610079f19e57735198dd39e83a9b82235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fcfdf178d7e0d250ea8b2c8c655890236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf1ebeacc7f33e59738898e4447718b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4b7c8d91306d739576e3b228f7a937238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494574f899ab50f2a5c711810f8f8ae7239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9970c6f56491697922f0228cf1a5007240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782a9fa9bbdcbc487442875d5bd81a5e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28988586e3056291d41b61a3c659391d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8467a08a1ae06a7772cfc9928704703243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e45d9d02e3aa280d91d43c5708fb5d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fe4794c9db69e311c7a9cd73acb776245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaee329e0bb4fa51c28abefc9c392ee8246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340f7b2e577a6aa825f9889d37bedef3247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a642f09717c66773454470e9152e2f65248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805894a11bc139487287ebf18d4c95df249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff661c326d30e3ec5849a994fb1c7c68250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bc170984b50b3244f037c270eed9d2251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4aa35535612136a832a2c766b4ed80c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae484be051be20568e30c5280db7975253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4b8401507288bc615eeb1bc9a3bd2a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8f53be0d4aadc83ba91f77c51885f4255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f63d17a185fc4a1ec1be6ce290b0ee256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87791b9cf90aa9edc421eb174ffc2427257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b6879ec52c3e0e4f0a6339e790dcb5258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddb6a07ffcdca9d8f7b2f94fc3d70e5259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549835734796363b8ca0dbb25df0d7b5260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223e2299e0d5b801891f984b10541736261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57afe8aea6cbe80a7e5a30e47133d196262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec8e95b6e0f1626a8e9e1627b727cb8263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5bf696a11afd19ce60ec31a0227608264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7976eebac5a46705a98f118e2636b31265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821849fe0a0c1cf9b1ce3d246eb6225a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16aae46305c396deeb984c6e97e0d7e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21db5d723101eb6b5845a08ae936a8d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d10ebcfbafae618503400e0c68698cf269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3eca5ed4c6f7487d466457e29db3a83270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3392880ba6721a847389adda602a92271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6963e0bff0507b7ec167f4f0fde0d043272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b63bb8db890ee4717ecced3539f67b0273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65403d8950a652a2a9f9807c01d73f90274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a5a865fd40c7e36d26ae06d3ec1a30275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614c7565ae8f3f52eb4d6312a171fbae276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2da9b6cfa002d74cd55a99b8c17502277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5209502c233e3ef2ef61c2894fb1bae278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144d542b3bf6c1a7fb3e73752cee3df4279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5429d0dc67ff1ee63bb65713f36275280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7526ea2172a72dfdf47829955980da11281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2667c1549ed724c0b09c573bda1593282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15a6f257399f48fc55c96ccc1f00637283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc91ac374795bd222a88f4c58e1cb9a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f376d15feaba2ac63f647474120a9e34285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6932055e9545bf8cd659c22bc5150253286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d82db41c710e9cdd1dc95773334cc7287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230048944491282c50ec1a0838008017288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ec5892741600046322b6e131678ac4289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122e71c687ff62331d3d8634c3f1c2d4290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c791876a465c36cb6ce6d0a8d1e1d8b3291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189be7b85b2df95e9848a542db7f6ea8292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db678d2c15ce6ec8b9f7c9fdfada8608293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ddd9abbd3f10f8e085354061cd4f6d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56d6f047c14812763c639570cf2210d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25faeded74444d2db0cc011d5574c5ca296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360a0a742789785989eb89d78da87fb8297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b367cca8950ae891309216d07bd8d4d0298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6932dcb966057570d1cec59ec8bb9a9a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf79bf26611251bff004f78f0e0ddad8300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd19fb2691a27cbea51e7b7211b30714301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e58a7eb1fcfc72dccc86d393f33c87302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810330f596740805f9793666d2aac5c2303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5bf7609ec2c552dcf879482cfde2c5304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0cbcc2ca2083e8c0fe1b0ef67d00b0305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00d1ccc89be643578d2ab0134da55c3306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff5714414ae798949a9accf35c49ad4307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da42c897391c1c2dba8705bfef514c6308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a98db2d3c5fc6ad19a5fc2dbe93d2bb309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e3389fa13b6f96aba2fa8e806ea868310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cc53eec5a4074c4dd429e6bdbdd3b3311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f656665c7b79890d3f19dbca7dc6c6c4312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2aeb3c5d95629af6b9adb41e2363bc313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f56f424c6e84b3b0108bb5a1464a4d2314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424e6db077cda0d1c80c8ea2980d549f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fd2f061fd3e40bed02b6e1b30b83f1316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf785daeb7f60a8a7773d710909cc2c5317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3613a6a09aece382db984f23a5bb5345318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7240db878331cadb566d0c679ebb0eb319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4d75cfabfe6ca02ef471598a6e6adf320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc383861fcf914c75d97458547d9a63321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d034c816b1f03bf2cdfda9d36ee2ee35322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea245bc60977c776ee0fd19606bf7def323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300dbffa286903978baf662057444faf324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b92618246fb6cbd2c2eb7171320ea0325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.54</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.79</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.79</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.2</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>0.97</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>0.59</v>
+        <v>0.6</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>0.59</v>
+        <v>0.6</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>