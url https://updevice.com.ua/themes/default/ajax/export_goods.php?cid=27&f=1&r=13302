--- v0 (2026-08-21)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60e068ed97dd6ee17acbeeb7355eeb81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c3ebb39fdfb0c1713aa7969f620b942.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54391096b06c6dbe8ed4f5db66141e503.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df56197d20b5748e84eb5c24c38dd104.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19925abc549c03f061a889643cfd5f375.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd030e5af5de1ce01945987df32e9fa6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00c3dc0ea1b6d79dafca452b0bb8d007.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b04c82fd29c239c788600d1165729b08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f0794c6ec5c90d88776c9948560ed89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650a19a1ba86f2c93d22fb8fe5ce28c410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dcc51a09dc443cffcbebc664d735f111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1737723eaf0c4fc5f26e7e0c0703b55312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032cd799e15b132d6065f132bc5f2edb13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66be886c0e5f2e81d9746af8fd6cb55f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51def226566b9363a89d3f3556eb843615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c9bb64e60eb4db5cd583d576084ed516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851491e62d4a7951ab98ede1cf5af22017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efee4097027a0ac1a6890d32d0231a118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d038c6c89b7a7ea6c20a8eb8b1108219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9029b2348725b8788c63fd7471695fb720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce7ce9ace4ef1feb8c4caff2a0dc89821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6efef598f6481888651bfce7dcd68f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93868987a099c4ca07c20b7742b7dca23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d6066fd5141fde34285de59658c2bd24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211989613650b4e8f658c6b7feaa098f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cdcc31c75fd8fbe76e1d4be01c9e6a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e096bbe49774a57ada82202d2a8376b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e114f91585aadebbc29c71ad0a676928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ee45ccc9ad1c6491ffc9f7911c1bd829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e345d131972a4160de4592105513a330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370f8a402ad06d39f93fea21ec7e70a631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258e261d3feab2b5decb0f8bae922cd632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b27faf0e14e16014e5b4bb5cbd519733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee62ff3901811e579fa146a169d358c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8a9e1f836e40c10fe0d08ce83692b835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd13252cab08ff66c03e7139225c4d2836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56969df303775bda9dff91c0c0b53e4f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c61b4cd8fc9b1cc5d4e82ebe3e42f538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6674ad14ff0617fda386e0652877772d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f893ce8f75dcfc3fcca47217a1a13d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2a08904106d17e0dad6f4f4aff484f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b4c1ab42cb10f12a1d57a171637f5742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1323ce975356abe208b1565f25dd0e5343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f2361054dfef1f026f2420d998308644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcd5e9eebb44316028faac49066d68545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b138575e0a382d5c81fd29166ef760646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8ce09ebca6fd22738e101d8bbd5e5e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196f63466e91963b21bc06fab42ac7b848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65aacd071693087ec24d8c3d5e4ced0649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b14e76758b09647fc8ab760407ca4850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756c9f1feb439e5195e616d16da1b53a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d4a774921cea9069b5f7f83817f1ed52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad30cbb507ad5f5b5e684ef4eaaa080953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c913d25cecb1f305114c6a89b41c4a5954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee69ccad52102710fe910c4b867d6c8d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c605b801f102c8628a41549de0e3f8056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86f2b15ad8eaa8a6c5145274395bbbb57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f7673fb9be7c9e3e597181ee991e8858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0632975c2a9eab60b24433fb7c510859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44281ec77769f41ec1fe3e56483692dd60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13493c21ca7f272454954fef8ab5825a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3832f3e3f58b3a86e6d2fa83b9b7d1e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55aef61c558f845c46dbd9b5ed89bc1f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793d5e51b41ab94a67c1bb52d974836664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c8120df33d8bd206c09f05290131a565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb88e107a2589cf87bbc580610b6d4e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de894e938ad663d4415bf96e8225ec5d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b1a8c0328af6664f25d4f76a0c891b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5153a43e24d1b345f0e86bac62afce1c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e432a2537e8d8439ba488f8946994bc70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2071f975ce55322cf256075bbe46374b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf7b759f247d363eef330aae5748af172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ebe35bb9484f15dc703118137b8c4073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fd9cde65132d3c60d21307b0daae9674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5128b02db00b52ab405a6ab556954f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f584a396963ba03f2e16a74941befb76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad5735082b72c6eb16f36f938cb7fe977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14542c78d5c15a0539d654321d77b5be78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9982bdc10ce6574529ac54884fcc3579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629f3a47f01919209f50e7b74855b12580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37af801f9774e1cd53a501d51182a9c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db772c28decd3c518d9090d885aedaf82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d5b8c68a95643f623666b4d47626e383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a64ab724493252f64d741961dfbf8e184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feadb6a5b2609382cf3995180263196985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d201aa0ebd290da11084b3bdd2ed7586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb8c7951e9665a175edbfd9b755e1b187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ec096715d4bd756c7c094fc2f16c1088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80058e3765784381490c585d42d9845589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cc3bc0d8df73e340b1301948d0c41590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16df508b41f540d5877dd2683864267691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5eca3a6ee1bf14c5c3c285c2dc7184192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85ba6ba09d0f4f6f8a5ec67be2409fc93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572dbb618ed719dc6384745cc2ffd0b094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f2d230ee4f43f0f9c73a3ba6bfedf595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918d62cb9fe46d7b4cfed1a328828d1696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a69a9ef0d5f2954252ab4cd625dc2fd97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f64105beb51556554b317a1f1e051098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b51947f3822bc87fa0acf501eccd70599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d646ee9cc749a7e4497865447bb1f5a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c183db45dd4210cf42d065752b929e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e848b8346dd6ff559f900264f2a1d3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbe9289a4fc4d9795b31a5b96b03a96103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5ca557f0106c78dddb4d3f58e6b0a9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38a5ac96a1d66be3fe37fdd0ac4d8a3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2ea8f9c459f1f12ba6d97aa107e4ea106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06c07db3218a2fd2b0d73ddc8e866be107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe6e641a6014dc7547a84fa2312e0c1108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0600c33d5c5b45ea186cbe1eb0a32adb109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7638357d7cae536b3ed4e18eb25608110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578b073db4116b8a35eb40aca81e4c5d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c82ef9b1af6f137145b2fd49b3ca8cf112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3224953b125fcb238895cf8cd98ac4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63eb2d67de1c72772a5b1f488e68be83114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec306f7697a52532d37b57bc75ea39ce115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17041c17b27c7be05e7d300e816c329116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e324818e8a1b8156aec39fc48d4cdd5d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9771d258e52d461133ab265e2f26047118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63af826fce543d23951b9de4e403438119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cb2ee570b098eda73ae3a9f75706e6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb510b6cf72e25d543e7ad82e5dec084121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1833e0efeedf19b68910259121b8ed06122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3345569869bf6e6c1a85b96e1d176479123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5ced774538c224e8229b4f882f3adf124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5837186143aed59568f5d8c706739771125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca43f6a108f051c3f02b1b92fab82c0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a200b1137328a23ea8d3c9003c56660127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eaf718a7ca97ebbf0a31346edb54445128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2f01e7a209a608d30372781a911abe129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b59ce9c230d7abba08744cb47c940d3130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865acd60fe91295e3d9ee74d070d09f8131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff7bc907b4930ae74fd12dd2b9f2c85132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbde362c61f9b2e967bd308fc9f600a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fd1bda3153d8bcde974ebbe67c3864134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f22d46b757f3b7db3c69676d7fb94c8135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def990a22746f85dc9949bfb4a6cfcac136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6469bf065ee9c865d2c1cfc64a46dc6e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66d9597544c0ff2ea6cdf7128afb91d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3112c0841b1f466d94ca3bb241f35d3c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0395d6c70a52645e2661fce14ba3763e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5ab832e62c5fd431d9abc20a089870141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f787abdb6009cb75b75349ca6834bbf142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e0bd186643b0888230c3460b75bcdb143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eada1f727230c36d3df3bb3d135abb5144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c504f170a426f4633850471c9e7e71d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a7852974705192e05abdfc2fd8c4a1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a63cb97475171535200a9e13ff8e56147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a40f14b29d3358df0d43ff52930081148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5033119ab497f862027011f164fcc0149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800fecffdf1c1e9523c64378e1f5db65150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de121eeab8117ff42212f0d97bb26cc151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e6a24deee28b935ce33ede7583cc39152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82c11c69a35ac803fcf9582e0d7fca9153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0003e0443ca38f944476dcff0d0957154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ff784fe032016003c29b060bb2c59b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e991478edf05705bec466954b127f0c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdd4379e78c1bfdaa07fd9b262bb36e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff207b457ea6c809a124cd0998ad01da158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd920cd0585eaae25d99256998e789cd159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e54b41c317bbff99cc1ba6ca56f37c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0424f82b67af774592028e80f370fa06161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e043dd16ce94da5200c24e7ca43bfcb162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd08963100c0b60e6e57d4ac27328471163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafc9a3cfdb2c161f6acab57ad53d298164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42975c07277d48d69c4db1b346970518165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9b442902d3515ca3dfc473765c2fd2166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04ae44c2434755ac34c091bc3b0a7f4167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1100f076865f78f0836f639d6203dbf5168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb795406bed4f3d6ec203a71d1c5fe6169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f11f6b4b11c5903a7025aa2b6db5305170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6d04c291224dc9a5d3605ff3011c99171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ec194e94ae438b50ff948c52503824172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e58cff3b4889800c1fff3db4f75793173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344a8a15956dc07b6fdd455c623f032e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ac6d034bf5795140026f91b37ca9bf175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fe0b013f5eeb9990e8e9ef76777bbf176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76eb097a3ec83444534d2a4833a7ddd7177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7f3c1c54afc4975e70b63c3715eb43178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b283aa8c1eaee87bc0a09553b354f8179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfd6bcc413f21ba1c471afcb3a1326c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8f6b4b07e218b72c9d794d3a15f33d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d80a8269830fe08e26f69c10130bad9182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2241e15377663e77bfb8da5d1654224e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a680942bb820fd83039bdd337717d54b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf358df18a1626e087616ef8d6b6cbf1185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b6c183d8ec826a6adf5dda18837820186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732821a378fcb3469b5e449e1ea13678187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386eadd6b45d03be821957062c5e8dd2188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac672da597ea1b87283145f27eb224e9189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a630a6d70c83bda3de29602480fb492a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3c337d155da924d4dc8a1d70aa2956191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e2d24f6b96fab67f5f62c6c4486c53192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cccf8fceb704740d1f3e76923241f64193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f4951b1a3d0547d7bcdec7ed1c7cc5194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2108c5e04b00ce48dd63ba32d10bb7195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ece47697ea4918907911f8b3c2e91c7196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296651f78ef0d0b062bee8ff8ff916f6197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abbadb4178e2fba636115eafd1d20a6198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d602fe784152fcb4a1658f46b073cc14199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e13360513bc39b08362c2822414f23200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa168013683318eff039ae5437844d35201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b00fe219a6f19588b3483471d05d80202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41bb6090d2b5c91ab4fca2a6f9945fc203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d285376cc28676f6316605b64f46e7204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53065c860d209adfabab7dd48237d75205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816b68d66fe4b6860b5300576bcb7586206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecea8f9dedd2f3543f0d58ff1823509207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342bcae8e4269b0fea4c29ff9c3de072208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cbab472c1da2727b6dced953d2eb94209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfaf1d6683d43548c0e4280135078abc210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1cff6c100a12784a53dc41a92b0ab2211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430ff216b31ddc4b4c2a239ae66ea054212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f649630044b38cb7f1f842db66574bc213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c2a6feace8d73487759744aadae131214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80907e19d8b31b98c31d140e153a2f9d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25607469c83241516dab02fd8148d41a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0430e33d977b0e5fe668c450d1ecc1e2217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee35b33ef314ef71727e6e0e588da06218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316fd8cc2fc7438642c1567bea52b59e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3228a37bf1c4b71306bffb667723b933220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61ea79e75b12810d77a05df17c52e78221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d39b23b244d5c51bf713b63beee0f6222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59d1716d0b0026b671459e5744ac4a7223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b285843e5ffc4b72b05be1c586f35451224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1334e5ec4a23ea7af631c0bd91822670225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e868e5bd8224dda43e08e60a945c7e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8f059b0fd475806fcd619a810ea8bd227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da87fd138042dfb278aa13270e2ef2f9228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3784b59ea05aee3acf76af4ed98b4c4c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e812b1b7b6e949bcd65b23470129ed4230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7197e651d8dab132154c5369f1b22efd231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787db800e91f22d0e5408ceb2a3b8d1b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b238342a33f5d2a2090692eab2b2934233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8334eec41848c6ec53c17c97c0d313234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526247fcdad2798fa8ce8b35c8f1e849235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d600e6b3a948538b5863f0e217528a32236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929fb5e1d0c86056dedbc021dd61fc7c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31f4fb0278f8db6a084c7e61b273547238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adeac5c9b17cc7f2f9566af2365281a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc43262fe5f82bad9567d27ff56cf87f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24920890e72b7f7f7423e24a98ceb2f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bdb7649b13dc42c18a75642c74a4d9242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203e48519175c6914dadb996bcb86232243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6dd52b87dc4ead242c7fbb798ee5f7244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03222f25c7f362d3b3fab2de26414982245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb1473e0aa2aad2cd4af4763e194067246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d3b83c2123f0f3fa4e0eecaac4cbd5247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f147b7f8656e19b9b737f930bb551479248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5f2061374d1d828c602b506855d83a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f35c28b66b5759af6ce074f923e5618250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ee85b65aef6fb15fe21cc3d57aa196251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d43a6b93f8da67f91b683e3592fd24252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca18a8ea7c52f6cfbc98be8a12faaaf253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be827d34630ff78f179e0664ee8273d0254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ea7168acc6db86fd9a88b58f917003255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90830065910d6e9a9415fa91bc759065256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1647161f3f46646e0172645f7bd4c05257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407bd85508cb7f9cb448678e1185d0e6258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2e324db9c89a38628e9113ec99fda7259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f2f888da3a8f97993c9cc412924cdd260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef1f91f72fa287652a6c29bb50387a0261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de9e1bc95ed5a15641374520fb52e1f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9c0e0a65891dac97885a6a45a8dd44263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52bfbe2472744b085078690701aa459264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c8ba1c3343994cc4b93a5a16949158265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34302f897f09b31045e1808236265503266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877a8ed8da84c3e6843b215901d4e2ce267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915204d6dff5b799764838afcacb8650268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a0a3ac9ef8fff5f0e47c5060727c12269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75dda29554f3b7ea87dfae35133d988270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfac50e05b1748deb499cea3a912d1b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ddac225361781cca3da49c144d990f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4271b25bf8ad35477261b031811cd8273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeda0b2cdb168b2ed1c5fa80a76a17d0274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d71efbbe6f3a510d001a7e12674f71275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716eb6b3ae86635e23234dc13795d2a7276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c262ce5a315071f2741425570060dcff277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8339ab8a32776476014ddaecf65591a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57ed3a09b36db93287dba3f5599d763279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8a0e0aacfad77b72b0b4322c20b715280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3db5f4b4020e24b84b32a6042308c1e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d12aa33a29c56fb31882380fd2254b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f363e29557e601ac6b189112875581f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3674e16af65975a0b399a26ea8132714284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b4b032d98b164dc7284cae29607478285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c687020edb304546c2acd06cf96922286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2de78f00671e773122afd7d8a38872287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c945e8ad8a2d09f50a9917e8953de23288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3193f070caac971cdd1496314b263ed289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6ad019513fdb5836b753c23d0f8682290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b2d35615a6522d0cb6a0239233a256291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c9706ef54307db24c0caceab80452a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c32f719d094abd868a17faf52c695a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527f2d31e8e1126d2e8c476464284bfb294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9300704352bd289f3a02216ce60369e8295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcd07cbbaac215c543abcaa294ee05b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6c220286d8bdd61ba5fc33614299e8297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e592458eb65cc5d43672254d866ad51e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd0d93e59525cc0d6dcc78e44a0baa4299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9add14517e5106636557bbb2d88f373a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1356a6bdd0a9664134283cc496137e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2557acb7cb7655b4b642a1ed116743302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8189d55b9517be456e8215c4a5b93c0303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45daad353d41c00ce8d587e208e461f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ef820d690ecbd5b22ac4482c1826e7305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19311c561d0797304ccccc26bb243101306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165973ce7060225d5431347ae2c74af3307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0b8cd619c64f31d2fe18d87a3a6b4d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc57b5f35af2cf037dc21b2c8c59621309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33695aad82c62d139d3839b2319a337a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42efddebabf14d8e277dae8f7835697311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f535c17bce9f64210179a49c4a382b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236c5e8d01753644ecaf4be539b506d1313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edefd9967a37b51d19be974c93cf3d4314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d872717daf8be6431057380e7a634a7a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e764e536ec57a535c7dfa2573aeef705316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f49cc753efa978a9a7bf847e11e7fb2317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5665bc25008328b134747ca098d4d54c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10a550da51450241513430b9f8fd9fe319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88c3065eac71a432adaf7653545b794320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a70dc8ce25c51da30c12897926c92b9321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e26878cf9d3dcb4dc8b3650435656b8322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b98d94e5b4c4f72748793201618db8e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208d447d0b13e377308abb974faf328d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7d4bf9f28534c8f97fa64a58e7856b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46486e9b6113fbc69c71b290896d1ff3326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a09f9d84c8951c24439148cd9641e1327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4962ebee3fc58b85a809a7478663ee5328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d76cd91845cc20c1722dca26f8217c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f939f7361178d8eca4385dacc74fee56330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5df7e2689ef5506e63a7e5fc5b2b54f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5364993fed17f28ba57ae9df3324f19332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5efaff06a7f5752ee3707475f90c19333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb9e6ef16ed85a1b6563919af17e9e61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670a227a178d1c2952704e170fe519cb2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ecb5d1a1fb191d93f3c30495eb69a23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8a81d8584f4710ca6160d0817376944.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9b0b29e21455d6aeb647349d8cdd195.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e31bc2426d0d46d7590d63986791376.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f3fe8a455218da49dc50774b245dfa7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980786bbd5d56d70293e64356a13085d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4e6a8d4c735aff73435206a9304f739.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798caa6d7f261515dd19c0015495d4b410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a613557d5d42c4fded2485f79f29a10511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef5831dc528bef56851f3071bb0d9b412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c742412cc47e65df15a6d34849806a613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba2aee38beb86767248a65d44f5f03514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cceb79f3d93fd20213f0bfc350bcb515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ba41a6a8106c314f126498ad1d9c4c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4349181099d1918493fde92f03f61617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeffe58a092d67df2e3c319953671d6818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc73112f6e1bd0251b6c0096e48f3d7619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e7c092743b4d450a4f6de3ee466e7c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f059b5e1b219221172a361748a03c421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5117ffca1f47cab3f1e0eb15cd75946b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f7c9e6ea4b282f7f8cb856f5ad624823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9614b920a9a95fdc32a85c1027f09624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de217510fe5112474ff2f43c029696e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f474d077e348df882d426894e31e992826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6ea64f2c010250a43e75411c4f6f3127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44aa0582764b78aa49d4ac4b4e7af74d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1233b3726250225387edfd728687de8829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5b7b6764b6f23b3c6892592d70928930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab59c4fa0e77c9cff4ab7dc617ae1ef31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54c32799827effd9fea446130e3b47f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a137e6c2050ed8088c49b4b24bf0e1433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecf2aefdcc3e1b845c9edcb5a7c025c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3c66775c13806bb481f56ffa7ae50635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e892edb7221c45315dacea01d031f7636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f002f277fb61ed4a7b805e49e53e551937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d5bbd2274fc9e1d21bc86bad8dbf3838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ed903fc20808e961082635298cbd6f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01a3abe170feb765e873069768488f340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eeb85e7e2ef7acd03bf27e03f4d4fca41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b07fb6c117444f54409e682993af1b042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bb2d0eae020befb291acff6441543543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5145f4131bbb0e06755c738de12a8144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75d2173260d9c8f1dfe114a15f5ab1045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e790e1326c0ed65221e1345e5ae40a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256e000e870915688e3841dcb25a331347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4904b5fd771901d875d339658db3e64c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede7e8195127bd43b42cec1df8376f0149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db5a4da2bf9fff4c223609efb2b5db250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af52cf383d07a4170eb596989d6b0dc51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a648049cc9747725142cb122c235f2e852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40838364fa78c1ab070926564e74c23d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45997235f646951fc013d1ea5d6fff5154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dbbc1106b4df30d3e6a9f2810b8f3755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e91f9fb632e2cc9d8c2412521bd38856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd7e40166957d0a4b8e55f553baf74c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10956b7c6efca1915e0f57efe18166958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a3c671eaac5e822712523b4da1b9bb59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52c18d93d24c15b9e0260032517753e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08055cee485e7a9c2e00359b1644a94561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83246771fa95f9d6e17d3f0dd2cb72462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed81c8040dc4d0dff35523bfe21262c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca79cd58506838d5da33df0537a2ae2364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73695aaf93831bd05907fb8cf0417df765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed6105ddff0d01fc0f8db0dd29761f466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92475497bd9cf7cde4db036d7ba34f5967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce23bfa4877c1103c4f6a402f89a3a568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c53da71f6d8ad2fadeb29fef62461469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e8e76c7a9dcdcc637a75c27add27b970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a69513978f569a7bfad85d908ecf2571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb70edf086ec198dfab60d2a292c985272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b1b7a5f0124eb249e5f4904b93501673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2774afebec40983eac751b37c13b242074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4684de9e0524fb7d45cf64e22ec104375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704e3b19c6091ecfda55408a0e3b495476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4c4c8bfc820755c0c7872415dbd44377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e0ec8de4689012a740c72c1c72b57a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc22695096680a09b1f8ed9ab8bd934879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c7557b03d16f1b6ba6257a58ede68d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e791cc4c7a5d2bce4ac5376168eeb4981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd9517a411c4a3455459b7fb2cad4dc82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4237e5d9a257ff9c3179c1f22712179983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038408932e1024963d70894004837e3784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dab1258ec1fab33d23ab9313248d20385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8b159afb6a51b1744acd53672be71386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acd38c9769d9aaaa08ce31b316d0f0187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18287cb93b27ca2b351602a411ea391b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c9aebb17c6654303cda9c057c9ddf689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf0089560fb7a24431ad1415e71b54290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6768defab0d5fca8b37d2157d3c19a0e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a63491cc7a3c181e00b5767125e86292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8580c9402d9f15fb76e4676bb0b69bbc93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f2e2a9e01966db7f7aff563e1d279294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d21423431ff2f76d8e1223578ad43d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8a9ced498a64e7c077e18b9a0ef23096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a13df6512eb932aa617dee77e3f58d197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bf061ce820b651547d229f23d6746898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26b3da5301eed871118426effb7555099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095e0365f077575ded8628b1bc0bbf9f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b7fc60dff480b44f5c51bec75eb9c2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c4c5a657a60949352096554fcbad05102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ec1a1648cdb3d7cb42c88af53dac83103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79405af6b199628cab723b92315ade3e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989715f79642027cbef0fd481905b2ea105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54482368fa96b82a1f3abb139ecb9e5f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc9fa811772f239b554805f0a2d522b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b4475aeb76e1d74b67081a3823fe24108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1cce48ebdf82a408bef00eb767f8a9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1939837310c8d074a19b873e8fb966ee110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865d37a40d673bcb9c5cf11bed9e386f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59979014f871ba88542be5e31da43e06112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dcfd7413f2dca89e6c0dd5c5c8d299113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d32806702132252b73c5a21bb6f8fde114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3147f7e3bf27f0c6b67efbd17bf0de63115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c938109292d5d0d9847dd48280ccda19116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24da6274ca498bb9d5cebc640c5a0ec9117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3485d9fe7e8463e2f57049dae3ffcf5c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fe288c47eb4f3c7c0c0d008a1efba4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beeaf3a1c96abdc8f819fda3db095f96120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18703ddb8aa7799258662f73e7b0eac121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0928458039ed15e56555ffebfdc6851c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a722ec76e8c81d4b42e0d0f552d0148123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fa3b5186a3399a8d29f46c2af93dba124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaebc60a35d836b1b56b62c5c5344bee125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5e03e1456a5c6594fe108c319044f6126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4694e47f79a9dd01804b7276bb9b9725127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51552dad5148a086fd731beeb91ed49f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47a6209054ff3f1633e48837866b670129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8476ab12eb7953eb730220aaf6ce2b0130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c991cc7bdab00ca0d4808919ebfbe58131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b868359f60e3154eb576015de85c3a9c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5b8d419bbffaf0ba6011a137fb1a54133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d4185f1fd402994d5fd388c3bda175134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4527231eb5e752041756af23e577cc135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3140cdeeb8c4ec67797ac7595700ce136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa9677b0dadfc7d9a86cc74b1c5d67d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cd52688bacd16b905b12cb98690a61138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7136c21f22a1620838e4ade41edc462d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89ea42e59f86d5deb4c4e8391fed38a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a8f9573f2a96aee83e454893d36314141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb78ff58177c0a55a8dbdecfed869af142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1be0e377e24e45d9eb990ba59b9d9b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f49e048cc9cd5a6c61fff8e528acc79144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1daac939ad241326f539d5af008bb4c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f84f304d064bcdd687b389effd4451146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96fdd5e00fb3e0a84a89af016479399147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da064424184cd119d686e3a88099e0c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0600d713f8cd0ebac45b5ce211563667149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcc0496c94dcacff9c70ecf5e7b3114150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29c664489d6d602eca81a8185ac2432151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d853c0168e8511e1530e5ba2e8f4bb5152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be923a86eda611a2dfe4f90a03b3938b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f683f1a7a99c46308c65264f91293db4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56cd4ad60425a3290174434171169ba155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723dff8648fb4826854e548e057e4d8c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cce826dca85c082e186c47cb75f8c6157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23813de4b5f90195c7f9857fcd408d3b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c107694856b6406bc7f69f165b7db0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8c1eda60d13e9ebb7361f3cd208915160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be8a5986d630a48e34305585af3ea3c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d8a6302638de9f824cfa79d0599732162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21427bb5969baf45a60e134f5408b89e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdf4f514f001c5c4dbbf432146fb598164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6319a726f3c5fd10ac065b0a57f747a8165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2466f285f5950d9816b944300f429c7166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ba9c1eb0034915c41cf477236d9b89167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0dab19392fdb974a4cebe4976668af168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8956a261f200adefd6a674ecc02a09ce169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29455334ea3cb54e4d729d1e7cba1808170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced5315f3f6ee5908a2d5c5e09ce2df5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688402b819e21dcd35528074c815967a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610a0eacdeb54c545afc9435547039f7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9baad6c7ccf16cefed9aa26bab49f4174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d141f503b4e53b8f81855ca67ee2b573175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04117cfc2b6fe38071c8c2905104bd3176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbda2125b83800962ca97db409d0be3177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5082ae63346201748626a873e205503178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f22622e9e1a67c3d52f04c8b086c91179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc5b1717f6c64c9b7729e06038b7770180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51b29de19c2301a6cdd0fc394d47c69181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d205716eef744307a99b0d3e37ed9005182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f256190db14008b88fd084eea3ff6602183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfd6933c632bdf9b5ab0ebb9a46b322184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa32c8427cb1b09200f2bc87d2b7c4bc185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a0bcb3678d94bfcca70e7cfa6bf571186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cfc4622c022e3e19a2e039307e5535187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4589213c29e591d4c86894969b78827188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a87cec29e5f1d353d7848249452ecc189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b511e131ad15c2d6e6d8d20b37485bc5190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ded64b776d86767727171e88c64d2e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d6d37fb02970ee776569cc357243ab192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f921322cda0f31fbe5c383bd5b0d7f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5923d228ff6e7d563654abadfdbe1c9194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b2fd5d94db546c3d79ee4b0777cfbb195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f289b8df765d324938c50c65c0a2334e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb68b8ef4a943418c05548ecc821993197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26f8079f4545d36f5d0e7693e329eb2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625ec2a9b4695c0f52129c546c5d8d91199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d5071bf1c5af87ef7df845f220a5e4200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183f4719a8f00c0600942e795b2d4eaf201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2e386e8b865656c9b7ec033db35df0202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed82acdcf900a4d45c6f2135d6cdf90203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1997c38c641b695f222c42889c010942204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6803296eaf677e11ece267d4078df1f5205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26dcfa67d29638e35e1ab3390e50efc206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a369b4bdd2ed5a66e048da47e85287207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911bec10942b2f9318224f18543c0a3c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d713fd5d0176b23071f6e7db638c0f5209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55a367602eea832e93a13bcf43bef3a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4856f4cb87623c741ba5b6126fc2b9b4211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3963796490c1172e97bc6397dd02a97212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0045752c690515f3548532b09d077140213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42b782c187ab6fe6023d69d9ae81eb0214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c339799e031b9603724baa0ee4484987215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47d642fdff3bb58f1a5cd005877ea32216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdf3dc7e285dff9ac9d8178f46b290d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71c9eabad89381a15c4266057dba371218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc38c92bd6bb09a4cc00ff9ced93898219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bbf75279a10b586edeb9bc7283e7b2220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094825a30eeacb98e5df0f6cb0143418221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8032ea723d067c882d5a90e8cb3464c8222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0e9ea2d744d068edac508f7469c235223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a35d7b410371b59521ed280ab036cf224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834f2b48083eb7aea2251dcd0ca2dd56225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97aff9112dfad189800c842abb5ff7de226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29658fe7b863de3ff8d934cb847eddf227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8179dea02c9db0c2f59ed54cd4773695228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfdd579d3ad20b6a34eb8ba8392dcc0229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759a5def30e184d1fb8649b6c5490d32230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f47e1dc59d13ffeae30fce97f60760e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f97cee3487f6d59cff53adf60be6c4232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b796c8eba4734b6995f6a7e13a50eb233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1d8d183b3edb1c964e8430c95a32e8234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a5ad051483abdb502e50eee33e7fc3235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db33ccc24caa3af9f00d1c70e5ffe51236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bf7fdd362498fd7ffbf56f793cdb9b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da16274cc4f6785347ede3326fd55b8238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8646612637dba6ccbd28860660d8a1a7239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ee42958c7379c3077931738344251c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1407bba72779e407c2db2135a5d4784f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f203f8669f3acf8f31eedd34d09330c5242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a92ae26a9db385fdc0bb1aa328c248243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07bbb9a52ff53be27b74462890298d7244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53183fbee87e8774b499e4484e29f16245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3de21691943eafc9f2cd82c20d83d4246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea999f38b56c09fceff389bc0086f8b0247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261cac38c35a81ad785e07cfe7241479248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd259916bf50832180fd145adce4d32249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff205a82fcd6a491aa161c3428a7526e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab58a15956382109e864fc2b8d3ebf67251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ef770f324a2390b84413a6c29e49c8252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023697be583ff4ec398600349b39c70d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628f238d6b78f47d4a0252e087eff5f9254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3987d89af29587231ee3dcc7983f9a8255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2854635e6f42bb44f5388b8f4173946256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16e35f5b14d43aa292632ec17e1de6d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60af34c8e0081fa11d5dbba8d786f397258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fe9d53148719cda22aa2f38878662d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275229d048ffadf3501f7d4e0431cb58260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ad5f2e41d761095eb529ee3308c5a6261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ec5f3e69ffb5687bb95645d774adce262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317b62508dc4a9707d4edf07dee9ca14263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be9f924ca7978ff7fe8faf404f2a641264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41966f85cc7011531dc7cf2c2004eb3265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922d074b80bf970b8b4e0329d5e10ba2266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da75d57f765f34a6422fe8a9eb5ee35b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f970adcf306dafe7de858327178d92268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c639ca9deb771f8ab20dd1e5541c2299269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89eacedfc4172363c676aedf87d8bd9270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b586db6bf36880abda7d71af498a40d6271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7513800bdab3aa29ccaabc802c70d8fd272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c87b56a3f6f5a708c42dc3a270cb0b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b5a942d01b25c2e001fc793004f060274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679e2bf976d865f80b9173e8f38ac746275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4318bbfee53adeb1ca0b6ba48275e7f4276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2346c085caba4888384c89cdf95eb78277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d8d2f051f78c8d657a6ab562682029278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49457723d91b21c587ad34231bcde59279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ddc757db7102f16cafa3ec60040394280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3141c221a2a0bff4b8d11c840f30ca281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1ad49c4da0263fc7f6af2eaaefdb7e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb83714ff5ae5f17da8c82677bfe585283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528b3ec82b85d8b64e001bdf18eb39a5284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1c1374f9ffaf4afed831605f655901285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c0a02d5f0ee97c8a5f5ae8b8e914d3286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306632c6fcb39b1f20fb01b96a622724287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3269071791f6978a053a5db3f71fa23c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3361859dcabe2056ba11518fe0e715fa289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9457f6944df7c88938ced4e105472ee9290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a312e50090fd8ee92f56e9d5cd47fe291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b73e6b475af8c12efe57663b482ceb292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6719d04a609f82bacd88e07a9ef69db293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1812763712742a15de326439944299f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80641a1f821f5d2c39cedfe7296905cc295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d50d7082ddf4d2eeb94a73a3ef421c9296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c341919dbb228403b05bf76187a470297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4340819a6dbf5c1469cdb38349d91af3298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45275c4c3c52b36bc11b51216a06732e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7bf03ab02e184a816ec326244a683b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2542f03dd2a5834572af2431a5f75d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5749307ccb8c28b2ffcc237d06eba519302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392688fbe38bf47d148bc53422a598c8303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2a4ad1a6d3c05d70da5dcdc76b43c9304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97997ef187748e80e70b0962721bec74305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a5b41ab629f87253d02da2f0069d05306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f07a72e7d426f23ff5487a9ca1b2f6307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df784d599f47e7d8e9ecf7d389e0d0e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988a7bca4b27c7b17ef21d8b0eaf706c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067caf54cc67973ed10c69e7dfad0f69310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f388e6f0f20134088d2592c46f265a1311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6645568b8021592d8a2a28233f7dff6312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ead33915def661ea571d79bf4fa1da313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382bafa967df3527eec26cccd8c464fd314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee0c6d006bf0c7567d5f9632a2fe903315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea03a97d6cb42f715b5f224d630f3c65316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3962fef6eb44683292db3225b3932890317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9296de5731eca948899c7e937031c0fc318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e148cd5e214f3e8448139c26b784b797319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1ee851b627690490852c633127ffd3320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e81d7f21d3526c6abd77f28ed672d5321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f3c398a6cf59f232d43500b8e18228322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922dcc8304bfdae3306af04378b348b8323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dd07e07abae3dc4d4041e5e03f30c2324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2baed9d5ca539144109bb5a63b3f558325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.66</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.82</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.82</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.25</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>1.03</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>0.59</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
         <v>0.59</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.59</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>