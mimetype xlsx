--- v0 (2026-08-24)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="487">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -268,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -436,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -508,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -847,116 +820,77 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
@@ -1105,53 +1039,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
     <t>000011937</t>
   </si>
   <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
-    <t>000012998</t>
-[...1 lines deleted...]
-  <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
   </si>
   <si>
     <t>000011947</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C New charging data cable U144 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-new-charging-data-cable-u144-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012057</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Nuevo charging data cable X121 |1.5m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nuevo-charging-data-cable-x121-1-5m-60w-/</t>
@@ -1249,95 +1180,59 @@
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
     <t>000012270</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1444,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1528,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b38354c3ac1c099463cfbc6960317d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5207876ca8646c52c906bd74f73471a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15947b1c18cd4e8ec9c6050610a96953.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9157d372347eb5ee58f961180054e7494.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150d3ff5592aa6386392a57ab58127495.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc5aa1bf55eb06160a0d9a7157fcb6b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5957fb95e88e09747218e64f93497327.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531f35ccdb81fff7141bc04002e81c958.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86431d76a3a7f17786c4f55725a7100a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4c3b0b797e3715521c227af4eddc1210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0680c10463c0a6928346fcf03f2d52a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b1c53cceb337cd400fc7e422f89e1912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b8963ec5193f7fc745782ce3a72bbd13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fee3e880aa36dd537f7eb4b22c42f314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4112ac5c0496abd88b040c35ece79815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97a4424c70972b2ab5612dda4ff971416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97909f3833ffd5c97e05efef77cc7ee17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70662aa4da955a026a12e3fbeb99004218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ca89f47a850093b281d9d43024cede19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7090dc7ae1932219babbfb99c7df9d320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f2be4348b3a8acf98c968f3c527ad921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b7c2be9f9b09898bd4bb5298d5380022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d4d1a13d10ee81f764f713a994bd5423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3f79d6d5f97b4e07d1d07db63336e524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed375056ef11bd6b05895058717398f725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6c1f7cd9c77a316e513ee1c2f8bcfe26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e90180dbb5b4f91b64c6490b5c1db2527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d073dee624515c2767dc8cd8d4981c2128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfb0d85311e25e4a46f03d34b26b9a729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd882fc8eefd6537bf53217a5ff4a4030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4207b2a353a14b72ac70d770f38d98431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b8ce1ce49e6d0561b48b5bfa91bf8532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2daae3548899414b3fe6b38cc7f739933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc83f7d877519fd00bf9aeb9d11d80ce34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60c59647adf99b6a74bcb4698d0a27a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a40d4365b0286e210fa6f334ece12036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b92806a19e7debd779b2ccb5bc344e137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48277b8b2c4b1c528121fc4fc823f3c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548f4d65511c744dacced222a6dbb6d339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc2544e6d9c0b390ad254f1c41fb17b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f4abf1353c9f3572fea1ccd56da27f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffbf3c8aefb582d9bf998004c7e6cc242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e94c7b9f5edb14b2951a0b45219cf2543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8370144b0e297792e0738e831bc7099e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604dc11e44c2e95057dca389b87ca73645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93159040206c250b0d6ffff1603913e146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa289a32882161cf8af2ba3727d4a4a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e00c14db3da3f86325088e1b05e1dfe48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c21751758aa71f4cfea6f4cb36010dc49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029e6226385292e28d353d6639d4b7ba50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561516f5d17638228c83614754eb683d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ed961bbf34f815ecea3d0851a27e7f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caeb6f698f0dcb28e209c5d3c5ff594453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1d3c4a6c8f6c40bc528b1fed18be7b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9354e87fc05b001c089735116e86a2dc55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93159498351235e860aff1000b0f26f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f9d81f5d323c76fac298f43c76487457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdddee5728d9d5277281ab14c5ece36158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383ca5f87dc892e0ed515dba9fde9f1c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542b1e0a7ab7790a18972063f18a12ac60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4871e175686506e45f431cfea39f450461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4522c6669c584f3d8c3b5a8bd5e087e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf45de709928ecd936ef1cd023e0ed363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c524f289d1c613e42fd5dd6cb8cefe64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6e550b433c9f7dea7aa257c452c44065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb2f01f2006813d30fefebf7161299d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c598cee17bfb9fe24a7f4f02c3d101467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11511454006757136920832b81ad33668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048e5a83a50a6a173b42e174cc2e3b7269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1962c469f4716aed1fcfebfd03635470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cfdd53100e8ab2b1042e8abdf1460571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ec252b385e19fecd34ae143cb8508672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cbd79b279700e970e8971d74c25cb773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7deacecc92020b0f909995fa4503bbb274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba59cf1247c53f861f7cb66a8ed15cf975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01750c23afadab2d355b7b36642248c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfde3c47d818045d4fbc240184d85b577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a00082b01d3bd39d14b85131a0a95678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9866ee82cbf0e58e28dc3154a2211579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e54778d6eade801471c57598bfa034980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14812cd594d1ee3a4022b4cbaa21fc581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0930a35513b745e009fe3e5e4fdbaf1082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d123d2be18dae99b1b02e79327631e4783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf2af67426d819d9c6064dd1b1f835484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7933812f2b7632868e0aaa4f11129ee185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ab1df4d85b92dbb06c53bf46fc8cf686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce172c289be3f8e1b163eff8dbec8e887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25598f4abe4990f5d3086c70acd5a3588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0574ff74462fb20ee9b602e9a28f8e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a5bc57d4af1b59ef5303cac409e7ad90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db2810be95f96d86cee452c9f9f588591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c06e14ee8102148d23f341a3d37de2592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f3b3da631cd3b511bfecaaae0e6dbb93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9230b3043a2a5026dfa07fab648acf994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54d226559660fadaa7a37ef2fdf231b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fac23c39cef586fca0e284f461a093396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d650b5d1d50158660043cb9910b253297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b99b963610ce1e15eb12a52749a69998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48632c09fa776ded6597c2880a1c23d099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed25bbf3ef2be87d42d9b1b3c2da29dc100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5048256aa541f7c963adc86437d35ac101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b1bcdce030ac51d473c75ec0676b22102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2ab4415d8a1c38b9a89093d7d7420b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e046fadce15b2d307bb241900dd675104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aab6ba26ce1cb1099996f447ad6322d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1343648cae500cdf507347e1214d7ae106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff49c1f05f13ca631f0f6c07c81f20b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29aba715abd1c68e182b4c0339f58a17108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e1e095ec961f06086df7342c57dc47109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d772941f0080b268f0b78009734387a9110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04fccd32317d4a96c8d9091bb324875111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afbe4ed53c60d597adf6ad9d825b79a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb58d5c36df7153b60de17f65363209113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e57df4fd78a708dd3aab33438653254114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58878ce454d9b8f74b407245eb4b0f5115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ac75e6c91235228c0a465eed6c358f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e2c93dca60ea2c29b306b0880a5a07117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15c772781fd0ebbcaa529a2e4b33a4f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2deea0b818d13b1b22b04b4a1f2a0e71119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffe7a357c28f2757d83acfcebd7b8ac120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c300a650c57e8aedd2039940344935c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6699682b04b77e1805e3968b125f3a2122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e069228b1d112cf19368ab37e62e4c7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb776272d6d192402291fcd158cd4fc6124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773cff9a01924140671d76058af30fe9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cdfb05eb7451645df706a9fe89fcbc126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6f2fb96dfbb0ba984745cd08f74907127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87715903e2e9112676937ae074e7499e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91505ae87c6850cfec9548628257feb6129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a344544162a2e7101de7019ce438d705130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2817b12e3941025ef23155caa6b210131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504fd38ae571523317a99fda458f8623132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54827eead3115b80d378e67850366c0133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86c841f31cef46ec1a9122637349804134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07011729e2601c34c7c25019c53f78fe135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe23d3f6d29e5ab749d746a8f7a5de0c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbaaf75b76579d64bb709b5f93fc963137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fe9e035376a971160c73760d8e48e6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27c5585a2247b6389ca7208d2961c2f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caf834be54c8bf6031945a01afc1c62140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18873afef92494d99473782b774b432f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035bb15d04a2d8bd2186f6a23b42b1fa142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea43615c7a9a2de842e4d68185cd681143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1735c3bd2ba6081e8ebb81dc0f75dd76144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b32d77b80001fb24f76fb109ea5bb1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a72a0279c5106f175a17c2373dd769146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682d5d861193bc48e8aad3733b57855e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63b6774cb4b7507707ccac29769c44f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506093290edd086efce789a954a451ac149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c364a1450d97af50835dd43e41afc9ba150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5763c04aa47a27f2d431374c98a86059151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1e5142053c3dbc5145c16d81753936152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55018771170fbd80903a9f9da8f3b0f7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea1f54b8fedf424e6db1abefd2c79b8154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560c1ef91d901ff71a08904e99878dee155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ca7c2077ca443bd046adb3446b14cf156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e00df950d8c69f2f0e6f8c5d5f0748157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f641057dc769cd47618da284013b36158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ad698bc4798a0fdf96b959776cd229159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3af2d6998cf79cae9ec4f08e24645e7160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69dd773d3ae174ead22ce9fa19dd505161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04825ba2a55478a3efcd7bd0341e7fdd162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc8550eb04821802145af2738d8c669163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49655a6cbcdc9f61916002e658760fe164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01199b622b6b5bc892ba218abbcdf5f0165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ea044037667b9ac93238c6f3583a68166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b143f7bb846af885757da97b22fbb1d7167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76b3c64188df0dce0d36ffcf1af2a88168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82215eacc5005d09b4071f331131684169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ea0776db0aaec8a705216a6270d86f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0775cd220d03177141c48acaffe87203171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a8ac051a63de83602534c302255f7b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfa50d95cb35674c962a5a7a464bf9a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dd87b1763f2f914660c3723b327f55174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782f2a9741547a2531ae53e8db7370fe175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8222ce78240f3e9ee39474570e88d6176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffc60b44c6c847ed82cd9118f836072177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cd93931ee4206f900a45fd6a0bcb70178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9211f3c95553ac435c3ccc8907089c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e95d4c9dc66608e4aca210c5e50ae33180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4485521c981b92966837d3193c5734f6181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1a7425fa9d668b82ca1d5efd30828c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98b8ea2a09fb23e108a7fa082b124f6183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecacbe05eaaa299272ec881e45db4ea184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d043d5406223b5e5f5d3a28be916ccb0185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9618dc3c4df2faaec470d0c879f8bd1186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ed232e50381d5acdd69923f12d06ec187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4197393b4a58b33e9f0dd88b3609092b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c6252584a2366064516d90a7a88a21189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76cefa4c3c299132bac07d6bdb3a702190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ed27961f0014aec49e41617c3abde3191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb1b6f5179ebacbb4e06f3436d12a89192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1307a7a35024177098fa1a5bc87ce4b6193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f49ec1b2ac313b3a900cb5b0ad5b28194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3d0fc503c6658177a7d07b4a71bb04195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251da202b1ffa09c69d23007abd797ab196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc063b8bbb4dd8fc5b2408abd993d4c0197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884f7adf0a4850148479ddb38f141d90198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532e7fde9fec4005df8af2765f45285b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29fe32d91d0c52e5491a317fb7be2fe200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8c9b6987d490cc538b50468bad02ed201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84aa5a6bdc1f78d660480b1d5813ed01202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed35ad0525b6f6e2e5bbfdbd01eb130203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b7fa857ef704bdd3f5ab4f2e2990d4204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fa6ebbb07311e5005b2a0839e3ce82205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e323554d202a5d1aa6cd6f558ed746206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7105e22645b45ff95527abd8dc8ef007207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a848b1a11587a518396b75ffa6e80c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b93cc9a71ecf48d11f44a7b0cccdec209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efcf7a9eac4c977eb72780218898a8d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1189dbd15b61770280239a3f354db7211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8b51e17bc6001df6188869ee8e30b1212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f644ac72d6e4142ee0267a59598af63c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9045ceea694ecadc5fa0a8c0789b85214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bfd1ceb49a1637eb99b7eba74b961e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2577a2dfdc0067b62b16ce96687922216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5350518dc8cf26897b003453b648783d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05a38a5e67af1445995443a822d21c4218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e3f6d122443c46ad845b1cf760b38e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cc9fcab0c94c4529a23dda7fdc901d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f793116c3f34d8bd4f2f9978802e7b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e967da4971c9761e359d2ebf4cfc372b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc3d520c6bc30fc8e29e0c0acc83bc3223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483da6a955dc59993ad5874647f3f1d6224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a3fbb68003a2f8ac4cf27dba1e7934225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8562e5a22de6f7c67a3d3879807febd3226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e840bf34ae70356ea4a01f6ffd2a8f6b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9a8225c075415d3e4883adcd545cdc228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c583714bde5d432d3ea5dadeba8ccf3229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23821b111cd7fbdad81626e29151777230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72226eb4f9a7276ebc038fe3358c6a9231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c48b0f678045844acb55af7c8f46117232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9f9e0a882000aaca6f81500d391d2f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9408c80aae6bc4dcaa0d205b9d279ff8234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf647bde67d2cbf98e3a57159da29c9235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996d928ca061cb3b41d5a9fab89f1090236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faed794149a0f95fa611b499fc8a9b51237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af02b5b83ac6afefd4ea9288d9a96105238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11493f5075b5f0c3033ab343ac00a77239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec221d1432e53a71eb0b6a589673552240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9cd9ac7216b7b43cc90a1e5d997963241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef281a76a8d8586388cfebf60ea2f638242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab212b7659cebcdf1ea224d4a2513199243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216494cc423fadfadb1a1afee8dd8d19244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f020aa617ecec0d669fa8e9f2c0429245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab57c8f40f8808f151be557739cc86a4246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfd2b0fd4b2ab96299c874d94472ffd247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d3cc894357efff704c11ebce58b287248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5f415713b5e009aa47a7ffd0564a96249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c1d5f4f03db4cd5a98690b4a2f05aa250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc222b7735e0d00b955fb966d6d09c0e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f076533a076ebe00feea8acdce47e8a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0a816b0674a0ad3544f67c5c1ef59d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422d668de78797be9e8eb0379ee23907254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f32bcddc696716bc6d5a20615475f07255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d867098adcd1f0119479b0ecc4175438256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0854771a07cd150ab351a5cbed275fb5257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2896663ba824bbdb62ba958eeb69e4258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa37f9260bf3573e08c25a13caa3633c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbbbe4d15c02e246d62b7fb455d61b4260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bd29cb5aea7a10cd1d8dd4aaa06ab7261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a7eb218126878ff3694446b2e1040b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14201b9d96bca9e19d8e9a954633939b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981023c7ae2cff8dece4fc775532ce7a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d20daf26a3bb4c5b58dfb63a92f49c1265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4e88ea5f5db53f4faaff39e946be9b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fe285fb5b1edb1dab8f8eaf23fe77e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce9a6700c84e90dafa903be41d51edf268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc5c2b69d67b435f8828958cc072c1d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761d0452a5669c0f6597a5aa352137b7270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d04617bee566e7f66de374f0a440b86271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bea7043e82e35aa92012cdfc8ffc226272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c73c09427722c9b1d79d6cbcad2517273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2a32e6c8ccf7554438a165250d88ef274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3d57987f1796e23863661ae447e7b4275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d12187b1568c4717d993590055b13a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7816b46cdc23cfd52692a441d30c23277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195d3ee9adc0822f382bf7a0e9743111278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4bfc685fb4cd0446f697390ecc29c2279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7955c48849648d5ed65d89ea741546a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b5fd6ca7da2e817b503be7ae270da7281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739686c531ef9364d6e88a7a36abe399282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e95abbd0b22cb891b772e7fe8e0756283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e440fa80a93ec1347e9c70f8be05b9dd284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c08427c1b906b6370624b870217ffc7285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88beb0270049cf92efeee08e9eedcf6286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05de7e4c58293a1a0b8b2b6d939b0e09287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefc7375236c2971624601b4b133e3ae288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae6dee9ecd5bedc4d6286bba387bb40289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a98e24e2820693c3be468f48040431a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5ceb65226282bab4856db8fdc02bf1291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e08bf0fbfb0db15cea3030c94405255292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e433e36049726582260b02c85ac42593293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1598e96b69ce40ec381f1c6cc7194698294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ed712d72ddf2cb31b10972cc92de37295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f1cda7201406dedb910db4c79484ad296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1a94626ac4c00eac45c8633beb8ba6297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cbdcb4a2911b2af02fc83db625f5b7298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f57f6eb2a80f77d7aa42cf3c9d0d98299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ff08b25e8b0c601627d66fb111f7e0300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973bd545d1fa3ae730a1634743a1e727301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ab9e368457ed6018d25407dfab755f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0cfebd2ec01bd0f076a1c6037a9cae303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f650cd6f47ad6ce12b64c0f6aed155304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb86256473998e642623e47cb992c1e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f857998401c941ffd26394d426c0c2306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dca36640693095e13b7a5fdb552fa80307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1320f58170c22155b8de23e430600efd308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fec99e93813d747d74ec828c1931a99309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9496715ad91dc706ca8113426f491b5310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202141e57a7bda56979a5f90e4ed10d8311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893ef13af7b61ad817755c3a03c71651312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5abe7594f042ae0307186dcf6c72a6313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4682918a82e752921a4c58773a785984314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde4c81489b5b60bf53fbe31624bf201315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb66bdadec1128ca7ee4a4f2ae19f031316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771064faca49a829fd8e82377f44ba89317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02f2520989ee98877c0cdaf789d84c0318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0827328cf95277445e256d3f384af6319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194deb5bb0bcb0f6b9088af64707a00e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebce04e604710df1a5edfcc8a568513321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d29c03fd15eec150449b554ab06dc8322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ae372bf04d3ef7d75361730b6653c4323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1810bda25fb032f6656892e04284634324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772cc79bbbd9657cd14890f21cf11e49325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331d3315376c86dcf88b7b8737dd1595326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5349d92a3e27d096bc815e88a31551327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b386b249a8d27c52c88851f664a7420b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51be840f2d073d25f286aa45116efda0329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752a0244370233f56862bd71dc1abcb0330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532f2eb0a7f3cff66fe7d97acd7fb9ce331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27085353b5c9cb222c62f8a7b4dd6c3332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14de307b8865b881a716f8fb6f43bc6333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98095f91ae843d86c209f176785b743334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89e774292cc8b60a2ae73efb8c7d24c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d080828375a235f5a78aaf23604f9583336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09acaeacf29e848811524bfba1a9c923337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad623ac8e075a511bbd195b824eff21338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856fb42c960ee9a4f250214f08cd077f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087c9d5e84eff88946b9c2f49c78e779340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb2db0fa53ac68f9719ac19484def28341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55826738b6d2e114e81c535da7895b0d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7337c506b34adf30126d175a9ffd74e1343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeba18f81dbaa62eb61eef7cff7821a5344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b7d5d2c52649d74333ddc017e0b322345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048c6a966eeb0b5b5c3b56e06edd1632346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fce66ea5222443bccddb74284d37f0347.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d01c713edf878ef7ef037df34c27e571.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28676e996b74666a7faa9d11d60eb58d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7655962f6c49d41514ac364688ae1cb3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844c411c57deb2e985d5cc07b0c9b6d44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b263ff38c60b2c2693f60835692f2b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d00a294096fb5467c3529cde8e96cc06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d421c510dd8c98e57bb52480bb3d0b7e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b17ae8d1a2d218c73ae667b02002c1c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176a52be8878cb6319353983def8034a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782bbd5f19ad8b50a9ab8326334c46c510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4aea1cadbf7f48634c7784449fe7ba911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c61ece5d1380b3f8d40c4e588c77ba12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7feab509b71785285afcf46109efd213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d510ba1d6f8803f19ff03ab0057fb8a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d861e3f8dafa5647518f1f5d5a4cdce15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094ddb627d1cdb042d5b6dd19b5eb7d816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba54fc119d5ff1189046b5d3cb03ff617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f15bc353be767d31054096d06fada718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b2f73d4c5efb456bf406aecf31748919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd75a7de0d30a8e6b7004fe0ab02d3ba20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3140860d9ad5d00bbd4a79a928d5e1d921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd397801ac6867f3eb05bb9b9b078bcd22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4b74ce3f3b637a3dfd2840f5d334f523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdc73a055851204f9a165b89adf60dd24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d57ce458fbaaf2a9376f2a268ab73325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90d060fdb9b4a2beaf596f179f4157e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31259a071ac78fd52101f0aeaa1079a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb057917a84ca2f4c9abd8580605528928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f3ebb00385cb9a049c1dfb66a3971c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57ac21daa6cbf65adb99704c920ddf030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe4c8324554d726c71a3e1e4f4a3d5531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd103ea108a92722f77538164eb6f1432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c1922c9ab19d4344b152e4c028555733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d35e45d3c18566cc4ed891da45d211834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb1177e89271bfd333d58c72014794135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db393393b375ce34db1cc0547e85539f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b76a4285fc289fb3fc9ffde7ba062d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07350551d5cab245e4ab2d525565434538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0aa3b1f44de40da04fb4f03eebeec7639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1462d7ac74ab0a99a465165d54c3e9da40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833bfe20a06c6e98bd00a9e8314d463f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a331b87b0f46e3e0ac001fcb41613f442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3045998f6125e798049fbf3de9c4f443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930bd98738cf6ffcfffccf647013756a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22056cdc70cebf2ab759885eb1d541f545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59da06e6d46975bac7834e51db34aa7f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdf0f9da6fc106c2b5a93d69b3c72eb47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca4503b131f46a00314184a102706ee48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccb121ff3d8bd0936c8bae78674c71649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4727a53b93aa75edd366bb51c07f2f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4004169757293b3fc7c46fbb55526b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4984e1fedb09ddc4f9abf806f8ad7aca52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251f0431cfa56176f2fe1a018b7ccc3953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8b033f437ab4c7ca03bbf7c7293f5454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee5d7f30416582af94c01d173907d3155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a30641f896bdd44aab938d4e2ba3b056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c954f9fe0de69991b8d573fe671b0d5957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb59e0e1f355eb134d0b6d100212dfe058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a55afe3d43cf6d2e0511e936e9c0e5659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd206ee1dd2f437dd7b91da6386061460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a159ed00381c3f46b18a5ec8f38a4ec961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7514a13bf19bdcb79832b3cf1628b062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbacf95b7782c609d40cc8aba36a5d9c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3377b81b9c2fc1156683b3a362c3614664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d987cbc884dc8de97f72686f67676d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dafc5642d632238a1f2b149a82908b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360d9550a854afc16ba8b1993e7cb20b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f55dec2598a6b006c787618e1b174768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d2fe63acf05e1bf4c226c9d67a2c5469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f54a452b6c923b2fbfbc7a2ea380ef70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505a9192b096b804b729b6aedd3c7b7371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88fccd910cfbce6118f36b40438020472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fe1c47ad219ccd1e1b9bcdd0adb20c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0214b146c9006defc606ae278fe8b97a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c6616d91f575e9852671a7edbd77eb75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c175303e035a0135c4869faf564e0776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f34872b9757daba7adfdd1e352d05c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3b4b8182b20a9b40db7bd6f8d8f23578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf375f6c434d5003edc315e4c770331979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e4df5915e442279a553eff302f908880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c6557b5d8d5badeb1e3c54344c26d181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5cc1bf817578532903a515242817c082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b30b22963387d7f502e8a9aab45c71583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0e30d6d5e783bcdafa9b5b3e08ab1784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db0bf262c1bf7dfcfa5978b7947d53385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d149a66cf51c697d509fc069e989345f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5a7397c116151b5fbbd4755437adbb87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8333733bd7bcaa7e47f8a1124968c65088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60adade761f309980560886a7e9558c889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e89190b32052f8dc6ecb02b27675eae90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccba458af3dead31705225d33ea08c491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cb73ac45f090622004a1daf82a8c8292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b307cbed802ba42ae765b6ba981877f893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7ed889d68ceedd97851756358e3a1494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4ef0279ae69c505a6e37895ad2c0e295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f33bb4fc871b289c495d7b3a17f4a5796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f93a149063f5a80df8804465538500b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d72a0b2defb2cb170b65a8ccea9317f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74f3e4541173a2e3e3e30985e23484499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9e6e78a469f0392961ba5fa4b0cc94100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05030f9558d11d7a7c2753684bef50c6101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ffb120fc7eb1f9dd0bd00a960e0f8f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e648df21e8ddf85b83f11ac62734513103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6153378928e66dff649eeed4adca80b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e142f8e2b0f1a5ad643d72e751aa7f3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c55406ec5d13fd91843a05b50e1341106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714f9e85628be0fe4de3cd09cd1cce14107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b936fe354f18e6ddd85a4b8e5dfeb73c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a379943bab4cb68bb02f5b62f671b9df109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10c13a6a3ff91a9fd6c7b86022b0517110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3137187b0e0e853f9ccad6259918916111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0176d15fae2a59bc4bf30b49a57936112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87f13ef83c99bd4a36f21f3c1c09051113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602bd818cb6ad02024a26d30072f3cb4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c433ec092b83beed53224abb5c829af115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e489f9c4e1eb9f14965ea812df33333116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0db0cbf5ebc52338b0aa3a67979614e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393d67cc6c471a66de26c0a6891b087e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66987b2badec68be7d78f846047e0327119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49263f10eb6ae5ecc1e04f304b46078120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4262140a615b834e1ec4d58799aa9993121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77deffe8315df12bf29f46c724269a9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e343e8f50ab78125056a0978cbd373c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c078f8fa7d4a4a7989d589cd614498a7124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1e489a26e7c44828ca22988169d3f0125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6751349ec39f645f5dcfa79f31aa3b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf89660cbe6c93ee79092d681b9a3bd1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41053e10351e86c4ec8a07f0ed393a9128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc5c59a2eaa098aed4c40e0ba69d9cc129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f7c4e299eba6ddb78a850a25767c10130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460633c1002513d996dba41d59d2d367131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc97975e0ff7466172ec4d79c9ec3d0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c164fdf5e6daf42d467a46f313d7b7b3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa2986b43e71d1e16e8a12f75b65bec134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f3116f99c3b3ec65cdeeb0a5c248e7135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65075c5e189bad068cf9eb57960bab3136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd5ceef0d52e2099bf65d9bf1d08137137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bc8bd5e2801d30c46329086fabcbb4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9774c88278a45eb1c7f8c401b92075d8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f5893c053962ccb48281a7eb696438140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74061018167aabe9a460b4397db02531141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46479e8fcad912720d8f4c3eb796d00b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab2e305fef2efbd83d464912aeed851143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731d3166f8c74ca34a81ef54fa1eb928144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69dd04f3673c74996f803d6228912c4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231a33856b8b5409974f007dace7a070146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07c0887fefef017a75f8590705e21bd147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b1afa3bdb143ab3ae3ffcee1a0bc3c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c3fc740720a1468c00c92fe9382f1c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6401cb0849f253cb6d9a2e7bd583f391150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b1b80b0fae5ff6f8079e90cf650aec151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58350cb7bb5fda5448547281107420c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661b5c583ae363b30f05e21155bc6173153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02cac1c71deece4fdd242a0bcb16190154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2024c240e76d3f907b1f74a0d3aa3dd4155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32862cf42c14f26fad6b38042ff2cc6156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64b98cf3a08bfa856191d39a0de0aeb157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b595c016ad47344dd1b8a84c479ee0d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6113449a5dd9fbea7644e04ae9808087159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6eee317b2c1a202f3b41461cf11127c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812559e0fce3d931de4f52fcfe5a0039161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1d3eb2ffb88695cf0fd65d6c21d404162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15efb0432bcbe4614c9de65756ff6233163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd4237d8dc9b389559a8b0bebae7c20164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c36cf09bf554a8e2cc79de0fa176e2c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d406a9fb0bb4f1d03ba61d73ad6e8957166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a817cae306b76e277188459f52b7c17c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3928523a13b91a7bbfa01bcdcb8bd0d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69ca937738b1ce0a9c77f12261b5bd8169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9615e90f8c1c1c6b33f597813d390fb7170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a512963b14144800956708da4ea5a75171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff46c26dbbc06bf893b879a0afc580e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc8fb2d6b42f3a3b70881f252a5d002173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773cd67d8f0d3d6f1aeee57b95158c39174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acdbed631a7ec4a2864f2b29c3f176d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9c6db068b2ca6afd5d22bdeb27850e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e50d5177828bc82392f0c2129921f95177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1efd35084d9b4cddc937ab487971f46178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772d64cf5490d68019dc3fc831ec890a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52a8aa9b485c67924e30b5dd891b0cd180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdc8d298abec299a4a828c51fadb679181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42aae0234f9d4ce02efd3b2479803dc5182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be53d4c4becc719940cd0df8324a09ee183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fc1e2142bc3dd5b70e978ebd6215d3184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18769f23df37a56b075742f558de87a5185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dfb0703d41fed72d64ccf01386a0ff186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8000dfa601c60c5389e4a937eafa46187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7950d215a233429f904368f126faed8188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dd819dc7ff7b7a3050454c02e48900189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9a715c0725896df01b1416f1cae8f1190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b011111b9a9672483b88bd1adfa96580191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5567c2a1557f841ca756b82e0a23ab1a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d0c422073c4d1653332f7b3e731972193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e62f0021dee25ebce082f4b3ce2af4194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deba2f08bf7fa22c248a7a0862292322195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d6ebda30354d0a2c18fc52322575f4196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6df5d861cd0b496b369bd1a386d057197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd3977d0585f7dd694549bf4960102e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de060ac3e362b30d166682c24d1435d7199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637468fb6acac29a51d9bff8715a3981200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5feba753f324e1f1096e3fea32542e36201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870ea1db18568a54ff4e1a8c9be5bbee202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399093149918858e7eb33fd2eaa33b80203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f637c2b7e82a4f04ee1e3f5557eaa4204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3694be9f40584d30d05f814942b19e6b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506cc61820c6ec4487f06c816f1c3b70206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ca977bc5b64c3ea30c0564dc6bc398207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf4789c6921bce75047fff4d781636a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7190976ab142ef3bf8b6aa315f547bb209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49bfc0383234271081fe08340f98cef210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e3b914611192f45c05e3e07e244148211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a5e6fbd51c92b54bc5fc24b2344923212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf11f2b763f7ebcd3ceeb674b5c7486213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1572e6895c3b8bb5bbbe32a533a3282214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a37de1c7384e8d4eea34a9e3ec32cd0215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9e926a4c7fe44f804287662bfc693a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907ac3f0e01dbd91384bf37192665af6217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0341de52d50891babd0de15790fd0492218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a59c24b664d97fe8ba333c7bb37b30219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e766c599d4fe7779309cdea9a705e5220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d8e4ae68a3ed75e9482b76d7dd5167221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f51832300f9f3aa3b3c3f0ae57700f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34e351e566060ad7d986ffc034a63d2223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170c04fc9b9351bf2f5b0e959ea2854c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac329bb7402ee4cdba5700d27304bb7225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66670d7f20f905c4134163df09a2d5d1226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768c86c1ed02739e87e013799ee18a49227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9997050438a21b60ae0d432b9beed7f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03db0f9ac647805f5713783cf4f8f17d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9506bc1fd1272035fdea0106f6da4625230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dada6925ff6bb26560c3f3ce4bdaa4231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ce9c8181fc65860f11de68121d50ea232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fde24fa5877935e75cad1b0d082b908233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0af368e19675157e12b0487700c0a1c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e58312df282ee3f39988b7d45bfb676235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c612210ae8828800acd7f82ce6354e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca199b3fd6b94c1e924e320eb036a639237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a322a07c8407b24f5d048e2d4b4627e8238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7426f87804c302f682feaf8eef82da1239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9273902a2c10af1bb9b7a6514b3bd88240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0718114691cdd87d3e00c6b4943f8386241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e70126bde02b48d7c8e66eb8de74b3242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4f830f67127c5bcc594192655d9587243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec98394d8280aab6034d205a00811d0d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f18d40af3dc6f93f2593f4bfa00a79245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41eb07ccc6980516c653f4e9a484697246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c4d0d24f19b5f1d16de2612b5538ab247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbf29a82da1332e270bcfeccaf0df98248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5321ef93fda35c9abee4eb470d262886249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850095b733f812a5cfcf19513045a3ee250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae62110a6c6fd45fa5653caf6222574251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e13deed8ffd85f0c8dfd937157cb21252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa96c4147ab96467a8216a8f5982e46253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c14d4e37d85081cb79f3dbe389eb9d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f68ac988d881473765f9e5ec4a24ec255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec82b8a3351b1b4740660ef753038789256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ee5506658f713575b3a423f7b7622c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3fafdf214e974ee2b1afdd6ceb3c88258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f604d80b89e36749769379a0f0768142259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2baaf8f7d5eff371a11ca101050c9abb260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd0fa4a26a535e4765bf018cde353c0261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0464b551ee0fff51d8eb965ad6af6c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c33b082e727ab90890c018651f20552263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47eb8caf82ee64bd348ea41a060dc7f3264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef94533125fc5d5e2275500362923a64265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e492881de5cd4aaec7dd47a32eea3a49266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f447412d530842071f0b92b5af5ef4af267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ab5c772e4577f877622158cb3a8612268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae79db6f8b28102950952e3eb43f18ae269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d5ec901103799cf183f7100257339f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cc311c51ef0aea71822e9459d9fa0a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6700be18fa90b05c0ee77a36f11e799b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08d6f3c9a0ab161e66b8d3d647368e8273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e726019c83c5796ec6ec5c36e9cbf4274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee22e486a344e40ddcdf280567f4f37275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5630dd0f4b57ce60d68da7a5f4298e2276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418d7f2db3bc46521b504a72647d66a7277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b53f76584e43c9a6f95ee6e7edab49278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7b266eef6517df071866cf978f98d5279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2374236ebf27f3e20a9b14a1078dc927280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5478eb27b7b05fddd229410e7b8aba62281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcca8cf6fa3ab5591c538d7e02fed090282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a8b263ab980f971137c43e3f93f152283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc07d203b0a92d1788872f7b244e46a6284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b182e2c456f8cf45184c020c282aa63285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74424a752ca26ce9c9ef6a42b0e73c45286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dc0b125f8aaabb66f6b1c3d47a8053287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be006a2ac84ecca8135593cdfe9ca5c8288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ed87b17b10c1b4968d5439f290514a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b88fdb6f43a1faac70826450e862d8a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c28f2d893cf5c80d6d01e5b9e5d3a23291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d8d13fe44e3b8751fcf44839b67bf5292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25c1bbcd10519bc7a7bcd4510ea4353293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176048046f54c0ba3a3cc6ba042b0575294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597917691019c0cfc6c22c49c671d093295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b408defe7e3623f00e942c6188e7cd296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a35f456132ae2ea288536e734b0beea297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e003b13d8f6924ed743f5ee6534b4ee6298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b103dd08f8f9dc5afaa2f4602c6d53f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607843edd7afa75519053b42d2752629300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a795c8be5fe0c4e6a11a5ea6b3c40b48301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c060c7266f1d786579860be8f7217a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7edf06c17c62d32713c09b4eaa90077303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16874539540b3ff5ceeeb597083a5bf0304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cc1220268c0923ef41e3a2d0e6441e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afed24e8b4886c275302a4efa186e52f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdcde2d7285a518979c55d1356a8ba2307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1debb2be193037b4370bfdd61fea3dea308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e0e71dfda540781fac009a0a635ead309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd3e361542d6849c1b69bca609beb68310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a596ca2d0490fd9553e3072605bb28d1311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543e47474406a2957c784d1d8be38c77312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112b945d9ac697c24a181a487bc81207313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9628f76365a74cf10011272244ba3e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947955ed60e6bce9e30278387e063882315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e02fe7a9744ab714dc9c4d74c5d3c2316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a56dd55fa5a5eb4500938f3233fe2e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8476c5dc045cf47bc47875f84e4b8b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd8464cbf13793184007d83790bd33d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f434a6c68900f7dfe479ec3c7b4ed59320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ca4e336e48c80088fe9aca528e1331321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8771ed47828951fe67385f5dc05ac1a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99617095c30f298dfbd3608d3c77da1323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815ec5595f66d7679b7f0f089e62058c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b9a610e8878733f3231f5b5d95e84c325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11270,710 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...658 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId347"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -12240,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J175"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12890,3794 +12137,3519 @@
         <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
         <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>16851</v>
+        <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>2.35</v>
+        <v>1.25</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>16873</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="F27" s="0" t="s">
         <v>88</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.25</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>16873</v>
+        <v>16882</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>89</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>90</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>91</v>
+        <v>23</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.25</v>
+        <v>1.06</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>16882</v>
+        <v>16889</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>92</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>93</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>1.06</v>
+        <v>1.7</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>16889</v>
+        <v>16921</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>1.7</v>
+        <v>0.91</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>16921</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>0.91</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>16921</v>
+        <v>16924</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>0.91</v>
+        <v>1.03</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>16924</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>102</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>103</v>
+        <v>100</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>1.03</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>104</v>
+        <v>101</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16924</v>
+        <v>16925</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>105</v>
+        <v>103</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>1.03</v>
+        <v>1.44</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16925</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>107</v>
+        <v>104</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
         <v>1.44</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>108</v>
+        <v>105</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16925</v>
+        <v>16933</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>109</v>
+        <v>107</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.44</v>
+        <v>0.57</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
         <v>16933</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>110</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
         <v>0.57</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>112</v>
+        <v>109</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16933</v>
+        <v>16935</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>0.57</v>
+        <v>0.93</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
         <v>16935</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>114</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>115</v>
+        <v>112</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
         <v>0.93</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>116</v>
+        <v>113</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16935</v>
+        <v>16955</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>0.93</v>
+        <v>1.03</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
         <v>16955</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>118</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>119</v>
+        <v>116</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
         <v>1.03</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>120</v>
+        <v>117</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16955</v>
+        <v>16972</v>
       </c>
       <c r="D42" s="0" t="s">
+        <v>119</v>
+      </c>
+      <c r="E42" s="0" t="s">
+        <v>120</v>
+      </c>
+      <c r="F42" s="0" t="s">
         <v>121</v>
-      </c>
-[...4 lines deleted...]
-        <v>23</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>1.03</v>
+        <v>1.65</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16972</v>
+        <v>16976</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>124</v>
+        <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.65</v>
+        <v>0.71</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
         <v>16976</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>127</v>
+        <v>124</v>
       </c>
       <c r="F44" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
         <v>0.71</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>128</v>
+        <v>125</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16976</v>
+        <v>16977</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>0.71</v>
+        <v>0.49</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
         <v>16977</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>131</v>
+        <v>128</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
         <v>0.49</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>132</v>
+        <v>129</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16977</v>
+        <v>16980</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>0.49</v>
+        <v>1.05</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16980</v>
+        <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>1.05</v>
+        <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16981</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>0.59</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16987</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.9</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19008</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>2.38</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19029</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>1.22</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19047</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
         <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19048</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>3.51</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19049</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>4.2</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19121</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>3.72</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19128</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.16</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19125</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.1</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19123</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>5.01</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19149</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>3.86</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>177</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>16</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>178</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19150</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>179</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.43</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>182</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>183</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19157</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>184</v>
+        <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>124</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.58</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19176</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.63</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19177</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>1.44</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19211</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.52</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19213</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>0.7</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19215</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>4.44</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19216</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>3.57</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19222</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>1.15</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>210</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>211</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19223</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>212</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>210</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.83</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>214</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.82</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>215</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19232</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>216</v>
+        <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>0.82</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.25</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19234</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.91</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>224</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>225</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19235</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>226</v>
+        <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.03</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19236</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>1.49</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19237</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>2.2</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19244</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19247</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>1.51</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>243</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>244</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19263</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>245</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.83</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>244</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19264</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.52</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19264</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.52</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19266</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.63</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19267</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.89</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19270</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19272</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19273</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>0.77</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19274</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>0.57</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19291</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.16</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19297</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19298</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>2.12</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19301</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>2.08</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19303</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>280</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>281</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>16</v>
+        <v>43</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>12</v>
+        <v>282</v>
       </c>
       <c r="I101" s="0">
-        <v>8.970000000000001</v>
+        <v>26.17</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19314</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.62</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19315</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
+        <v>287</v>
+      </c>
+      <c r="E103" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="F103" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G103" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I103" s="0">
+        <v>1.03</v>
+      </c>
+      <c r="J103" s="0" t="s">
         <v>286</v>
-      </c>
-[...13 lines deleted...]
-        <v>289</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19316</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>290</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>4.49</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19320</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>294</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.67</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>295</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19326</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>296</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>297</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>2.9</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>298</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19327</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>299</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>300</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>2.46</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19345</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>302</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>303</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>43</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>304</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>26.17</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>305</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19346</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>307</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>16</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.03</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>308</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19346</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>307</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>23</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>1.03</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>308</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19347</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>310</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>311</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>16</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>1.16</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>312</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19347</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>1.16</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19348</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>314</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>315</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>0.77</v>
+        <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19348</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>317</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>315</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.77</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>316</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19349</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>320</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.88</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>321</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19349</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>319</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>124</v>
+        <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>0.88</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19350</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>323</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>324</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>320</v>
+        <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.8</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>325</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19350</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>326</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>124</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>0.8</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19354</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>327</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>328</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.01</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>329</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19355</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>330</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>331</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.88</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>332</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19358</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>333</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>334</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>1.93</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>335</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19359</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>336</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>337</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>338</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19362</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>339</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>340</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>0.8</v>
+        <v>0.59</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>341</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19364</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>342</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>343</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.51</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>344</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19367</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>345</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>346</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.59</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>347</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19367</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>346</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.59</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>347</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19369</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>349</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>350</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>0.43</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>351</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19369</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>352</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.43</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19371</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>353</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>354</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>0.59</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>355</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19371</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>356</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>0.59</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19372</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E131" s="0" t="s">
         <v>357</v>
-      </c>
-[...1 lines deleted...]
-        <v>358</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.6</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19379</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
+        <v>359</v>
+      </c>
+      <c r="E132" s="0" t="s">
         <v>360</v>
-      </c>
-[...1 lines deleted...]
-        <v>361</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>0.63</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19379</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>363</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>361</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>0.63</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19375</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>363</v>
+      </c>
+      <c r="E134" s="0" t="s">
         <v>364</v>
-      </c>
-[...1 lines deleted...]
-        <v>365</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.7</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>366</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19377</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>367</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>368</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>1.7</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>369</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19384</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>370</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>371</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>1.7</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19385</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>374</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.51</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>375</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19383</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>376</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>377</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>2.85</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>378</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19403</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>379</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>380</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>8.49</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>381</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19404</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>382</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>383</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>0.92</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19404</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>0.92</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19405</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
+        <v>385</v>
+      </c>
+      <c r="E142" s="0" t="s">
         <v>386</v>
-      </c>
-[...1 lines deleted...]
-        <v>387</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>0.64</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>388</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19405</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="E143" s="0" t="s">
         <v>389</v>
       </c>
-      <c r="E143" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F143" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>0.64</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>388</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19408</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>390</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>391</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>1.39</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>392</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19409</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>393</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>394</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.49</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>395</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19412</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>396</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>397</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>1.28</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>398</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19416</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>399</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>400</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>1.46</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>401</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19418</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>402</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>403</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>4.2</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>404</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19419</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>405</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>406</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I149" s="0">
-        <v>3.91</v>
+        <v>1.75</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>407</v>
+        <v>409</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19421</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>408</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>409</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.66</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>410</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19423</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>411</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>412</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.48</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>413</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19433</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>414</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>415</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>5.78</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>416</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19454</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>417</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>418</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.67</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>420</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>19455</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>421</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>422</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>2.55</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19456</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>424</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>425</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>2.5</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>426</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19457</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>427</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>428</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>1.93</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>429</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19458</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>430</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>431</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>1.99</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19560</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>2.64</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19461</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>419</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>2.48</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>438</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>10462</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>439</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>419</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>1.75</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>441</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19463</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>442</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.75</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19464</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19471</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>3.11</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19473</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>452</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>4.11</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>453</v>
-[...11 lines deleted...]
-      <c r="E165" s="0" t="s">
         <v>455</v>
-      </c>
-[...260 lines deleted...]
-        <v>486</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>