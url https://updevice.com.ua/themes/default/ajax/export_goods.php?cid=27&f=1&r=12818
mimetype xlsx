--- v0 (2026-08-19)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9dc3eb03c632b6399e770771412ea11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d5539028ffbcaaedd6053d96c419132.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782079a8215f096175db05a07e99cb973.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2318676500e1a3f7a2e272a4e4b6e9044.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f7f36f997e223b25aaf0aed7b0be1d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500ab4cdf2a1b02fffef49e93429f8236.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dd429b190186800f99ee93a98a24f07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33aae56b7459acaf5c5bfac475d1c9548.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6379c663b64bd2f4d28696decf353a5a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b94159b77d1c1d0570c3e6d94e623710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5eb9c921fb3f01834f7440658f99f911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e135cf64e33af44deb4585809293565d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ffb06cfa1b3e9541f6a2fd3ec3ccf613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ab8df402fab645b5a58e9e83960a6b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091087d7fbf428079fd095251522ec1b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17ff9055c6734d33ba45fc88568e86c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e349d69d8f1029f39614f4dcd8b2dc617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f257042ed222884b2ff2515850546d7218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e269496c1f394775bc8c82263f56ae8619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0244b704b1a946d8ca8d791a04a5f320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a30c33100a97f642a880792c66aab7821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d5c72ebfb6da88331c20fd1982b99a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2913caf0cddc396a0a30e18f24461dfa23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b2c72805d708d4264f6b58c3dfc82d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d598d52db9e1948f2d1fcd37ae36fd525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6406831d02cc6d669e59000fec358bc326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7663cf87902a6d94bd14bd7fac452f7127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1e64abbbdbd21fea648578ee451a6a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f1c2e46bcf76b2ddcc8eb1e1db55ae29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d37f79c626ab86de06258b60d54ad3c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3b0663ba710ff678f628a2ce8f2b7131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5a5a729cfb0c6bb8f6fc7c57a4284232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589dd2765ae977cfb808ac722f399ab333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9259fbd4a05b25bce04e5de97f0d197734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec99143810d472d6131f0e568cbdd03635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf322fbe1400126b0dec41920e3dabdd36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ddf507593fe7773e6628652e35cd8c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c49b78b181fd7a03d9593c553c015c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66d03ea0ca9b05e225c394eeece149a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e290dcea510ddc4f4d3d04299c6fb05b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e9c9cc56a3dbc32cbca5d5e1fea49d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b610585c4e3727dd2d38d66650522142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edcc545134409a417b5ffa0bc50e85c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5f1ce59b359fd501c23f8c1d29444744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfaff9d71889d6b675d1b1a64d0e73045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a1153fb54d84d63d0ad45ba97fb22246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938ed92cb53165c78bda43b1b77ab1d947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6058928b0fcdf488e7a714264eff880848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ebd867808fa04993c6872ed9409fb349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19924f9d6400c5b33c3abced08e706c250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1dcc564b6c81d20a120a83847bbef351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d131c258462d850f18bc69db2411ea52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1312d0553d873e786feb23353841495353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac0476de50d40ec7522ccd4328076eb54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bbe5d76b64a61f83b67018af82a36d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c47c92db167f5fda56b81c968f9c5b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fe6052cf9b264e39f705e5c76f50f157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882b524c8cb68b7dc5d40f86f4df0b5e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b0b3d4b405949ff8dd1e2b033b7bb259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdeaae53190098f6298df11b518577ef60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36674384225aca43ecf156c59941318f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab46991f83f9e0b9c5081cb1393f48e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45f9072502171c4f47688d6522f69f563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7c7467e1307d1aa838bbaf41e70cc064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff35020f339076ec96b36f8cdd4996e765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6be421278e5ac251e0d37b742f84e366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d9ba1556af122f8501aeff990a70b267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dc4cad376adab6f4dc0b824c9b3b7068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987d2ab26b7064fd1686872ce2f1bb6c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec56f14650e18829bf98ee791c1b17070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6e85f800c959358212a0fd4dd365e771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac05554f667914c75049a442ddf5fd972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a6de62e5540b11270076a1ee228d4073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0228fa3d0a8e4fadd9fff57cfec6ebee74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e18bcb02b6ae85ef591bc3e2e5e409575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d076136d687dd9efed982017e5152e7276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5db280b32a4b9000e5362e71362c52377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2abf1023d3386d547a155b05912de1b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4c94ade7af6bf0b22e18635eb751d179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e6e3a9ea28d59e7e30eecdd8d7ea6580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322b2fc46c668927a17377712466c92b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94c646d026f7da698273c41ade3a75882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d69c5c7e5f66c767cdda7e2543402f183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68e37cd59acffc92361cecbcf7688e984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a7f5a2104bf1e68e2ecf0f6bf8b07485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089b3115eb6348703e7e6f1a6c33c0b786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a53075faa2671a86c575ef68f1130a087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112175084b615e4c748979e26f0ce1bc88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57d8e75b8b7b5aed815ab1afe5478c889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1909c3352d575636297b1dc9fb36dce590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429a2eecf8121d2630ede1d4c03a7db891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f266bdd000171d2d200e957b329a0ce892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd401e70e02c3fe774cbcc12b1b780093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0293bf56b2fed1723b921b8fc54ac3c594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f5525247d70f0e564762b2ed0f577295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f302583d8186f59cd45b7ab5748a5ac596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d89e611fec7c332a7fb426c48845bb997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50068e893a4962003eaab0fae91fce5c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d003106590bd00bf6e7567b11053eb9099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c8f2fa5bc89a31f58725363aaca0c9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52efc1baa53908813e84f89ebdb25bda101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bb2c1b6611f42fda19cd834d3377a7102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9253adcda26a862b12d53a3c03d9735b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84947499b4f114b56ea855d4f0f013c2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c718d48cd7577fb379da75ffe193a0105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b46cf297714a205f050535bc70a4a7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7133c9f469ff288ce72994114da32b0107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce11eb03a05adb6bac5b1c3d3e8bfe7e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e774eb43b2fa4cb40b0de2f207ff8f1109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b84dedc5ef2b4bccb9f01d6415214e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c42326cebdc5e302d4deb2f1de5100111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61532df0a210fffb62cb88f73445a05f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87c49a31aec3e8b073f12ade57c1233113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38215603391e9932d602b95b46e64b40114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12130c34d600f799789c4a72523c10a7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8b7a8d258bc91f69061d83604d3eb2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9afb6fb541cda49c9b0e10965bf6283117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f0ff454b620a3e9e63ee68f253eb91118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d487d55d247492c6d6fe5286bb0f972119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1485ef62185e0cefd3175e7bad7c2ab0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ae921fab078d40944e4ea4fc2b396e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291f1d8336588c5d73ed13ef550f33e3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd605c88cd87800c09e103b5dfdfd102123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4d4889296cc1d31b5bce7ab6733a4a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d25210983db268908331731842cd04125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db22af9301d96221fb57e9478b9f0705126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3cc8b47746f1890541c58b3c4aa8ad127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1f5d8e39a08157e484613c312a580e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4eab1ded4adbbcf874ce24ae90c55c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cea0c4c9c2ccab8213e7b190ebff0e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95fb855160b14d4e746aee26424743d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3668aae172538565ed36b37b500a4149132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af1fe1b897658b61e817b890fbbd585133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce1f8a37f7f9c405bc05ac39bdd30c3134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d1a0070f004937f7c76bc727fef2ea135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cf6b357ac94558b054cfd4134ac8e4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df0b6571f8e053abdfb2e6bfc2ec0d6137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab05adbd50ea4fd4b7aeb2a21bff8ea8138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a7dcdcc101f41a263a0f0542fd998d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41542cf4d3552c6f3178e0d344ed1f70140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385505e3b4ad060456c9ad6e9cbbc5c9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f7f7da91e6d26a42b3f1697ea550b2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bb018964d5c108c691ca69bd41d22f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7128f8d69dc6bf025eb9e63007a84db144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3aa16dfefa7f0c0034713f197bb4b67145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d130a3a94f582cf7c34c7b606d6a3327146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f4a8d7ae2aa2791c044411422108e8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9f67f60da70f710cc346b99a68857e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a7d71c7d5755ce2ad7e58070cbfa5f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f166bbabdc2734a1770c09fa7feb911f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0f19bb45bf7859386d037b594b929c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97faadef9347612dda5a7bfa939121a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704ef017b05a22d8ce993e0e4953eafb153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efa24a400437e00d9c00f5a1a598b75154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4f3d6a2087336e0105c67300ba1c3d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc269a2b0cbabcb2d29ef1ee7e7d382156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e590c5a04d77600d88358c53e2687a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d218b663242e0216077451de3202601d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7531d5d99ed9f416f5cba8dce1e657c7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226459c76cdd6e7381ced6a1c8086154160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9457eb64f3c580a8fe373a556e600dac161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8faf856e1b494a1fd51ba08f963a7d8162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb5755b187b7511d9a0f5a8350cdec0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d90a0d0870ee52ff0ecc4d20ee2000a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f49611dc52c9d1a87411320824c7946165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55119440b22a21ec9c4b21203e8c2fd166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e840979c76de26aa8e305565e5f0f91167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbf6fe5033c2c860c7913e90ced7878168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6507dccc76b8421b76388ed20be1b77e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a6d2d14f985a902f43b9f6f7a80ecd170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f97b80bf1f298933b15862651f4360f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8347b58d2199d914000af3a80eba41cf172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62fa9f0346114da51eb8c4ada0765b5173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3e78d3dfcbe8f744023786949508fb174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f928d1a5390cef6d7f0ce1cc97d733175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec77349b5469e1a093335b8fabfa5c9176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a82bebb0858180e2056759f27c9d91177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fde71d5b2d97ced284daf011ac93c14178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6568de574594a78deba634a68492d48a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aacc526f75a20899e67f8c7d7cd4843180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00edc949267c0aef91c91b27d98cbbb181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08fbaa5fe301eafe899c5fff211acaf182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f747b36652942f24ba3c99f6d56cea63183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52150164e3cd75866660773ea5f4703f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf3e35aa0eb351560a6c444e4ac1d5a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38847743047bafe62f76839b4ae9bd98186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d071cb99c9b3df17b1a903da70897efe187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40ce503f87e2194534dda0eb065d8d4188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747bf37b3f23af3a23115494f8fc5358189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67ed67cc998a203f4a68c5156f59ba2190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0509ddb1740810489fb22be02cbe7b2e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb0f6157e8788a0d1f3ceee933d495e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17660da0ff2934e0993051cf7aa033c8193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6e897f517863ab56c9c206fa8716db194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9aa0aa51c711c4d66cbf617c486c56195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603fad22cd441bcdf09dbbc438f248b5196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7265ad6c4162283d11425fb754dce78e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49932dfb612296f65706433a422a72cf198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca56e6a2e94fdd9ef8db96007911f091199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2453260248bc681385724ab81caec067200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53122b1a52b43c55dac383db9c931e25201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d54b3bef8ce75fb29749705f25698e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a9aa109a8ae9482da93fe650858d77203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9128cb8e702daab41c8d29418faf50204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aadf3492ac617b221a68eac79a75521205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2454a91fbd51ca4293deae4ba48f887d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca70ba96f7ccd64073791e0713c3cca207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714dbda75369384876da4fb4007b62b0208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efab855a56a6fb98bffc86a7bfb65d17209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ae12cc34b673f8652ab51b8e8d309b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0831eab3b264a6aaf490f8c2f4f9d7bd211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c14f3254e9269ed9ec564d99acb7415212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bba30659dd0f1f6420f3ff14f5fbe48213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98ac2deedca0bf554af862e67ef3310214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20ba622d450480b093d2eba453d0a4d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9c8d4857b425827610d0c53e3bfeb3216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddafa2c0537d0e1a5995233465336bf217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fd9d8fea4e14f8415f018908cda284218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d0aa6519b1bb9f478b6caa5790a7a2219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a7132e96c6c87f150fc3d1603b896d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a89d487d681625b3fc6d40b1e2e440a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01606a466f6aa538d5e68cc548a30b8c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e251e83b1877029d0a4a6e8682e774e2223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbea5643467eae2e4ce99a70f39c8af224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42492423524da01a690c35fe5f1f6aad225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f11cd60da2aaa0519b83bebc172698226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6653f9e7bbe910e5dcbbd2442a359a84227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40506dc099da7b579322755917dd6349228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bd91504411efa3631adb8a8e862b1f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bf4aec6fe1dc112f75b81b93285c70230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd2f19a3b512286f9c50528d922858d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99caffbfdd029558276336cc61bb898232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac43bf34a0014fecbc6a38e051dab00d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d705d82df1f5344178261903a3ccce4234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32924c54dbc25a0ec62db61b06c2db18235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9146c9522b4dfc80f17fa348f9ed1b50236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fd90e8bd8994ba99cba54931dfd681237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971cc3bf421a0c2f6f64cd8f6db76c21238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b21d7c2f79f90b694387aecfc5653d9239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbedcbcc0ef8bf0e765514fb681d85f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6818ce55fe8aeaf85f203a5268796358241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bceda06dd905e7827c5623b827561ff9242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d27b23bb846cceb005528deca53b49243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f58ccaa3c582368220c1413da86977244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a45a51d118dfcd3912d94325ffa1d3245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46148d549c02ab0a973d79865234973246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9244dbb0979d36a63cd06f355f0167247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa91d249cfb5aeae7fed99c4dd362b6248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff372832de32226b30b4ca9e98f2c460249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275066eaed6c759df9bf9e742f69ed6a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14dd82d152457d4c90133579c37ef3d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81d3c122fc5515679f5891ddf84535a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7331c474706e4e615aa41a0e685cfa253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a207fa4863da3947c7af932590df28254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d958a72b67fa69ca330a0fb82fab5a3b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f7ff0d20f56471d67085e06d0865f7256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5d292cc7a0b9f96aad3bd9eef39794257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a0eb1c98be2686aa6ffcc9b867c458258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4490d3f6a81d7e844b9991684d541d03259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2319a8b20ece456285f905c430e1f01260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a22b1eb84f75d7c85e58a054271511261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cf1d423be0a23402ed20c4d591de36262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec831b7920ab040d64a2cb15eab8a1f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591ef5e388ad90b7df82ed836d646794264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bce7a174b8380dd31e2e00e495caf3265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8a685cc4b47f87cb906c8ece1c59b9266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e5ff73193f87ce5d485e61d71f0fb2267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab33da8d0410774131603574014e30b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e322dec6bcd1ddd6510cb2e893be394269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c201406ea13184ac60b7880088009a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6253e47c8d79a60849d2ce17f0afb513271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2100264fc558be2b3a6a2c22677b85272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c9f83fa367006d2adace7f43e414aa273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18eb1efe0dec92fd9273a6135acd559274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafec9f14738bde293622209efc7443c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b44e2e5c060772085502c9a1fe4975276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc190ced0db008ba262b8459b65c482b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4408e0eb6898dabef12ea03173450047278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4665a28a83c7a0736790da0787f03e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53eea88c3ed5ed3e5dd4c77d4b1ff81280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d430e518bb5c6e923a6e902361bb6a2281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055106ddb2d0868d51adfb8050b13e66282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2a8d1c905956499ce5790012b51f59283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d9874dbc49a93dd0e6c02048eab2a9284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4d9921445d3e54bb63b465b5fcae5c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac985b284d2933da92f7b91f029572f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8832e335a46df0d0a610763831a702287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6feed5e95d42f2404cea77d02d3ee90288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73e74ad3d0118593e1c9262ceafb243289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de3a7b857422531eb674b020a2946a3290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8df1148be485b61743f936b8d97659291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f0da4e11f8c37ae5a3a64179219d21292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510795d11a22946d0dba46164343836f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4e7179403c1bfdd75022d7e93d1cee294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adfcf89a6237bbe7ba0d615830fefec295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2173102fced0b17dc33ef652bd2ddf24296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e8b1339429262022cfc805137c36b0297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b998b92e4c8609ec8c03b2e274a57220298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add4301efb3a37f98aa6ee9b1586f8b8299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cb92bb106f8a64c88011665e7d017f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36ede769fd237079645a783a1e7b2a7301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5828331858da0dea32fd1fa0d866ef3302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c938cd6a33a3f631d1d1acabb775b071303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa841deba55e6147d2e043f2c24240e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8232deece1a3e049205b7c189bd57ba305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f871e450c991cc809c44654e05e7f92306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28f1dc9df475da95de43bd9a5b71038307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb408937315a1ab9d78ad72e20698ab308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6fb32517e5fb4265cb7152bdca376e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e429680e2ad5dba29b0712d7f4269f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99642f522f8ebb267ba390060c7c02f6311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980932a02ca44c6705171dbba780c55c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43e31158c39196e1b6c08408561ee89313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b056e4273674be9961356bff1b7f0d01314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c75d90123705611d80fbbfc1dce3c6315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206cda05d1e46f0faaf794839fff6148316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc87cbcb5f02e0860b452063c1cefb4317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292baf44ad4f8889e918ef58d89d9cc5318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ff79b16e718dbf585f439e3a3e1ac9319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccaa61357fbbdf2688b58d9b35b10a2e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf5880d977def4b9845941388a6898a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5df6be2c034a51956355c355b54022322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744a10a68294f6aea8763d4025b7a5d4323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873320421a933378102d2b632c068b65324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b102a6554bb7064ab8cc9f2fa9edd16325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c52fcd613773468b2d56be28999b35326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04028b220ec721a9e7097919655e78e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35beb4104ce445f83257d715e99d7164328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e810735414bd308744368a7e4b72f4329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8123efe83036ed6da0ccf0bf44feb0f9330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b6221b9da19db426984b1d9dbf09f2331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4be9204f537e5c4c3761a02b178da9332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255cabaee96451da29b548082aaf9c74333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ec899bc9eb6e9b3ad0e847b6b00e111.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f24cd5930d53416128a270412a14642.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6aec8eea26459e18a2875d56f9142653.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bceb1da82650b54f9d0405f99065262e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e2f1eaa8da9df39f6effb654653d275.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02066b9a1ad46cd6d287667b9fb3a1096.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45aef23511ed84e2d0a2c54b91ccc1e37.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815530e66021c7c9a92dc9fb8007ea478.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4de7bb659639e87d32d198d289a6529.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebac8b19110dd3738042390f28b55a710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca771d4a4d29f204d33b6ba373335f111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a0f017dcae3678796095195e83ee1612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea5f344f6b99cd2d9accdf75f5db79013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc490d099bd9bbff6f3faea570bb3a8c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765538d6cd3a023d1b0a1f3aae3f171815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268e0227837ec59bccac01d8ec08104416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf55d3a0c526cbda4185796844613b7017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba73491d2009187f888f9890d44545118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea2d282cf3c30f5d89b12c01718e9d219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c0d65678540c93253d4880e892eda120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549b684e1ca50840fee6c55330b68fb121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5c05662fe6f4f03ac887ed50fccf9922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38475028e336dbb20d914495debf9c823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70abed3c53504a4d6e0680848e24bd1624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d05bbaa041eb780266ed2ef401cb7b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebeb0a917bfbd413b812fc5fc950a3c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9a872e0beb927acc805cd6335d957c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc254103e465ca76cc7cf76f1e2bcc028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cc79ff5aec31f6236903c17919111929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3ee86473cac884b81cc93d9b211c4c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6114f13345053e423b9be3e43b4279631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010476fe007335901a659176dae8094532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8210ad372d9c119b706a07380f240a233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6721758c94bdfd87b9f75308be632034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18202a79bfba7994e4223f7e33072ee535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3a8ea4e6b71ad58ab92f28934d67cf36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d492ef48e5f70497bc9bfb410f891237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18ca922f2d312836a11e836a39799c138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69069c24bc40a49b717c28f029346cff39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef26fa0dfb208b25e771e95423492e0140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a4a2c2381e5a2b4ef027df5f34263341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b807843a1bcb42abff211f3eb82b4d8d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f117259e38ed30a8fde19c39196795ba43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab8487990d7ff3f7b587763709b07b544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433f91f9c6037f9d2ab3542e811a104445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be57456fe64798e052dbf86f1f0d66e346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481e8d4a203485792b22b10749ce460d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b703536c4350da5166952a2e30c1496d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec097719625b10f327e29f1b88fcae749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91884ebd6f7fe430543f8d3cc6a390350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcd579fd219dab4d72861cd6ed8f0a751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0577f9b976281409c2e40693b6818edb52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659d7d6ad28b7796ea947c2baa1804c653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6eb7ce69220f7866a8b6d4f0d34f53854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2308422b5d8fb1a6b7d02eddfaae0a055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b958c1b350bea4fd1c466e331a7d10356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719941680760510aa34ff6350a669b0857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c749686b070a7f0db98709b05c110db58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543d9f41cad774c46cf516f2b8b952de59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8ff425ac5b51c1e20d960d61738e9160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf6a3b5f5a0b98d6b5576ac1407688661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da9a777a0d55329217851e4b468355262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb456ebbf01f4d42b49cfe58ad164d2663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c239cd2408222b4b606d94245ff9ac7264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a489ebe7f5982cafd217428e78b1def65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6fe547dbb860f307aa401c965baee466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3481c88326a88d649d16363cb25e0ce67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87040a3bf24a97adca8601944f7f59f868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccec9d2bdad6e25ee672d00ee6016fd69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763ed51a45e390cccf4537c7311b3d0f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48855f4adc82a6b3fd21eace731fafa71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ec704908a957263086f413ba3d8bf872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73cb1adb66f7c707cb2b37fafd3229073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1d6fd3c687009bccfcb061079b55ab74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9953d8325d2d0b181ea56e3d15cc4f675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a8055e849a6b61dc0461037b325bc676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202d4f2dff284eee8134ad4de87aad5b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddc63b000558e27672b49df4e2fb50978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299cedca23b7f2b766b223955ad993d979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9de7c0deb0cb77b0208dd2593dfce3480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276495fc320e9f1c669c7d4a5f66d15381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb86b9d6a748cb89c44d02c8ebd2060482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd844de71cafc991c7593b845527c28883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8b8c83f3b6981cef233bf05a4367ad84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063a69e086dadbd1c3edc8b24223e28485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb93922e943359c033a9b66746f136c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03eaa6b38d812f2703ef8e6b8207d82a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10e5f5cf26ba331f32f4d874a39c44888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b9b29303aee6349d2fe895b5f3ef2b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce81c35d69d744532e6e93cd4ea018b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445893091d3e22c3d89e0753665f316e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb81cc673a3a2ee8d6a227db7f2bb4a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cede06eb26afca40bc8a0eb5cf24cbe593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c157a96e9b6d3a124abd27e85725048f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8902f8309bcda8416579891dbd12230c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1cb1ff6eaf5fcfbbb7f8091dc9fb3896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2677d40708068926b00d2e3cb5ef12a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3620035bb7e401a385cf0ed159ced73398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c485f138c247af361f9e9388855598899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883393c0fc0581d428cda93b380d0243100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c581ce0e56d2fa4ae3f7a0c15b4201b5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f99188e4b1a822771b3bed586cc2390102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbf60b41a2c9f5a28d459741388f65d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf0634eea56375150b5d2aea0e7a9a2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfa75322af2ce2031a8a281d6e0c650105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85e483ebdadf9e5542bcf2e25aded1f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfeb2546b95aa6a899e39b4500c38244107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1f5d5f09f9c5e9eb308be90314f88b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa802c945deefbd832aa1657928dc41109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c617cadc87b694fd643714838e98b6a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae09390f5e5a3ce00644d556df376c2e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29118e2ad846c984b5e049e52de93910112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946ff86f40044143d21ca7fefc13f74d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2eb971e6b24b350a7aadee1f775353114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d7865276706b1f6d255f91512ad269115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f288005cc60eec36cdc6bfde777223116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17cfd1f15612b66c06fb179e6e84223117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9075dfbd1b12dfc85d739c04c4004573118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e680be4d2bf6fc33cecd7ca07a6aedf119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002ce6a025cb3e3481281cce66749c22120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dd0e454461be019f181f75b2e82ee8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc547986b23b0e91d745ca88184cda5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a27c7849ad320a9975c4fb6f8b914e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad013fdd6453fab23d82e8a7da7da97124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d2423c8735d807d2083559542f397a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b597f5feb68b5a474ab014e4562850cd126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60165200cb9a5135b23d6ebef49659f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c1e6424c595bdfb204068e5451efea128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b282ee6f82cabb8d8aba6334931c4f0b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97216abf3df7713e25fc5fec81248704130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6fd4b2bfdca03bf06be7216ea91fa6131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927390e896dc3b2d50d29780e723486d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622f74433920889777205c11d6b40bd3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c42e2bff9d5521a998526c4b8c9167e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e5253640177ad640ee34c815a096c6135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f86491c31b22818b21ff91fd25a191136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695710151407e44fc6c72641251fd8d7137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3819c90533654fed4e4a04af141764ed138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02bddfb4226c013585a964683dabeca139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e82a43229a81794fdccf5f1342e534e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43389ae14dea06ada89d98244896aadb141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b685932ec24aef4b832d73aa699d2be142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd543321afcb7279e59e426ef244bbf6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee88c96c9a13400ec26984c421423378144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e90eb7b22f91fc76afe8c5d642d659145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a68826a3dfb7fe6977c21339cb73f20146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3f555f6332af369d1c59cc7bd42805147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b8da1b2cc8979c8fc98297c2e93b29148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a3e01bb5f7232a2e95a45b1bb08e47149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0782efa23f000b152751a55ab0ffe20b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384886fb77aaa52d9145d7e06f3df1bb151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19e5cd9374510a849c8aad25a68a75a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813470c890e27f60e47b43ebe2e88728153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f77df3f1de84cd32591c58779abed8a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7802ffdbc78c8390932decfeef6d1959155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a207cd4fcd7ac265e4565343b6586c23156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfbaf8182564fe176c927277604154e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c7bdfddbfb7bed93ddacf6c06162a7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb82f6e61bf82efdce9894bdd5b5d18f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cab4e07cd76c8baef787b32490ebc4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9346fe01b9d52c7b7d3868ee35cbee69161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279fcecac01327cecb4c812c8a905a5a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5132da31090165cde709beea218471a2163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cee82254c2399c367fb5f6894062f52164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd668d2867676ab2f9d87a505e7de44165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3d78c46631c4019c4ba3b147fcdec9166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3b3334b8e8a01662c4de95b162a1a6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70a032bdd402e4a96b955e609bd9b9e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c5ca34e011234141562be099edbda1169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403ab178514cda2d7d34ce824f40b432170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eee67ca7a6e843b2196ffcc6f8ad777171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d65a61baae5cac8bd5fccc583b21c5172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85964c391bda338093d1d224eb2c66c4173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fd9ed1cc91852410d6d8978a904aa7174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9071384c12489c22f85a5281b7859f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de99fd879a261af9671949ce171ba25a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9888b4271cda81c0aa3dbe4f53cda08177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86863ed855856376c2e2ea13d7f95ff3178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2cc80773686021fc5d61b7152f0744179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8ed4ad4acbcccbe1e96e6ffc3c9d50180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a5831111214d2da1fa5ff1c93e2f6c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef6b7d7ca9d6293508f6d20d2bbefde182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b897e5c03139308ee00190df53c7d6183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a25d4dea4ccf8ee95029c3314ea499e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11aaf965a92b3ecd769172f8d682b34185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fefe8c19072469eeaf5f4b0ce2447ec186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cccafa06b48b22761358c7e9ec4f6e0187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f18f9c30cbfc31a99370762874d6d4188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd23216b975cdf03cf9d8aad6006f7b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584e95cc3da7ba7bb8b1e4bf0aa590b7190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8276be17aeec3add054eb63cae29bb4191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76784a78827af5c8203ad9af59407784192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f265d9d8d90637b57b5621f6f1810940193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa63cf823968d4cb32c2c9e01adb726194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3bd0b92c9aa158b26ed0799e9ef4eb195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb91e7ab2f49090b6a4fc6dd043ce23d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f13875a2d0c549693ad234318d09108197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0e96ea1c8659b9151114e1d949dc46198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0a0ceef77e85ad0a9131d58e6700f9199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff45f1e343c2e29b5255d1924778f526200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dad5c0f3a53b3950a143f55c8dfc17201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b10d2831d8d03e58f44473fcdf7468c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e36a298c96845d23bb080312a3c9b0203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77464d47400709a9c802d79fffd7d1e7204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa5be4fa10748350dc8f37d2f06d7d5205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816f63330b4e5cdc8245d94bd956fbd6206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6fbe18a20ca9fafd9338d2ebd81bc9207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcfee218c359fd945816428c87d47a3208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0170ba28dfce4822361d35b4fdc4c8ae209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed95bf3fdd6b8b4f9422fec39a09306210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc7093271d7105937f013fb69624ac6211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04e7fb783ac7ccbce0219f7a0ff3e3e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a366738d7224f19e582a16bb116996a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9555599b7b677f4594ba20453f8180214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8492ff9e0b9370190f85bab375615b4215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6269046ecc0e0674759f2d24ff76e76216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7e16f976f2930ea32158bcba177e49217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5386ec829482bd6ee3cf1d1ec919124f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa14d352096a488d43e9cf0a07c222b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0288b344d708cc10e65707ad4c730aa6220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f30bf5df9f4178f64423d176360c8f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41cb3d86de98a1942cebb2dbcebcc15222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd13d2ccf622ece38cd8c782b38cc633223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebee8f30629e8b2eeca840bc17adec79224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79daf866c50bcfe76686df60541f2a4225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dae1154ea4768b7bad847cd62317d0226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c437f6bc7106a9d0df4c3459554ab1227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4ae661a6abbcbab4f5ccac64fed5bd228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d94d4e8ddeeab139fa2ef3e5a3a3e2229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345289ca7ddadfeb7ed415f4362e3b76230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5dcb4f38c222505258695aec06c498231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df45bd046cbd1064d8730165ebf305a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d371846a31577f65be00d46278649807233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb3b6ca2e2314c9c1c0c72ebdabdaa6234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15f0905c370afe8a0754926d461071b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e47531c717ab6a6ca645821e6f8d76236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603b604f3ff75c3f8f328f5baa0d2302237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32789669e8ab24d80216250ac2aaaf1f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3723b64494ea5bf1435a8bbaf0ccad8f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f6c9170687ec84ee36fa2c9a155da2240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f745bfaa553e7e3b85fee4408ff55195241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c911be88f3898e41794ab48cec275d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd816618d2c27e61f2badeb909da443243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b7dda859a22ceb3d399a188fe8f0dc244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba2b8bab9615b8c05650b9765c940dc245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864d74af09b47e738cbf55c6c1483090246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03f68499afea4dc79c0c8f2e79d9b98247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264b11c89977482d595b40075018ece6248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02838fef168ed4d30057567d8c58007f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bed881a47be292f6c6648454170c77c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a4b13b6055858f3612d3b5079d5681251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dcdf51e1a9a0c51c1a35567913ea84252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8731a8151843a53edb107559da0ac420253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d077790f362fe663cf335589e8e95a8e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9b48fb5d9a388add7539ed3770ac3d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16c75bbe609053a8312314c02d5f5b4256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f5f533bcfd4e434b0444e1415a6a77257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01437830b1fb44b3ba117ba749d66b41258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51409eaab43ab73d780f958ec925f5b7259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a58e4bd6f17a84977f092330d66d65260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5157254bde03047599d95f06e11df5e6261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7687f834994a6fc1bd462ffe8afdb5b1262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c6fbbae01135b9c141e25af81355b7263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0751867ad66a53c6092c0ea7e01c20c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1bb3230322ba52ec20f3b7f36f07b7265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29b51d02736a9b06b800f155dbaa564266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08acdb4e7171197d0cc3c60ecece28c2267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea017b32ed3de772d6938aab735a1ea9268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c84725c3b79b8e347d3e6a601cb176269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98850f87f764e1048ea182f74c28a6a7270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5414f2ba6f072fe15c064b0dfd3be2f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dc7a9571c004c65c998a43334b1d82272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81cc1cece07592331082a9eec063ef2273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf49692f42e7db0b8714adbf81c3a416274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d9540cff6f4e96a32b7a4575cd2687275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d0a0e220f26c7fd49612e6cbbd64fc276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448ca88735551438fc11859ee9541834277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7835367c6334118e52715fcc53ca45278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144aaaffe7ea5890053cf919ce417711279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cbad8d0ab15f5a6c54ccec82cb3e8f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4f2e3fba4c07843ef24b2a8a274525281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e924d1cf11748acfc6a7656917d4518282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02cca1bddb999b6798c33e8db258d77283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a515ce6dad5273b51e58aee3d273d2284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1e805147a8af1c6596d9d19d380645285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc5c95e4fcc33f448e88bbefc0bb6e0286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa92e4f83c9303905a66f1a2933abb60287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3d0c0aebad7af947cf6277850c44eb288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54353784d814a7ee23f330e730be623289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fdf1c64570311ad819cd037e1afc0d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89056fcdc9611e989866ad10886cc93291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bb17a2ef5ebaabcab641d92bfc2824292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46de618e52e597da6375e70d6db11f7293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fabc2ad2c4e3f64d80e9d47a8e714a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd59afef0fb37527143e953f5f38c6c2295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45162b96f2d71a1417fbb43041c61b1a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69db3dc3b626782770c61a64a00fbc1f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bec3338d015c929e74c1a3facbeeec298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8888034a8477f0720ea36731083045299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af06f3cb38c9d2ca1c8c2f1d68eb049300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ed41b3702c07248deccb3888b0caff301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f35f9aee5f7a63f2116fbf834ce842302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da279dd0515be51ee7575b04b2108aa303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce029191b1ca9b86959cda24f2c7736e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b254fd77373ffc951c991e037cfebdd2305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fed81edd23ac76d869c9886ebb55f5306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20d7a54d42bbbe83acce892c48cf5df307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a71b4c8f6826c222844cde2a13a9f7308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4105ba2f6db9d9249778d379fa83f2da309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04200ac22c2110dd3a003b00578af278310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744444163d802d9ee6756f41ab83633d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466e83991cd246db28a318a68b7283d4312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3c052f7d3bdd0da9820bc61702308b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d002f425dbec65ebbb1fe48defe090314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d91b3a51d13bc3b532e2f95e7c1d22315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ec62e6e5533dba7588067908cc5086316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf7c41835c657736d89a51c7b0641b1317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d18b750183deb8679837ff624176f6318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13753bfff555a37acc76ed03159f5518319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e412e83a0082836dfaf229eed31e8d09320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1a13e39c07a4ad25e4e2a2bba2b6ba321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f374857f4260829e80dfa5431df536ec322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4161501bfd731b7dd2f703421a5746b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a891f157d36dcdb1d4fad2057d4ff921324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ebca3b6c58528a06416c08d7b3714a325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.54</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.79</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.79</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.2</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>0.97</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>0.59</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
         <v>0.59</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>