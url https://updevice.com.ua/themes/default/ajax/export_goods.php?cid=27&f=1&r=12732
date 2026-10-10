--- v0 (2026-08-24)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="487">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -268,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -436,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -508,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -847,116 +820,77 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
@@ -1105,53 +1039,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
     <t>000011937</t>
   </si>
   <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
-    <t>000012998</t>
-[...1 lines deleted...]
-  <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
   </si>
   <si>
     <t>000011947</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C New charging data cable U144 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-new-charging-data-cable-u144-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012057</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Nuevo charging data cable X121 |1.5m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nuevo-charging-data-cable-x121-1-5m-60w-/</t>
@@ -1249,95 +1180,59 @@
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
     <t>000012270</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1444,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1528,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a4b24fcb5bbffd2d4a99e0287aa0241.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18ae0068d9d333613def0f5822e36dc2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e45c396fb8fa39fe17ed14848fd0b03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c9be25affa8721fa9fa6a349c9ff384.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72996db53ce96e49444ba361f011f3a55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99c3048214f42b9bccf0102fe8797276.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9720a4c48f205b330913dd8c4bc346467.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9794132c53f79b9c9b76d212d5a4cd598.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d6ec497f9a0ae016ba21e89355b5309.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d4a3bc0947b9cdf0c93405b4a9f3bb10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3356df910bbfaea6b547d49225f42811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d58160b5bb4a4e1c73893b5cf7e33b912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5950e6d4e5746a0cd96dc59e80b8640213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7d556d044759a8ae8d57a4b478366e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e19b65224e38d70010f9e3b67ea010115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebec6b304f0c9d7da851a543cb1ce6e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5a808be434141ddc372f33befac49917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4775812aa5710e9c898fca309b8272bc18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ea87bc680d4bb824b9be522976bb0219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3374e719aaab52e713dc863a3a476220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1081970e723d430f08f025c7a1fe4f4621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564cc12b9f56c2bb2279462c3bd874a722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b79f25742615facb205d7e39435c8e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babf525c5575e6c5e22380389134c48824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b111837ff1322f72a63d4d993e3039d025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049506904eb62be89af911df232b3e3d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dd8c2b54f0900396aa66a1043d05ae27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c90a51c7ee4ca813194a2d95fb775628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bc2f95b436759a11ac8b5d73a1287829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f1785c62aba9a11edbd5030790d42130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09f86dc66c60599c5169a28e8d506d931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c114f09a56e6960f354ef3f86d43307032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398d749fc1666a4054f9424edbe4021433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1975a57afb26243f1e883876e5097534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782bca60ab96caaaaa20e780bc7d756235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a21aa844b720e957e94538fbaeaf3836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8788719f5caf3a61db839f65a1db86a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffd032cd286c8a23f6ba6b61fa1d65538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64839a1173405def8ffd2144f0d3eea139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9975df201354ad01a9d475f02001ee4f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cf51d0d6b15b566f5f03a42b5c526641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52406ca60784958dc1999c23a15fc60a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866baf6735356ee343782ea74afceab743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1faa13a3daf3156176f4770e6ba60844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad148a2458262c839075181fa40469345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897adb7b154c8440d4f7bc63a643e06146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2c15e7bc41af551fc4503b7f24663747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad716f56a2953ded524edcd80726e5048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dd45033965430ab490844445a6c8bb49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5911b7a23d9c8776f1ec847563e22a2e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b952a2886a0caf5fae786944566b0e2251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0596ac2b29b5186f3d8dd6f85edaf87252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c830370cf7aca02995697abd05c7c1153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eede23d6e989b85d773af6604f16297454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598bb247a72f43528f7334aa06d6d10c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8d23d771610c038c4f7c69b2caeb0956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748c75f6f410cabf79445fc9642a5afb57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a98679c12d391408b8a44151cfc54f058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ffe1dd35cee84e054da26f5ed7d57f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50abf2f982d06e2435546d988c2da38b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cee189d33e789283d8a6b7377b5b9b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa99655c7442cd7ab32bbdf463043bb062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85c6b724ff22c328ac6a478a16eb50363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d860a9a7edd6f9cfdf819e216c3ca664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b953d723aebdd8faabde8a9cefcda1d065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efd0a1be52aeb8d703c2796f371fb2366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de83c1bdf3480c6288e3c26224f07c0267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011766056bb10ef2a6ba15085069d04e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec57ba39691c8a2f566e406af97724569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11bd6f18461d2121797dfea6980ddd470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30468ec048f978ea480d43fc4824bed271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a139f15f3815a989e959a206e12dd93c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894fe25743813f4d89372fec1804d5de73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dfe7927e87ca82c41d27fd1ccdcac974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91463a3be06c89b645067e5f65a0a30475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f90f7ad6c385fe11d31701f1123d29076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca85f88d228e3e55ff0e7437492be66e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb755236e25a41b29149dc52eec8c6078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbf9993782706cca352277717e7068579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6782f44787fbf9006fb56f32e55d4e380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ea190bca2129709ea589a9d358bbb081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99394ddb32c88ed97c8aa8a94ff766c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f0a322f1624bd138a4099cb88dfb0383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8fa751e437f57cd59d986afda15b2a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f85378fd188695d22eb212fed7834f585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111895eb9f875e7e615ce5cfdd46d82486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28032896d544daca5aaba4f9a9a383cb87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4affa0f932c9441ec7c9aa921f9577ea88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcac9b373abea03f9b4c4f770402bc389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9640ce5e73c1acb83ab7171bb2d5f490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc32dee9685186129b53797eda9c0c3f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1da4d1858d6d9524ecd7d65b745bd6992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81515baa6becebb23f12dc3e68ef051c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad6acddc3b4ed33ecd7337cf34392db94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737843d8576cf3f699c387d9292c0b8995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad751dc6c9eb576119738f18e6603bca96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf44e32c2d990afe1cbcdd17d13acfc97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aaca291c8657a78406e77baf414cd0a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcee0113b01f501c2866a74bb647746599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ac2bfcdc3fa4145dde9b000634078e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b3fa7773fde0938488758d62fd66fd101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd85d7884cd18ee65ba8580f4226c39d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a771486f8dfc6e902959a59a6204ff103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e5f9867bc094db2fad1ab3700319a7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f449bbc65e1505ebc7df0c6d6afe623d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d236ada0d071ba96874a4acf9309b874106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db56adccc8fdf6fa39a7ce510ea5eebc107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902d2744a7d6ff15315026b5655f0938108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53ca286d96d98b34586bd669914487c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6fcf3aaea23ccd30dba52d608efc3c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc34fef8b2dc938fe9f3124d0ac625c1111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6b03bcb925010901c4f54d4420c33d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23642bc8a94702267accd7b8f130a7c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9891acc2a9ede77a831db0813e1f2e2114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538b7a25b513de12a2d1a0974079551b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd04f77c9a2759b8a58d38c3826cbb7a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656de8cfeca5c3be598134357b0afdda117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf4f35b632069bc458b973d89ce5521118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcd360990346d687baa1c8be116ad74119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198001c2dadb8bf9ec587b6e40a9bfa3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c508d2774546d06fb194fd28cc6627121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3092190b2eadccace063f6dbb53300122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01cb77f110255e8c2b39df6b0a0f8db123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13903157870c67abadf672e6299636e3124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e61eb65474d88f70992cee71940289125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3356bb109078d7aa419a21152cd4dd6126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2157fcf4e1207286b8280befda643f0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec71563d2f9b3fc9825a0752f0a315b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df09e04c69dd05f2d937185c4bb19728129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbd9fd1c4d285d749d8388fbe182f90130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e9598604ffcac6bd8a01fc9a226bd2131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0a75e22ce6248c798b814cb9809c6a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d80ac99596c6c37f9f93796a41880eb133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b15a00bfd3c5e43aaa1f8ef0ef81b32134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee71edec2c256071d3e918892e9db3ea135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b88e5832913fa56e9869488444939c9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e8826dbb968999ef19cc6c65659070137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fee592ed77b9ee22439d0e46824bede138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d601f50c8d49e5a11f6fcb336dee8b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8caab14e18a7c384be982c02898e3c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8011e281c7fd5de496a32bf013c763f1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6c5254962dd52cb78678217b09d69f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73126b156416cf87516ffb55d8ad92c4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed819115108124888b3cd7630581f34144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1423231b63b9cbedd62deb97104e8ca1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c48a430e6b9bd673944f8082b724cc7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33a4fe4bb3e66bdbb1c2720670c8409147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc47aa12c75662019a03e7c546f9727148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b351263db9f40ae1b27ca266c6fbfadc149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ba9578adbf572d069263bb52ecf83d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c76adc09dff288f82083a2b5c30724c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fde700139ec1953c0bd5626f1607b4152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e6024c4d91116e221138493ccd23bc153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2860868c51e5569ba8a0ba335e0ba648154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a7db6d2c35e18788639685ba5a4f34155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149bdede18c081d55cf0f69868d8e371156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643a8dc5a9249cf1da1feab2ef69d866157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b6f5f2eba8f8ad6907282fcd6f8621158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4bbc0b1e120fdbcbda52e1a8b175c1159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487278d4afb5ee749abaca4746059f87160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec49188a9e555f44db4a0af396fd36af161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b25812dcc82d736cd127162ffda4db2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926fda6e19539865256edac78da7c44a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8932b6b6046b542303845ca178381e7f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd65d41e80d560b54af7f5a1e00af2e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c700956ce43dcd29210857ceb06c1d50166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c652a44856b33b55c768b02f291f87c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8566b78eb0f35d12993cd7176cb973d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c166d68bbfa21d3bbfddb1a9734ef1ae169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f33474cb168fe0720b1d3ecc4694ab170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8b7364a553aea5d9055a4babf88530171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8a5f05b0dc2786f141c9232e53465d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3233b93600095ce28dc8bfe9307c726a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89758e72e2acad21e46196009115d06174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9130478b18bbb2b2cc97a519279365f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc08812f334eab71441d5036a49adbe4176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b922361e8db6f77027940e7eb94b9b46177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49543aa8e0e51c74956d8173db6a271178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e642340bd174ab4af812252f3b5b66b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33a2f0ee2a66a5a3673450823152594180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeac59b394afc7f9c0b1b9a551302c9f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de5f9e28a63ae5fc2b14856f6b90390182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf7459ebceb4720640d9329e5c7e2d7183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f339014ee0c9dce25c2c416d8c8a7786184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c0bd33283217b44cc7fb8ce749eaa2185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f4d677876c598186be47f81067b126186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b042451af48afdea1ac16ab373bfbe187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fd119d1e25ff467de85b5ca022cb43188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a9fa99c8171f4eeecaffbe338a920c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f2de5513a2c52e5a9804181e76a400190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1552700647a91aec7f08df346b85c5a0191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa82582d10a338045c39b4ae42023f47192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc7c135fd58298d9b0bd75d8dd628b1193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c892a23cf9448a6a5350c1e4565bb0a5194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55728156f4f2caaff989912b869e70f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7742a705888fb22a7ac6f47b6169ce1196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bee0ebdfa7e4164d9d4a659ad2ddfc197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773d6ee88ee168c843de14139528a02a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca2d449ca23123412c7948121d953b5199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19763e20c2df9da74fd99442c4dd3506200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c66b2999cefd1931d77c721c9e68560201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39310a1e8c541c0e094a83d6c21af1f0202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d19f7ac4f4cde9daa7bde54547f65b1203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816dc24f7a06c51c19cb66864ea0920c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f159e1ddfa52f8293941822c198e65205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225534349921083d95394562583f8b7c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2653ca39ca6606420bd64b03c6dce910207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863688f2eaeef93effb5b13f374be905208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b735dd79d4d499adfd99d9fce76e879a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d658e0bfd7ee0c0635749dbf29cdff210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0e8eb70ad6f3c9676a60aba4d01200211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768d9e39f2769fc3a64895790e3c6fa9212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbd56ebd45591c7989810c94a776f13213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87964b686211e1265160d390e8183af9214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f49b220b1bc7344bfa65b0b741178d2215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6160de44e9c0200700070ca7d8ed8e31216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5fa43bca8ef2114fe4eb84e724549a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e252eb5e9f440f58381d348334d8e3218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b11242e98a2634f152c86d3a085ae9b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63bde604dcf38de8f0d7918ef2b65ce220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b3938b4c02a4833d9b04eae698b741221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc477edb52bc2be5eb6649f27ccebd45222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ccc419e4a20ebfb30462ba78f9af82223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79c0cbe96bec3f73d4bd9845221d1a1224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e815d5911cdf6cc390df53df9919218225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12451c028493a9984300e4e31f1d2740226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26622103ade422a2a98fbb141834c34227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8c7bd4163afac58612376d82a62357228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cebd3d8b670a6935002e00aa6f05a6229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de5896b1c5b1b44df92bcaca338832c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62090cdb6bc55c9ea2875780e80ef1b3231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3744e3f91b27b0fdf6793c4687320873232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b52fb903fff9fca153bc7a42179485b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99039b1c57c04c20ab61fbfed647d5b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b62d2cbfe86c6efe0841e147117dac4235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecdeda1621f318d3aa81535f7020d81236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c44f27764cc07883156534b2396993237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2b0510585f96e870d717de2d41ecc7238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38f8e6f4ecd20e93c617b81e6dd8793239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc3fbffe4223d1356719b480ae5e9ef240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dfa6adffb8d8ffef597f0d319af0c9241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff0916f29c0e86d20d03f4c721fac8b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b633967c63d2da87112e2ccfb0c2b63243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cb35e20af52eeaf54b480186863371244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e21253fb543b35cce251536df4b371d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0faf972d0ef7b2fa87f49ab54182e220246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09e4e319070b350390fa264cb5845a8247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514de4587232eb65d4baa3830395d416248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9ce027638624bd46aace6c554fc35f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd12ec1cf89713573a7396cb1bbd555f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed56b6a9f5d9202f78f12afb3212195251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e926cc766fdfbb2b8ac48c76a5cf6c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600e7c6fc2558d91623a4b590178d1a2253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58474a4050b52292550af4d539522e0c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e7684aec6d4cf721a219f92da193b0255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c703b540cd0dfe2abd13f9e66d3415e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dd8de8bb23dc4d6d3a077c2d41e21c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f45fdbcbf286ecbc3d7c615ffc58b4b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02d60cf428d878aeb1142708d4b193b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e489dc4fde6fe80bd30fe11285f244260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b118b970ce82485d3982b5396d0e4595261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9ba07a44037b595af98ca3669fdf36262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe8795e0f153cfbd9aea9a7949d84a1263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fcb729f6fb60df971cec11007fe0b2264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c10ed90442448574fb45592d519c57a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7506b48d2c21cbe54949a3728255d64f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dc69e781257b62d8ae64b17fe5a706267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5fb08266928917d22cdd57686fc66a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5556b80218f7905fa897da3702c3da269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6698f48cc769d5157c045b501516b2a9270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af45f11ee2d2e23a01b8f3c53cd565b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a356fe1383c032f547971daf131bf8c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5706e7e572b59b9d1b29669d831df9b4273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e069c1c0d40923f0659dbe6876e189274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d006e53762baecdd5bd07eb6d600405e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3008e002f84ddfaaaf4eaf24ab8475a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb1b64a0ff768495f9af59a5d3e89a1277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba7adb8eeb82075a46ed10241264749278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8cae886069e9a7bcf944fce6b24f90279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfb1fb799b42ba83fc7ad0dad2f9cef280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d746594ae5b193c67c2d698bc539604281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffb6bcb3c193bf5deb8338440245bce282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67aa0a4f3edd14e5d1acddde0f8f34d7283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4eb98e0708160f0ecc633b4a3853cd1284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e74bf99e0f5b88793944e48b8666a5285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209c6f69052f5df38ec0fbf8640299fd286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf48df0e7e2c09280b424d18385cfee9287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646cae4117e6a1a839bcd01d08053d86288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c368d04b66af1522400a61371055af75289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4e14507f2a9bdac3907f01deefe267290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc4f1b64d630d4d2532605da926dcc0291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3a58de354d2add7195a3460096b7e9292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1196170dca0e77d39d39ab311f449209293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965e58272d4fdfa91049a1ec58b0f7ae294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f80ffd42ed6227316c3157b3f2898c8295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d6530678081263fa917dd18aac2b7e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c663b69c8e32fd14a70562a26298634297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c040c5bfc6637da6f7922d9f32835d1298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b3f1f91bbb2452eb350ca45e204347299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43eb5f78c2e75eeaeff8da4e4c504b82300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef48f9f17c724aef5b4e931c9aa9b58a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88eb3a1ee0a15505b8cd872b71ad4614302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6188e25e58abe0673b60072a13b7a42303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effb9b04d512273ec9edf42db6b88b0b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2541991703bebd741dfb592f0f27521305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad562eabade84750b67feaf796b8f85306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffea62b823d5703d1d7074890a6f58bf307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b42a0ba1cd49d6f52120d1f18a6dc7308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0361cbaf5a2b5a581499487e482e61309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0faa3927fab05e5111ab4fe4fceaba310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded7451828437c3253eef9c9c4f5e610311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9457e8ec3bd09160123f590b4a0739312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421ec664dc48c0bcfd450d001e32d42f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e552f79a96cc6dfdefe7a34927d05880314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9a778ca36cd81325c46d8e9dc7982e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357aba48d617f9b37388fa93afeb9c52316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193ee085774de93e225e31cd529e89fe317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cb9977409c4bfa24c196c2c5d736bc318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a0ef238729af6e92a26e436ad77f84319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1162411fecb6359e311a9cd7152dbed320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08de2f896ea4ca48ed7848ca2e9e17d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b8e1076bd5c29d1afac89f8ba55330322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7bea66f18d3a52255bcf02a2fe2658323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ede3e007fc15cc8da59c2393d73eb1324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f1cfd5acda1186cb9a155cf2c058e3325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13978710c0c233314e244a473094854e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c2a084a1f6013941013a07208933f9327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e597f6804deffa810d174318c3c074e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865e0c4f5e7998d19340523d291e4eec329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc2d7e0bd1ecd0a9eb7bbd3440d59f9330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabcad3d8b844089b066e34603994eb4331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65a280053ac378427dcda652f95c7ac332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a3b6b2e2f30404e844120f2f2c29d3333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f679b90cffff04bd8d3bef7a7cc6991334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d629699fcdfff519a677be45558df6b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966ece3d895d96d57cd4ef05cac775ae336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83183c42305ca50a49cbbefe8725093c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bcce64300bba5f6d1aceef7f9ebf02338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8049594c6d0fe24114228cd80643b1f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4c6e48babbc5e380e71ab0fc0ce116340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb1358e701b13604211b3f824e28e43341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff32aa562ecbdc441429c070d8a4ad5342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4481e2797fb165bb238df44d9ec9dc343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa685eff69702d68ae78e59632866ca2344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3f2583dd4b35682aca521c5a2cc11a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2945cbbae1dc656738f3d12f8541cfd1346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51997207fac1126723e03a6d16eadaa347.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a5d250dd74407bc2bbe5082e636e101.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db109c42d704e99591976498793284352.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5594f600e1757b95d295504e7fc7f93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1917d608232210f4fa856e45b835b7ee4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004561364551ae887de079df61f1a1d55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2390d9c135e646953abe74713767546.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570802b23f0530e44b42717097ed76737.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d245a8927c266155e533067fbe51278.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d104993f1d3d5362aaf96dcf312bcf9d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474ab377e2d6b50f92964389e2a17c9110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073f321f8bd473e046fd08f4eb48129611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321adde808654fa5188c33bbcdc1fc1112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7cbefc6ca4809e2dad707fcb8f9d9713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bf6439affe7a1338910f9a12ba97cb14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817106c7c29b6f82de4601a0b8505cd615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43bab2a1ddba600c52f742a02e27e1616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1c4f6b1c00a181c2de659ec144d12c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f297e03a73aeb9ebc76f5afc0dbada118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c80f970bcde3c132d14c35e56b3b1219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c23e21e19b5814e131070da105e167720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ea2ecfa230e40c4bb47ef96acd3a8321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ddecbb2f35d6027563f51b8419bf8222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4535d204ce535eadc4b31ca2567acf23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6679ad01f2e950c77d2eac725fcfeb24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a366901cf03241b2a9b4af01c4a662fa25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a3e28ce42bad4dea16b2f5aa7f42e226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacfbad8faec4cc419b24a62f853d20b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37b320d94f09b65388f0eb294911f2028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880386e65a6cfad1e973caec9d2d777529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea5e2f03c74dcb705f63c0adeea380230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774154c7a3f9927e9870fb851745fc0e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b178599b5692600fbabc6288482b9c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b87bfc8ee6c6078163f48d7df66bdab33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40938210d6a8a9cebbebbc119ec5facd34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90575be29cd62ea7e30a7aae1ea90fb435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7563ddfc7e162786ab60b94300a73f6b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fde5388bfbac25318e6b990691825e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b7bc7de93e0daea553fffe4dd53c5f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456111459dcdcff5776730849733d19439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554669d275fe9c9bea9fe6f4f32b01e040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daefc431b59119ecec3b6ae5239b2d4b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd51bf8bafe800ffb9aaeb18571916942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b20c80dc376a12ae231ce7a679b8aa43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06c4ff0ca1904859baf982fbf9b9fe844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01a333cbb2e1972185d0e8d2e21d88045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e4acd27bfc996b68f6ca05c19f5e1b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4b036bacfd6cbb1768c073b3ecd36347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f123f461a9eaf4de21752ee60d4ecd1b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a701a563816850b86fc7fd84c82299149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9e11bbb728f2fda98d5eba80c577a250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae96869b429181c3fd2ebe86219b05d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016c52b49d9c07d4999780e7964fed1752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7235bc16e8f76ccd127cea1bc1f082d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4dc26a96cc413e1ad03cefc440edc654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4800819f30b93b3f74325bc88e86759a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cd1c13ddbfc1e510853bfdd5d04f8156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917049c47cc67aaecfec8d1e1bc82ba457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c8a7c4169ff0742ce148e3988ceb2e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef42819b70339f284fa016bdf8f1b6cf59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7669b55b787a269a3c0db9cdcae9a4360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd369bff5351d593803bcce0788d704961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5785f362a81bb6d50221dfbe0555363462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f64c381b5feed554081abae699a066563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812a7af179292a4e2c986b0f9201bbeb64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d9c0c0d845eabe849e5f9ca61923a065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bd8c42980c2e4b2a4eb862f83de83766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e4501074131a55c89d6fd8ad5fb4e967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f016e20fda56df8dbca5b2f365254968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8574e2543c2efc6ae622dd1e834c39b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79719b2ce0d135fbc4ac817be5e1076b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbc23d240fd95bbf51694cf5c5d5b2871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f960fa74a8e553ce31c8250db5d5c8272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc12eef1e0b8f8c7609ecf45ad8192e073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92d68ed273bbd747851b742a3d4189274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935effa8e6d58528dc4a86013470cda675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a45807fb8fc37d72af1ae605c8eec6e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacf3a3212eacc0ad6bfbf65734637b577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8506e0cad2f0ef11a7caa4e45e2d614778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c903eb371e985116414ba910a7f45e079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6e97402c0b0fb6f7461b72ec12ad4280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a332a3c7b772b3d174488362ae076b3281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8222bda5c19321aa1a7a82a9edfc359f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82714df555858c6f669b1a8c5f78f2083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d7a128766a54829b56f8f8571f1f6784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fa7cde191e9c872c6bafff052df97285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9c88d2561726842567373390609e0d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb8043a8197202ef679d2035ff2a28587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c59c114af20767ecda3d7359a8ae2488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4592309e8c8ab3066eb6a3a8d314fae889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561e479e2c9c611da8ae66c992233bb190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455a26d068cae0c26596ca2ccd4881f291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3824fc513e09a035c1523fc5b0ddfd6992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5ee5693925bb5a03cd4dbd318bd9f793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59f9bd90bef691b5d3e88479a88a00094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed7edb66af756271457514b9b607acb95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32604bcfcb7221db05d89c47bc72d26196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188b28e89818aeea7817d79f805682f497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbc4d9896570c02e0ad6c1a0c3b56d598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f7206eb82d104395efa90b3e21202799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d094afcf2a08dec777dded09caed484100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d419100c36609c34c25b92c921f5406b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4e0575a383aa69410a65194aa7b1ab102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a813002a984c50656ec716c5a4fc68c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a500dfafa13779f1eed53320569231f1104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c45577ce2f29754bf10950462abf64a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3f212698452e49121055cf89ec4948106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d226a9dd24f8660f54e4ed969b6bc5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c931b82c3e5d2316a67cac547987eea108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e375438593e0cbe00fdcfb9af2e4ae0109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b26efd941f2ed68c9245f6621d2898110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18613ca8cfc7fb21d9dec02c2ca6e7c1111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d0e1ec855cdeb5045451d8908eb7b1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e273b9942a471b3baabe66c9eda223113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4d4b5ca192bb5f80bd8494a6b26c1c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e43ac5d061c0ce94ee73453921b7b8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa122569cd6413b136fa8c78ba97c1a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a855b6fc829cfc4544c78570f63f284117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c4df27838f5c728a8122529b9d676b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e24c4f924dded81b437a515cceeaefd119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e241c8a771f7cca791c370ecbfa2f3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1265f0f66d252c66d08c557accec9e2a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8803e9652497ecbd0f08cb36bd52d0df122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbd5afcd4374e231cf0d360dedbe130123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fec16345881c64a1230e6796327ab87124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f29fd73d99bdb03915ceae644cadd9b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f358e0abf702b14302f69ca7247eb17f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2078678d6d6c211b320812dcc3931f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602cff9281f11db3545075aa54997809128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84948aa84f45f8a8eea56cb1e469842a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251a1ceaee97645ce7aec23834e32ae6130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dab560495594b9eea0cc110af571b79131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6136760fc203c56b58d39b7c3d11145d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2184204dcd64aed349860554427d329133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c754b4103bfafec354b2f8fed3950d91134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03aa08b07a8b6d29e3d6d1e27e3dc46a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423ef047c14fc6cd1cdfd3c6036114e0136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542a0588f515a53126668c044d517c57137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e127e6acc8f1f2588091c04d38e788a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dd5812dd0d6e2eb5aeffd0bd05ac93139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ccda736b3f13bbd05f0a80b36d6abe140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80c0a3b3b95b1c64bfa9abb383511ac141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0027e4ba9601b8389e672aad8c6db27142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f2f902d68ed098a904289e7b6cecfa143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5aa2d59fa03dd7c8597083ea95dd575144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1443d36802d86b5a5c737743b75f1bf1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4330f328b189590ef8e57f23ceb2cd146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d871befa7b9eb370bef5fb98a67c79d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b5cb48166928ecb8b80c68a8d7e1e7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639c591a557b17ff78df4309e15894a9149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfb0ea484da8192a48b81cfab101c6c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b51da22f83862e52a704624daf9de91151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e669d64aebf820bb09aff9adcd060a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c369293f3c70884f0cd54540767ea7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1788b59e8ffd38a5a6eae6df97cac9154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf8aa398a852ad2fcc4f4e77a8e093b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d5a75e1041ebefffd6690019f33034156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e125c68a388be110ae70b1966f25dc157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e91c21056d27f1767b866e74694f45158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d897d1cf7e8c105b87d02ff977666438159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef314e1621798da54abc3799521796c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a59bd813d26a993b00f57a5bf29195e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df361878469ca8c8fdfa175073c1709c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b34186f432f3ef46ed185e3b419676163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4110c47adf255da24cc6ab830cae787c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d68bbff9c58fc326f7b7ab318c5ec3f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2ce84bc7c28b47ac3be33b30529ce7166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a9a7cbfc7503f13729221a69f0ff08167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0545c9c9f4ab785aa91bb523f4cdaf168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7024ea30e90e6e686ca6b1fa220ac62c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed02ae2372665f88197d6ebe97401ada170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b43363a5da826901ee38027fc1f841171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273c918801760b7c499c958eeacc87bd172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa863ea193c3a689eb0e35f9d0d1a6b8173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c12155385815f8046b00dfcdca09a5f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d597b0a52776ce4212803952e9b4442175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce6aab051073eefe0210b19fb126d66176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d04491fba77cf57af2711cb58665eb7177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c7af188a4500c1a4d8c58f525cf55c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220ad28b5c02c56791e11b2bd3d03a94179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb58a1351a16e5187c92446fc34b4ba180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b8296bbefb982a3f08b33d312cd6f7181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b34d109f81b15eddc8ad801fe6d65a6182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ef7e38a28359e7b4df0e2674eefebb183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27555ccb35f480fc35faf6de87e9582f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec39d28347ece770844d9d22ea6f772b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943d41711cc58c583c7bb43199b5d6b3186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd7d2dc6c4ae7da0411c47f688dd78d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cf6739f262c39166a970f463be9187188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25edeb80e59249c0d9de7bd09203d595189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faceda3b0f98d0836e25a00691e77a0c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5df13b76c245a783c680565f3e2b05f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a016b6142db4e24f4b83a40e1d1678ab192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0853fd230c330014d919c19e96ebc60193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd911b072421c1bb07d10e2ce65516ed194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c27a7b190e60cc1cdafa810203c7c8195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8472c558d783fb7a3d5047702fc170196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8229b5166757f39af889d9490c4fa4fc197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8e02792badc432b121c6347594750a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabd9aa50b3664382e45537798564ab7199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e3dad071428b1fdc4f3da72331eb52200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1752ca332b2a5b39c7ead2a59ecabe90201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64243737785e792290f4ba9ba4301d31202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f659bf7d420bcfba5fc5c32a1a7e66f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f949a766d5c6188213c0cd1fa592118204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7654d0eb37017aad5fe2e8f8a79c3a6205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb9bdb3e42de5ba90e29e316e22fe86206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d1e29a376a483509591d8abf54936d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbbaaf61e3bd613efad0f1eccdd84f3208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c19f55d00b6c43a533cbab0fb24711f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4be0cfe9477ca35bc38ecf147b8fa8e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd079366df1769716a7e221006810eca211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b21a5828d73248324916b7e94bcf7a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18eeacef5780e25d58d30c3c936b619b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf2162ba585bde87a96abda1be79ad7214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f72aed157a9f5f76a1684cc5ff6c0b1215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f396042d938339d235ce0394e0c7ec216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c0e2d60bcb10aa6c1d338ff021b3cc217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4656a0e9e7ade548b5edf427b6c14bde218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1e962452796fbc9e8c3aa70f84cabb219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cbfc8e6d7b1ae8d45ec51e6535884e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a573eb952b6d70639a2e9504b58f69f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5701c2f74914b5cf9480823037d71e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94c80c753751d1e8e754daf59cac641223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f08c2f24c7a661864cbe31d4e53008e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7f13042ab59d42cf94154464ff71c3225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d3b75155ca44a8041e7df9b4581892226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff754d4b0f867e23879e4cbf893194c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356a2a87c091adf04fffe9978edb6b63228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd4ee3e4e4ce96bc1769dd4c648ddd8229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f398ae00658801cba01a0464e3c89e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957763a001d4dd779abb7413fe588a2a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d247646a5e9102eab30be850ec5e70232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b556ca177d5c9ddb4a55fb612d54fee233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f90d7bcb07585ca6f0fdfd229cf8c1c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fa6ec3c6bda3178c1f76422f11f0f4235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d271186b17fd217e4148f6121cbacd236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85ecba34052a95c2fe40072813b931c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c9d2be21940f9324b8f691ab62213c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1273b9534023ba06d76d551d71ea5b4d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e4c7f54ffd805e0aa2a31244a284e3240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecaab97609d2ade40fedc2f27e4a9c1a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97efc1e98ad9fffd37433b5984e946a0242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f40f189ac76ab519a30535b5c3734e9243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166e51fda194e6624cfdc18475c3fdd4244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ad3357fc72d4057dd417617fc5c7d1245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa93a26f470b0e8fc76cecc31e26036a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afcb82dfb39f7eb42e387fedaaec3c4247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87149005bd5e37c99ab7ded30d9e449248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce345f8f5f7ecf4792f1e358293253d5249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7decde42fc5fb1bd39b554bb6b3a4d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afad8f1e254e93536a057b79e012644251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64816d141aab02009b510099da4a7e71252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d11927c5faacfde7402a7ca4f00d09253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1b88830bbce6b55afcbbbfb6d7daef254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b38bf6ae2c38abc7b04c780889819ec255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e536841c6f1de0601deef525f34c94256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15596032ad89efc0a712386fa899a7a0257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e54cafeefedc06dd4f987148f0e74d5258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fef32a9bc8dbd000c542b147283282259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa0df5b319b70422bff8e3d6483ac8c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7261be6a5fdcb588a2305745a4320612261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29363ecce159e508a1b69f2b5f72f12b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1420a49c99ea1b4519bc1c46e6e4933a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48f561b49d0ec49661aa6776c6d6c8d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a78f1f5233c53ffb3f7f5d45d2e07b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f3648fc5d84b9f5cfeae38503bbc88266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f876541f83497fd1bb4a0653b92f5e55267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478b669d9a795a88cc44d15c3dd75b73268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dc58bee9c8f60c18a236f1d414c842269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f1a409a3d3227c48ca06ad27b7c532270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ef8ff1f8930c2abc7aeae51fcfb9be271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7a377758cd823cf8a106d109aaa540272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab872d8c70d288770eb967a925999f3273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3295894671d746bd06324357680a89c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6960387267f17929497e0bc5ebfad9bf275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edddef005c0f856c86b1a0903df62480276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca335c1922b0e1352ca46381bc9d5943277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a8c9a8914748eb58efae848ddf6cfa278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2717b9e9600d0e24d9953fc8944c8b3e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cbc8a430d8a62a2ee1bbbd2ab83b21280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40664556b7fb6162a09b4e511391243281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583330d250af15306820f3b65002f675282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9658f762c1002fcfd3e033536a86403283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16f8c7bf7b6c5770acd4d5cd12bb14e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b5064b4423c8cbea030fc4fd9edb0f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67ac8b441f595230f57b25dadc473fc286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e13d232538f31df286d48d2b4b97fd287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278a391e2252c3d24f32bce23fab927e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719b871b45460233fdf5b472323239f0289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f24561c0a26421650d5f1d8e7cfa213290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bcaa4f9b1377cf4e021d890311fa35291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c035d91dc84696d26c61f1a157b6ac5292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c07e6f6268c50e96052bc36731481e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f0e5056bdc5df4a54e739c9556ef7d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d33fd70890833e007dc63351d2eead295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70af840cb3f5f7cad2621606a0796a1c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6305adf0e6327f821a17d46aaa3ba5b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baec165e29c2771d8c8306bcfdb99d6a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1985027a8831673f032ff7440ae53ff2299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00907be4f30a77ee18af95db08090237300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22963e4bdba86f59b467939ccca05290301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91a807a4f0bf2b573eb9582593f2a7c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a464c742fedae662669ddbc14688fb3303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24badf73ee227fafb99e4a129924d575304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dab146f4b392d1814abed76cec3d3ac305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013c42834836aa8856779202e1ed9cae306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cd2d41421eeb995e46c3be6de642b2307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecd560c3dae60a1a36751f004c71f66308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df68b74c73635d21433251fb65f0a45309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b14491d5f9ae73e24f901736eb4419310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92934e36a362d51fd1254df7651b3bac311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd03651df0d369e8a4893ce5c4097a7312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518a121d333b8a9038a7a68413023d66313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f490ed7e5f3f505a2983adc0305f092b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2c1d62b4dc569720b78016c8d73b12315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea846de13a616dcb22900acecccefb0d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6db87c17b9d819c6f77245b2e4c395a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92b6eaf81e4d913e40a8681cb76ed30318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f7356eeb5e0cffeea177734e38d085319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edb9dc163014858eaca7cf10c9cbde0320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a48f4597e78ec7ca8b53a133cd05e5321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf2ae5b293b8fea5cbdff89b434b231322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdde6d27821ad545e4848ba9c9aa71e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd98b8b8832e8ddc7ab5610b1252856c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51f08a72eaee3eb78594aa93b4b275c325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11270,710 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...658 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId347"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -12240,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J175"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12890,3794 +12137,3519 @@
         <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
         <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>16851</v>
+        <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>2.35</v>
+        <v>1.25</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>16873</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="F27" s="0" t="s">
         <v>88</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.25</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>16873</v>
+        <v>16882</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>89</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>90</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>91</v>
+        <v>23</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.25</v>
+        <v>1.06</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>16882</v>
+        <v>16889</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>92</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>93</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>1.06</v>
+        <v>1.7</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>16889</v>
+        <v>16921</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>1.7</v>
+        <v>0.91</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>16921</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>0.91</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>16921</v>
+        <v>16924</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>0.91</v>
+        <v>1.03</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>16924</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>102</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>103</v>
+        <v>100</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>1.03</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>104</v>
+        <v>101</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16924</v>
+        <v>16925</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>105</v>
+        <v>103</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>1.03</v>
+        <v>1.44</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16925</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>107</v>
+        <v>104</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
         <v>1.44</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>108</v>
+        <v>105</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16925</v>
+        <v>16933</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>109</v>
+        <v>107</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.44</v>
+        <v>0.57</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
         <v>16933</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>110</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
         <v>0.57</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>112</v>
+        <v>109</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16933</v>
+        <v>16935</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>0.57</v>
+        <v>0.93</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
         <v>16935</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>114</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>115</v>
+        <v>112</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
         <v>0.93</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>116</v>
+        <v>113</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16935</v>
+        <v>16955</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>0.93</v>
+        <v>1.03</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
         <v>16955</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>118</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>119</v>
+        <v>116</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
         <v>1.03</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>120</v>
+        <v>117</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16955</v>
+        <v>16972</v>
       </c>
       <c r="D42" s="0" t="s">
+        <v>119</v>
+      </c>
+      <c r="E42" s="0" t="s">
+        <v>120</v>
+      </c>
+      <c r="F42" s="0" t="s">
         <v>121</v>
-      </c>
-[...4 lines deleted...]
-        <v>23</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>1.03</v>
+        <v>1.65</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16972</v>
+        <v>16976</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>124</v>
+        <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.65</v>
+        <v>0.71</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
         <v>16976</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>127</v>
+        <v>124</v>
       </c>
       <c r="F44" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
         <v>0.71</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>128</v>
+        <v>125</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16976</v>
+        <v>16977</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>0.71</v>
+        <v>0.49</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
         <v>16977</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>131</v>
+        <v>128</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
         <v>0.49</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>132</v>
+        <v>129</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16977</v>
+        <v>16980</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>0.49</v>
+        <v>1.05</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16980</v>
+        <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>1.05</v>
+        <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16981</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>0.59</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16987</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.9</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19008</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>2.38</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19029</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>1.22</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19047</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
         <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19048</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>3.51</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19049</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>4.2</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19121</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>3.72</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19128</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.16</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19125</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.1</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19123</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>5.01</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19149</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>3.86</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>177</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>16</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>178</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19150</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>179</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.43</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>182</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>183</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19157</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>184</v>
+        <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>124</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.58</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19176</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.63</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19177</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>1.44</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19211</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.52</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19213</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>0.7</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19215</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>4.44</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19216</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>3.57</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19222</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>1.15</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>210</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>211</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19223</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>212</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>210</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.83</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>214</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.82</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>215</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19232</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>216</v>
+        <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>0.82</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.25</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19234</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.91</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>224</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>225</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19235</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>226</v>
+        <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.03</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19236</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>1.49</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19237</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>2.2</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19244</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19247</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>1.51</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>243</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>244</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19263</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>245</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.83</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>244</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19264</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.52</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19264</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.52</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19266</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.63</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19267</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.89</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19270</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19272</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19273</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>0.77</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19274</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>0.57</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19291</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.16</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19297</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19298</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>2.12</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19301</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>2.08</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19303</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>280</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>281</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>16</v>
+        <v>43</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>12</v>
+        <v>282</v>
       </c>
       <c r="I101" s="0">
-        <v>8.970000000000001</v>
+        <v>26.17</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19314</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.62</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19315</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
+        <v>287</v>
+      </c>
+      <c r="E103" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="F103" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G103" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I103" s="0">
+        <v>1.03</v>
+      </c>
+      <c r="J103" s="0" t="s">
         <v>286</v>
-      </c>
-[...13 lines deleted...]
-        <v>289</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19316</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>290</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>4.49</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19320</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>294</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.67</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>295</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19326</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>296</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>297</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>2.9</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>298</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19327</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>299</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>300</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>2.46</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19345</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>302</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>303</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>43</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>304</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>26.17</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>305</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19346</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>307</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>16</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.03</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>308</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19346</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>307</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>23</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>1.03</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>308</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19347</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>310</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>311</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>16</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>1.16</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>312</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19347</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>1.16</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19348</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>314</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>315</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>0.77</v>
+        <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19348</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>317</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>315</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.77</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>316</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19349</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>320</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.88</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>321</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19349</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>319</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>124</v>
+        <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>0.88</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19350</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>323</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>324</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>320</v>
+        <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.8</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>325</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19350</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>326</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>124</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>0.8</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19354</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>327</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>328</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.01</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>329</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19355</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>330</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>331</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.88</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>332</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19358</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>333</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>334</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>1.93</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>335</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19359</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>336</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>337</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.83</v>
+        <v>0.6</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>338</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19362</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>339</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>340</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>0.8</v>
+        <v>0.6</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>341</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19364</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>342</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>343</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.51</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>344</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19367</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>345</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>346</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.59</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>347</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19367</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>346</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.59</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>347</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19369</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>349</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>350</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>0.43</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>351</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19369</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>352</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.43</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19371</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>353</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>354</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>0.59</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>355</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19371</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>356</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>0.59</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19372</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E131" s="0" t="s">
         <v>357</v>
-      </c>
-[...1 lines deleted...]
-        <v>358</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.6</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19379</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
+        <v>359</v>
+      </c>
+      <c r="E132" s="0" t="s">
         <v>360</v>
-      </c>
-[...1 lines deleted...]
-        <v>361</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>0.63</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19379</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>363</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>361</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>0.63</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19375</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>363</v>
+      </c>
+      <c r="E134" s="0" t="s">
         <v>364</v>
-      </c>
-[...1 lines deleted...]
-        <v>365</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.7</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>366</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19377</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>367</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>368</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>1.7</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>369</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19384</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>370</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>371</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>1.7</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19385</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>374</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.51</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>375</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19383</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>376</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>377</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>2.85</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>378</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19403</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>379</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>380</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>8.49</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>381</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19404</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>382</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>383</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>0.92</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19404</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>0.92</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19405</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
+        <v>385</v>
+      </c>
+      <c r="E142" s="0" t="s">
         <v>386</v>
-      </c>
-[...1 lines deleted...]
-        <v>387</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>0.64</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>388</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19405</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="E143" s="0" t="s">
         <v>389</v>
       </c>
-      <c r="E143" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F143" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>0.64</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>388</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19408</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>390</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>391</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>1.39</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>392</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19409</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>393</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>394</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.49</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>395</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19412</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>396</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>397</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>1.28</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>398</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19416</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>399</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>400</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>1.46</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>401</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19418</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>402</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>403</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>4.2</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>404</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19419</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>405</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>406</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I149" s="0">
-        <v>3.91</v>
+        <v>1.75</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>407</v>
+        <v>409</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19421</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>408</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>409</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.66</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>410</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19423</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>411</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>412</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.48</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>413</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19433</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>414</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>415</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>5.78</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>416</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19454</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>417</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>418</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.67</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>420</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>19455</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>421</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>422</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>2.55</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19456</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>424</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>425</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>2.5</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>426</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19457</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>427</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>428</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>1.93</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>429</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19458</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>430</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>431</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>1.99</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19560</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>2.64</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19461</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>419</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>2.48</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>438</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>10462</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>439</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>419</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>1.75</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>441</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19463</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>442</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.75</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19464</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19471</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>3.11</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19473</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>452</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>4.11</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>453</v>
-[...11 lines deleted...]
-      <c r="E165" s="0" t="s">
         <v>455</v>
-      </c>
-[...260 lines deleted...]
-        <v>486</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>