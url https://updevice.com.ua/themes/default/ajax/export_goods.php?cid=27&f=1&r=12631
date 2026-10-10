--- v0 (2026-08-21)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e56a873f0962dc71ae2c7cf84f3daa1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919c29eb646ea535689bf7f13e9f37f72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692c4b26346b8107418399d1e8a31ad83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf75cb7b75c66bb9d23d5249c5b477b84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660887dc7d7fab50e2115833a57c5e795.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f5d63444afd6e5ad99d682da90c5c06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721ba54b95e864142567575329f920827.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d0ac9b5cf99aa4400483f2a2d35ddd8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeaf89ab2c8c12cf1b9f3645a15c89a69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4946d5eda4c73b90cbf73ee97217d01610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1a976a5203a3d3fc697b7f9b2f380311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c6ee1307651e27a1288902617fcbfb12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ffaaf2a0a9a83aec41f57685646b9613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c180314659a0dd82fe3843f0a7a5e7cc14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3f87c5111e458def46f01c96d77f8315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381e9c4b05b76be225e733d430bae1b716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54156fc5892c6fbc3cdcf9f2759d64f217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33413b0fd625cbd76c045aee53dd566818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f45f3c7b27dcb0db98c753bfeb75b419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77797b575391100eead9d590ed95c2820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe5b495f317fad5f235aad2f1f5ce4721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3613a3ae508c69dffacbaef5d5e6131122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e9e12a90a5cc06154b6bcf14836e3923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fffeebd549195f3290917d4026a8c4c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a9c48e6bc0642fb823c7d3d1c09ff925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e35f4b42e056f27a4cbea8de5e52b926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0256fe45deb8211bc16569d98ce53a827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3db0c0d7f32f8f798297e98f5306e828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dd2d93ee5c834dd9b968196bba53e929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63ebee315a0d439f6fc135d0fa8298230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35cc812a0b3b8051c49dfdb0cc1eba131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b278398bfb562dfde496b78de3e1fd4c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c53683141c0cb4e020d40a2fc96e6f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403a212bbbff0f65029b1d94cd3eca6034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df442d672f3d05fdef661af2a5aa215835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7cdff60b411909bbe5d114ee274da836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe3ebb3b63a6e3f03bebd77c4a5786137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bb1ca842cf16e72cf0c9d9233c490238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37c56162069be9a56e45f19fdb49d6739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d675c0cd3811bbb0899a39963dfcf54f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13162e03897794a3225fa2036c55688d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c892cbd4ab7977d8d6e8e34212dfd03842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eeabda0c3516f6fbafebfe32e1f27d443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544486fbb7bd55eb9c784e6e377a030444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5cf4190d9172912c289a90470b904245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd88110613f5602120829a5448d0901a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30975e0b5309df498f397b5322a963d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dc853cee770c80d9d94cd8913dab8b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab6ba2877fd90af29a7c15ce44a9da549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654dcd75225075fdac38731f12ad49e850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fc2b26876d28b786f01d6cf01df3a651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a201557149f94d4a23832ae4cc30f37d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dfcc34d1ed4c7b5e2b8df7a88a00d853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a8e897e9a2add5ac1bcf01618590f554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12dfc0fc16006283ca3e0854a2f97dd55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de08d6f1243485a0ed115a5e0a85ce2556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89a62663abf86d212db551ea9f2f83757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7ab70ecb6d6837448953809084be9e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fe6c26a198d6c84a0045ca14fe410159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28502f265b5df57c49ada4bac2bc3b5d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb5cde86ffcef69cc5a5b4dee872cea61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc639e3a4269a3fd73c0c5efe2eb3c1762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c80e7929c3d87d0a9ff27d327f2ec363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d0a61688605d934d711b9e2242243b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5a6d03549ed19f5fb78790f5d8da3565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea5e5d83942ab3c1ca69a1bcccec38f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccdd68cdfc205aba5a1c7e14785ffb967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dac0954ac76e3540098c4d39a8e38b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9b0607c119c71ca5e235fff191880c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd2a61a98d2e7274a4afa41240aad1470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8272fbb8380eef4e202ca192ec192171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd652eae3d16d3143ccaab271afb669e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bc95fd7d50ba9a7e5a58c3d36f478273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0050b5cf0955e4b6d60212ec157c1d2774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55e872cfba91b76f0abe776d6c5c33d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae16d30e4f0fa2bce3f94b5c2f4ae76b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa99365fc4b71b005a0c9e6e24e0c6277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55aa7500ec3ec818cf9a0c67e12865678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ac8da3dfcf52966c0619b7dda0994679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfb4d9d2aed857b23b009bc8d9f9a1a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0591f14e82b065da3f161d6d050ecae381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64e7ca221e9b25a5bd1a5656b77f59082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a0bd1dfa5499197abbf75f216eb98d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e141542904264249f2e11c5d623345784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d93cdfe4e0b88741b0df0fa6e21a19785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2605c4816e07743bcda8d6042faf0e5e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b603ceb7d62fadf76b85cd83c4833e0487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07007c8414bc82b2cf119f96804ad7b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb6af9d7e55d8c7c96675431699545389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adaee76fe9966764d3d77211341ddb5e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91852dd343522cbd1cdd081f4d6b9b0c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fddd9386719ea5aa3bb60df96ce54a292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a144bb6e6b2feacdba621fc1f3e6c7a293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac04181ce063a6a7c88f7ced2c7d51594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a07f003ea5ab2571ab5d9e9433b1fb95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218e37accd9c7ab01ae36240f4af933596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8e843711747a4237ba7238e2d2548097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9921848d2cd21345910168c1bfa674b998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239febe6b785935b8e5ec3bd21e0f3cf99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792b2bd51d83b1a75c91e37668a3df53100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ece23e14001a44b253912978680fc2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8aebdef3f2fd1273762b396e4d3d3b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178d8dcc84c1c62ec06e1d577fe4e772103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b93344a1bd6b54b14e021270fca832104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e52917476801ce016e552812e727259105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d6f26e4b0a0affd3a1c99125819604106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692e7e9b1d2bbdd4c490f914f05a84c9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679116f337f1abd15c0c0cf2cfba1602108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3401c083e4f34144f0507abeb4d99360109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8740ce7755e111a7d6ee8a408db8f9e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8509b45cbd658be56c22d54771f8e504111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e014e59e3192e80850ca66388a9ef35e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48c917b5c54bfc2e972b45e73a6e34b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0beaf9f663765372a845d3b02f815cd114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090eb91d6b5416ff3ebc9c9f8bc6be34115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fcd9f5ec4ea0f5a6722c1b0beb04d6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ab519433cc70ab8c3fe127b19789c2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2d81010638e1548a05294dd41e61a3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793c07b22dcd8d2bd25a33d288051d86119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6bc4875e269badbf8f2633177e742a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb8a7a479a5f2a388e5662fd4f74af4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a9cc7fd7570778db95dadbd108ddc5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a1323abddf821c9a00f4baf8bf34ea123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1058965df79b1b3380899457704d7282124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518d2ce69573444d916e85872034bf8d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc592f36d083d6c611c34bd8d05e8f2126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49845c408606e9ad15caaa1bdf9396eb127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa28650ac458bab4eb93bb096ceeddfa128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c540e8649e101ad6afe590aeafd0775129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd249a2ed59604467346d1975efa31fd130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f9b3b6f8e1a79f96a1a9913e02edb8131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0120ae94049f43d63371cd5ee06ffb9132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1fe3187d8879983dec5388965ba3a7133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2d467c83c3329435d32a22d8f83d01134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67601e6f3ab701e6b05f3ac37666fa40135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c608c2f0b52db84506124e143969ca0136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f32a6eadbad3b3c60dcc91ceab88cc9137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c51773612fe04700f329300b89b8650138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39d102985043129eba5e2e48be68f8e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a833389960eace15d34d4ba533658a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33abe76d0fc4d8bdea582d118d9a7d0141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faba76507015618bb4e23e74d8f47689142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e90d87fe120d51ad7319aa7717194fb143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63749042e40d3a2f747631c91de5c381144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db3e95bf992d7e72be9a2c9a3a1a8b6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfaf0b35427d90a9c6d250721e6db87f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e087d0c039e82732129bb5d8a735e6c0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6663622a334951bd06360799f3d7c16d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778f9e0319e70f0fa632ece999b3c4ad149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483529f8a51ac410eb226d72f3594760150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945d97de8565a071f6ada31b9217c476151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f192f3d6698e229733d0bc5d9a6b7a5152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b10f779b8526bc966324d8d87d44802153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9616eade3a224eab013331e1add350154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a037aa4dc893ea0264a748fc1be72e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4953bf1d3bb5493e8cfbe3d87a5842156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e136f1c1095c4394b13e486f1a4aa4157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fa543fc45765bf51ca511f570bdfd4158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1299a38004999e7432371d0536235336159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65832e2fe5ccdb5794056923f04f0767160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6a2cfbb90847c8141ee8b9dc7a56d0161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5dff4c23f0073aa67f032a7f6045c3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86993985d3a626030219c64e9fe40f26163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb793630dc3ce9653cdce3f6da5ca10f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67f1c8b34cb24ecfa28f2fbd460faeb165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6229f89ca2bc7ca4b7ef127fa0466cd166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927afafff3e5ebebc427923a860038ac167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3ebe3efd0d2f13812f3449d4b1e949168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8db7cbb313bf8de9bd074a6267a665169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0cc3e0461c018976be5cb2c511307e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05209db13a78c5ac26c1ee64cb03a525171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b396915c12b05d517b85cbaad39735b9172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9d1ee64c711ffe24a53efa3ea58bbf173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3e54ba6fec1a9b961b32a87a7712a7174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ca7444a080740c30b752552bb30b12175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71c85732ecca29eedc60e904631e8c6176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eacf33fcae201944dde5b8009ae21d4177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8cb0b9f4ca4cba935001cf8383dec8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab0f620aa4dce457b151297248a04c8179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a1bfd30bde90903c3f3fe7d7954b73180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ccd9c700e27ff10dda52afa1b7fd2c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b96d46b1ab55924c6026ce64fa9058182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae973d2b58ab480e59d1400b1749dffd183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d462afd995f958a9f43fcafc265918184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c444d37043dea72b6e84f6303d958c6185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ccd0cf978d606664bc85552a59929d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1e18d89b550193eaeeb49887622ee4187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3171b6b2a2a19638ad84acea4ba23d2188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f010b0fde97168111e7dad3be04fbd9b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55298b453eb251debec58d2bd710c50190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29810c2e98a892f2c5ec280071aa1d6f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a32a893c383d492c1b866ca7d5a195192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1829bad6969e81e1c5f5f28a73c2e093193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b315141538d48ebbf91b394c56f47af3194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cae99296fd0c7fea0b5b234eaec1c6195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c53f043a32b3294c43c01eee34e55c6196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431f04a3d2945a74b5988d09162f8afa197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1489e8dadc8f4e3eab7b7c46e2d201f3198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4281786ce2028a5ce87dfc1500c47969199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829d9c8ab8910d01704fd42156f9841c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfcd6e315d1b0ba65cfb002882439e7201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d5d68647a1bca4cd03f1bcd0b088e4202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a947757867371533482016e41ef3d8dd203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d441a679454922cb7f77c2b58c83842f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e181f6c962a116a5fe67b7f6f1e13a68205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0431ca6eaf848eb5d0dbdc6e747ec7a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8284d06c2b8a4b2a018f0a72450a5f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1987ca36df7ab8692d03699f1800e7b4208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eec1a201f3d4d4d03af80f890962700209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c830d19d68f0a19e122f4988ef858f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993d100f0ea93702eb9f944bd035db88211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8531d469d7d59c518db0d6f67e7e40212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3020e9c2282ade3cb2a7d99602ac41213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40708ad8508efefb5d50b531c0939d24214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bdecccc19867aece74bb9f45e04c8e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8277122a66963ada1a01704759b4ee0b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c048b88cedb2f9af5533b7718f74805c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af76ff65b627f397fcd824b4e58d452c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541eed6895aed71fea0740d013ea1a5c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc160cb6011cfed5f678c6128ed4973220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f03bc3ea3c752be0ae3449b7196577221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc13cf0f7dd1251899d3e4f704d7c36c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8bf3cca4af141aefa434623ce47c6d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f03a9359588981493229d30a8134cb224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9144f59e5b5e0f38a1dd0a5d48918bb225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec65643195b63f89ea1baf534f2cca2226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1d9087f90a1f827ecf08119312961d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea6975c275c6f1b2c6c2d5cca79e4c0228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f5278e1e482822dd7b438ad75b4dba229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ffef7354e3fa551fa182aa2d029872230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648fa3303428aeb7e124a1b53fd91f88231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09595ec3df856f2532af045b3633fb2c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8bd8ea08acdeb9056c748c82770867233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d04fc8a18c3e39f8fa446c778e4d717234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e0e265463489b3d49fef7c1bd7853c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12a6e211e886e9d50ba46679e6c09bf236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848deceab47f49b556d7cf87c4f1ae9f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b51a61231ef4a76e8c35a68e5ca0fdb238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd2ce3a50cad5e91777e7ef81f03b8d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447b31bba4444045180aa0e63da62b95240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137e56a1264da1c25a417d6979e55e2a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196ad46b16a50e6375d6b225d4bbd341242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f865ee978f2a7aa3931331f85d910754243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3fe7c59d7ea8360fdc58d3080b09cb244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a01e9bc26e4cc05a05a407a740e0fa245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c47ef552bb6384c83762a5ba610044246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c19a7bb7330aec8a779a0b0f6e6beb8247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef107046907818e0d713041c2439af8248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6535e5e2f8859a90765c4a725fe2eb9d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e2fb4f23623deea6c528b3c2c9347b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6a761255d0dd2e05211b7d5cadfaa9251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65695dca80381091dbce3aca6f7be95a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6571f8b5c0906a7635d36eef2b2056c0253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec9f861537305548064d476d9da3e1b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c82325d44fbda4c9fe7850062283436255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f2ce3656a60490dae5a16bed7cd7db256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005ea0ca90f90150f0c99e422988d64e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b2475e5161c38683da8eced4dd398b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87b8b0a5ce8f8aa31c2ff38d24a9068259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0b2ab0243f4d408477fc71a4b5ee60260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0578a4327fffeb4d347e402307802576261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9e4a072e4d912bd71974b9fdb9ac68262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e216bd47d08945568ed20694c4e008263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a3a4358cc33af66de27052904d386a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb162a97b019ca21456c669b995436a9265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33c53b2bbbadea28a8d09e627f8e0a8266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c28c3059f9aec9cb5c0fc9e87ccf86267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c66f7a2dde26808d10d38a290af8108268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff5f16e9eb8c0a1071fed5b84ca7e0a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53079b74252f39bb355db3ab0ca425e4270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38329414e4514cefc3d7427ad269bda8271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af117f97e43ebe9b4a6f471d42693995272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb7a9595d7425b4e7d0fad5062cc161273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e67d3e36b82b07646aa9cb8e1fd965274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54ed24501cca857c886dfe02d07dbec275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598412abde44dbdd3f1d39c75c8d1197276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f245fb39a3e7239f7fd553b2a87f56d7277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5974d9b2217666d8109671e400fc4d8278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c312a8fd28e0336b9225c01c88c8be279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0998e07e8281f12858a03f8548318bbe280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ade1c9fd2a9f5b6a2173508bbe14a69281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafefd4f9f74a30be1e399fcc2d60287282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e672c61ce2a762ec2f10e158128b4b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d2422ce801ad4c0960a9bbb8b2e407284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd3eb089673280a5c6cb426c1f3f68e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4369a3dc483b2a3e1fe024f9a460b1286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce1475adc2416935cce18525dfce20b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff576f1416a352c8ccf48cb85a01079c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a0e68d311563bb6ab129f006d85d39289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b88be70f5fa2ae7c9e1aaf367a7eeed290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a539c87ca3c84ff0850eff7d8e7b6556291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f2dc7c327796c10c173bf07cb39473292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420a4d143b92920f38851d25f9ac7f84293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9529152a1dc12d1a95c55123f7842e1294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b775fc286c219c8efbc9b5df23db401295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cca9d7dc2eefad3131aac7407b1f7f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5871b4d9c478e5fe4df078c028c1a0297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fcfb79c27817fc6822c19e11f62126298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3f2c1a58424e2b31a8609bfc2f1b51299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12221f28f2ae7ca845ba0408c202519300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c915f97f0ef072a57f7d3819d1a8be301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c176c6d6a83eedd738432a4216307a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a104623d98cdd51db7ee8c6c3d8dd7303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccca17810e34ccda43fc5371502980c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcc001c93c0be71d7879c0cb0d0ee87305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bedcd51ff0c0b347b7af5feffb65c43306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6766e24bf1b200c65bb0d0bdf03abac9307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0759a331ee9a0dcd6372d62076295eb5308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cb606cfb218faf1a8218645b8e7c86309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24fbbacfd1d65a48535610544b6f1f8310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70018eff221d8e59cb87d68f8454d38e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb845f7c1f1288225094dea295998c8312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aba53924bfaa3ac7fe7d33d329a31ba313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbb6fb53cfd2a1d3cf376e74b5da50e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8650fd241c2439f90f9a5e569d823d7b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4a0d1f646aa7c7118c10ded272aabe316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2878898992706c6e9b3d8abcbeed9c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce165b12262cfaae190192ea24f9cf6a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19bbd94a3d0215afc1a49893a73e7d9319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f29181991534151d072191c572b0c3f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86d5ac4a74125ac525b49ecacc81db3321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8982aa68a1bc8f35d791535812ad5c7322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316ec8af22d8a2887c18c050fedfe15a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e51cfbd824becac4dadf22133077342324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d9eece1f3438dbdf8d0c586ced7e73325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b3d69b4bf4e5e42fbf34cbd64c562b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fa122e08abab38ac52bdb07fd42f7f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f74be5f0b615126b1232b75f6c7768328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d96c1201a4363711ac496a6ef3f063d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18aa4c084eea80587abcb3628ee016c1330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4487c6059b08de6da41767aaddce211331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffbc77683367ceb4be224bd22b4e473332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bf8506b63c8c0b639185dcbcca0e3a333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d03b9d090dbb03b07051e88304f3a831.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50122d3249cbc5a73346222b2ae137212.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4293e27b2eaa97bad92d69a19026dc363.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b08f2c1dc09ca5c084da74ab57ec304.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d943b8d6a0ee15ca1c2c7c2f6548d635.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33c5892abb12d88bad1374a7532bba36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fab990f938188a9c9bcb405e1a88d77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b54f3ad9169fff7c4dfbad5bd0b1b0b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c65b7c60f991930c8bd6820d26e64309.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5756d9a75aa5d9146f896c6c8b024e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eed141655e204bb387cc4e53dd0ebe311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cbce498f2a4b19ab367785ec51d73212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e28a148c16f790be44606f85049698013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4c0a862f1430175e55bcd05840b99b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31f05f5de44e2a06a590f00b7ed583d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50268a4488a00b03669ff846ef8c09616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59bfda1b39a5e682bb914d57eb8967e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a0c39c5e4be51358458f51013f2f2018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb06a4100e57372356829f16efa626b419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8eb72dbf6946861912b44920cb79b620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7603235028e5879929c8dd4a94f9a81221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938d80bc54db9569e86cc86e1ad4ecfc22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d873275e0898cca7dcc5c6fe6546671623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3d041dcfb666485049f9825668953924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d740e931aecdb44fa21918e7a8deae25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f17f14388ce8ea2f5c7be9d6f1343a826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72c9da9ff4d95652f96c4676f20b5c927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faca2d2694a22e32a5e702ded5d161b928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb83eaa17fa303c9f49eec6f4c6f67c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228d63d68fccc9ab584243e7e7efc08f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65286981611dfc325107f6759d67a96531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66867bf068371843c82f4b59c02c63c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aeb429f4558a6d7f9bc968475c613f433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df287691bdfd48c1f533b4229868497a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d62a982d5dad1f73bb9a88b944233835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df46c18e355c65b3b1002a6869a79b936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63322abb57a23c85592d3ccd5b4c3e6237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58eeb9e9cf9bdf26a6b9f9ca6c6836938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a443262e1489cfbf224ccb709614ad39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c7517576f8d8e7c0a5eaaa579ff58d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6401ab9e38624a8885f083c374b3c31b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05960aaf8e338515bdc1240c166228042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c43b5a1fbad15552138731350e8be443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92656b325dc2df93c0558d7f782cbd244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0717588af8008cb0c6e6c868819818bd45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6c617a77cec6709bacf42de296d83646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d98dff1ca148777d0a363c83a760d847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65dd267c477a2612fddfeac3c9729f748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e731062fe41f776ce4fb8f6b1cce4a049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c154b90f0c65cdfcbd80033dd8cef43a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdaf20a7e7fb6e00da0f15c6b957d6b351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac082784d82c6b3f67fed95b4fcf6df52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407b0c0b202daad8e5b2a0d8a54414ae53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4009bda7b4b259920963c697d26b4c4954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf44534e4d79bea2fc641b19790925b355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a416f562498aca6f1076e7e114c0c82856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf30c2a627dce6506d908a355f88f4e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9928086757aacf8b0144c552317166a658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2eb23e39b36ed724b14f7f4be6144f459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9661e62cfe1dd1a423fd001d39fcc560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c450e5c258be78ea75a75b826f53f61761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db54744358cd71a0001d22cefc6bc8f562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886b5fa147cf6928a1f3c440c1b7178b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5703e3ad86b0dc787579e5ed74f999c864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d33c8d7ddd179ccde934565c96fa8dd65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bece88def29cf6c0fdd6308e2da8066b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b44d784ca4d3786dfc3ed2b4b39dc267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7364a0b0ff5080fb73bcc4a2fe3067168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1394daa2729e3b5a6102c787c974be69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1cd5669ae9336492fd4057969f393170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2017e8482d8cf334360766967ac866ec71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ff7eed3b603800c0225029f7141f4772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee198e8ba3ed91296202f2dc9e08411e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160ff5c7ea166e8c2659d3d9a883962374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62258564778db1ee6c49059749af5c9075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c4374f4ff093bd2f11ac04aeb09d5176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a170492013448a6e5bd10c5266a50c577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b8c33036a1adfbdb5e39608e72a86a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b2e81200557b7ab5b7f62b2eb9466379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d362f075cdbb96d6d3c180d9f71935080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3184bb3f3f4ad4fc16eff5bb6746bdbb81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4f461759738ba6acacff331da9216f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c931232dea7e422bbd79fff870193e183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fc0ed036f7bd1c4fb857a545dbf78484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d11c5b14276a7df2f532972b34ebda85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09df7879419f3417f15cebbfae2a5d986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab19c8c4ceaaa29062f4d1a5ee7f1b5287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23799c6d37a700a4d9516db57f368d388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef70ab3f2f2c701e07660ab6b169a30389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6e351d3188d039dd73e175dca6ff6d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de71a9214478b00900a04ceda14ed41491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3fdad8fc240e3a2a5942f60dab207d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7243f124bd826719e9f58ec88ea1dbc93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6642d366184b94daa6030de7f5244f7194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41184653b2f3e751af5a048fbefbdf0495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482848eacbefa8f73894c902dc84438096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52e7b9788066b67fc42cf1604272e8a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcbb30c06db69c32050c07af6ca688998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e75676bde5dc7a7817e53f3c4ef079c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada58516907cb9139066488289b1d806100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4d49dd4ffd00334af807c7b8a0ab87101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bd9280a07f1dd3219df0da37d20d06102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f10fc4ffc2f7deb3ea8311dc1c15716103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defef79c581863b9d10ede8193cd969b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21375d52e0b1ceb1ecf7089511ab9060105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e764dd7d923789677760bc10841c8ff6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f09b994a04b2185659bde30f379be7107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf2176d4c0c766d92b1713d6f30dc80108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d715945a83c459e1b2cf351ae26fefba109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ceb2b3c02a3b99c98fb4b5c17b5bff110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420ec3af5688d2ff1447df68d1040354111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8565bd0a680780c939884e692e82cd1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773cc51bd7eaae5fde467ad9d1a8a785113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed50bd10ee1cd54c61922787c1a93062114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabf736771e4071c18547c2b0dd6a13a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f999a2e87622bc83c4b195bee3cd29b0116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0047aa709b72314ad5fa8a3fc36554117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4a809b8ffdee85cab830c6adc5077e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e56948aa96f7886acadd7e8c6efb55119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517635ff792c921637ec3182c6480310120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93853719bf71f379e58c0e9fb5518070121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77c83f4d58a6f6cea9deda1767dc297122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1c569e968ec44a86134651a90e8741123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560cafae6c0b8810a2e6e7f2ae11b006124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580b5808e34aecbfed8c636b6360ba38125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d59d408b978ea7e0d51178ebf93ff3126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd4e1d113e678d5c67955bbceb32968127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b133f8c9482c9c051edb0d4a080803c5128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b0141aa789efab5cace85c5c6ad721129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0458f3cde8e1df6e91b61e8160ff1ae4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417861053d426b1397a2516bc33437c5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c536eb517c01a9647764720bb4d4f4cd132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c093b48cc0cda1739fb0d173f662bc53133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c5f770e2acb8d6beaae8f8f44a54b9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078ce2b363c992107bcb88ae04a798d6135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc267690875d18614e02e80af7b6917e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7538bd5fc9bc345ffcaf69c000265399137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89036def31e129fac88673c556e94df3138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b9ea9e1411131909c410f9cf3e0908139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e688e888115770456dd5c7d9fa54dfe140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22189c09989532835512ff3fc87b8c2a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4765e9d80fdfe4b5f5fe3ff46ab54f26142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b732a541524cb1763d7d2de3da78b7143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8365cff79b4157ca0e3d528cbce8c852144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0165d7bbfcdb23f316ceff848f386356145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fd400f2f5e5bc873ff465de8ad5b01146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941f9f233b482439ae077cac3ea23e57147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c64c761328f7ed876c39a65fb42d70b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb2af2d9cb1ca73c92527d5ac5ddf1e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2b333ddc0a6ffb45b3b8d09c5434cd150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a958328abfa66bacdb844df31fff4040151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2945b588700b0a8c5b9f614cc5ed469c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ba4c02d92346239b5ebcb1677e17d8153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad287e0972d23757c50933f4167b6aa8154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b26653e84e6a38bdd828a4664adf4b7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8b58c91c0d58394d6ce159d0d7fd56156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a10e0773edadfc8bc23c6d39cd8e15157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f433978594369a384a153c3722d58b1d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b387230bccf23f16a3c6f24cec2d1b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8450e9b39d3e4e850e15a325d2047f94160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be276fef2d331fe19c35e5f97cec695a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2ba8bc09242d0bdfae3f6cdff6bc62162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394a121134f5e35302458eacdf51af53163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a27ba44063e27d33c5a6767485da0c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d9a358425016afe43568ff89b97421165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc59c44add79403da6e89a0bb43685c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a3ec883ad1e793f4136b59490a991a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a71a0b5f76a94acb611901de2c25bb168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47483da43458b3f5b7854338c7a424a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe871e9174a110cc65e4f49ed013bb0170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355e09377b98e782407562ac657793cd171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b24f952eb6c08760d2a3a4f2600bd1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273c0b61bcf141e59857eb63f1fc23ee173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a049ed83cfaa1a4e3943d4296a94ef174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64337739e6242b5afe4983fc3d3f8fb1175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b12924160e7f77dd2f25739ca46f930176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ad126f70c8b6959fa2bfcfb91c2fbd177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9b1fac5d619ba924055f855b18a166178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae86b9a9b895196301db70a2e2bf10a5179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f363768a33cb403cde539d5cf0976ca3180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b10a1418afbf33f3895e5f4d9ef814181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3898de6778ef7ff79c5c2b0ef03ebda182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074b3fa676a59e832024a17ec9609ae6183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d25f434a5fe508d38d3e506656417ba184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88373d8f4efcabbe4fbbcc0e87f52b1b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4fc3b3b8a5f512e49659cf0a8679c3186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41aea1415abd2148b1062ef3031104d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a56300e1f2e7b8d0916bcbf4958d6ef188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2242dd09490ef57d21da17e21f8489189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f8d7a03bc31c32e7fb018e954e5ad0190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453f9adf1ca74e6e16ae5bef7c478af8191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14a3d1226a11361a8927570518918fe192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a64ff35b1b14c085e43cc94d093924193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b29a7056a7e66204a6b5ce7dc3114f6194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39890200318061a78362084af42b21dd195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191951b21b737160fa585b57cfcc2e8e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897f365a855bd57d8d315a125c4f0729197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faab402395a441ac9194745d4d92b105198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e9cdce9b6dec6047accb7f968a4b44199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fe93fdeeb30274b72ab4eb9d2c6e60200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072c35e8c12f076efc966235e79573de201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9576cb1bb17f5ef5249c0f6d22849589202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479870f1905c7801cd140e43886b27ae203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c981e48aa7a83336923eb6c546a1c4ac204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8af1349a91003d02418dd670af9149205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cfd42562ae442465f5ce3552dd7763206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebecee028e9b033ac2feb1ff2d4bbfc207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f0c97545a29b3f110c037a80414ab9208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09db83a5893df280d0ec3101def76848209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d034c215a8d580c1039b8cd786527d9210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08eab46277ddf2b1e46582212b2989ca211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4018fb8a51f449e8f867d17bec401c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0262df518c12a0063cee6ddf0256cf213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03caa7831cb6adb08b271767c1c56e2214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f27c1e6a1ae1397f6276eb3f2ebc86215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef795bdfb89cc292ae0f4f0a74b9516216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a080334d88cbfd6c053ec8c53a9565217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651cdd42640c47ec11d4e306b377601c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0306e4547efe81e70bb72fd865ac8075219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5916ce9f17d85ac35f671a38e3eab33c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91c7ea386f447d8f6216ce98a129339221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c812b8211a4ffa6295ec0a78e2f1e5c0222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159b353aeeac7df99e8332e94b81b1dd223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0eee76d211723613e88a762d209ac0a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c9404767de55c45d68de9ee2a08dc3225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f506334615ebaa3f49876264f24ce4226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb386b5c149e9dafb4ecd7ca53b4a5c1227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303e64d115da535ac4eaa65a574ab6f5228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc38324026d50c6696c92b819d60b6e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88b3ed66ad1b7a80df05ba9907d9804230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff6026e79be14fde2da069c9f768133231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1142c01986f81b37638a6321cb5f482e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58c4c665b9c2aa2086209d0c033517c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9e7a9654a661543dbcdcdf8c4370a8234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707640f12c32101be27dffe09d317f54235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cab27adb8c699941f58f19214fd802236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcaa7f57a273ae3c7c3a8ccb28a6d1ca237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bad599f33dad1024ebaab0a21f4fa5238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8886389170e44d555dc9e0313554cfab239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5783095d909354229286bec8417eb59a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12edf9b5429d9d92f312d4f3480b1112241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2efb643bcb266ac90c5000ac2b9b09242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7202cdea0a25b3478dd1242530d3ca66243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf2a290597d2d0eaa775cdb67f2a094244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92889f609319fd873b8051d4b7bc79cb245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c43d4ed791e3a70255e68c1ec7ea38c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94f4b7abf94cfb68d220d51a3a2bad2247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b74ad918ac3bcf85034e9ca9fd9e2c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacd77b079f71218f85cd2edebc2e974249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f842c810e7cdc21a583cf4ef0b77c4d6250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c2b3d9dbb24caec8703128e63a3b87251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18d2c140ba21d818282d2478a32c088252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e16b778f15fcda929d1250a47861396253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0834b63e2b4d9b7a44f17c56952545254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308e0057e59051aabf3a9eb758c78591255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cda1313f59c63563fc18366193e4f9256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562c7d5a12c598550ee60abbd004445a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895fa3c32dc243ebe45df8e4a8dc507f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c457ba846abea7ee8309a0237062d99259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77e1c82984d4288596bfa3d211085a8260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79705d749351db21ef45fddae803d9a3261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cb9c8cf8fb09a63ce3dbb46beffae0262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa824fee83e637653b0b98b79d53cca263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dd474d91a397e4c9a83ea8dd500358264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71322bfc56823b7b5dcd7199656f81f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7401c7b4bca6431af6a4627ed09b91d6266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1464dae62d55aa7b25fcffcba314d417267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e3b9b33a75682da7b88fb194186b21268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ada81f01114c75c1748414dcbf593a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60776350f4d5ef9a9f9c95f28c928b24270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe2eaa9122cf0e2efacd72c8e20d2a0271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e3609892569ca47d3535cded0f6673272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b7a432bbcd20f2edb01e94b5423985273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923f684d01ebf4db5f6a0aa3e46e7167274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13ef3eda22c4ede0dcbb5f88a336926275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e87e825c90e90ca09812a0cab46468b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da27385a9d530bd5bcebcecf510e671c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181ad71dfd0bc45cb26f9560d10e0626278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908b2960972033b57ecbfe8b17340805279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c281cdd3f8e7c7227e4b6156113840f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4185c50699dc878133430b4bec1997c6281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f011677d01811e7ff76b547ceac448bc282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3773a78b62169ce6667b5d23a8e816283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb84a0d3e4da988fb03d93dc12c6245284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2816c649d9b7f7a0e1faf3663a18fe8285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b9f2d5a0f20e1ec525f4c5ae51223a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d4dc367ccaa7595fd7408b3738fc7e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6f72f702193ea8b533e403e831555d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5103b5bdf6a33c1737979ff4f4d4f075289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653956f489b91bd102816b631c14df53290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eac017a53a3f17f669878ed7b358026291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd6f10d9c8410d0d1063261ec0be232292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c891be7c1777796474285156a5b69cb293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18ca0b7b32d7641d34d610245811697294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160ede4d57b6d3402a7b7b1c90b01511295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925a0c9abc5d73b1ae887bd4f02c2dc6296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3c0cc2bf833bb792b7617c3a0c3ebe297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d68e3af51a6dc8492fc8e84695404c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5faa2de6ad1a5fb48aa5919a8090a0e0299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4966371e2f3f48e20b7b58837b2fff7b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c9c9150b4c1afe2de7703902377af4301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa5075b24fbc49d652aaf5df5c92f48302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e0565e8424c6b496cdab574464d6fc303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd47b876b41284914098e6f5d2ed61b4304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e4ae575ab2624710fd242c4d43c53b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9feac9176e7839564b078984a4c0d6306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dfca1e26efc60ff21636928a780521307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1528e9ef4a53a3f971395d0fdf9a5a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ad56d771d8e4f9087833ec7be873c9309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131dba488bd1da21162d40fdb446034f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15247bc1ff83a910bc5bfa94172312c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef29e42e8c8eefc6c5ef5763ad86c583312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4101ca09b1c11fb2e06ebc2853331a9b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32feb75a6c9c004cd17d9eecdb95f197314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f394e2bd25ed22d80ce7b4d3a79662315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c171f20a66db341d5e211f68c8f0645316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f450b8ee1e427bd1d4b187e28b16d0c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edb1c3f839c16112659b8ab9c2a088b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4737b54edce5d9d526c5ec941dac61be319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c1cc678aa754cc587a22f14b238d75320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba16d1e06c57a524eeaf20440ca5090321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafaef875d50f6cc79b1f9efec23d062322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd28aca849a270bcbaf64d040906941e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93da3d6c56c3e95138235657e3302fa324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54999e6494e71eea858c81f5be12daa8325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.66</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.82</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.82</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.25</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>1.03</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>0.59</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
         <v>0.59</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.59</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>