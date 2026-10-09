--- v0 (2026-08-22)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29f45b928de58f1c720956f45395a411.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd3ad2bbda846a295dd4b1f99437fe02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3685ebedda707c859990c70f8e87a773.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71592002988212ce90fd25e4b5d6d184.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c88e763e9543e1cc5ceaad65bd98eb55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6779a80d70cbc4b5374654aea7caf46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bf8c5bb7fbe5dee87829186d8612707.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d8f84d065ccb4a196dd955591a13e48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affae55a494fbc14b04187e10e00d2839.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b895153ac0b27594ea9e035c64795b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475d3d747ab3394230b045d50968b9ec11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8431eca4ac61f24bc93643efa4ec0e8312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647db532f27bb41d43c663f083bc7a5213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52c89cc32effb814c4e0fe5814ce26714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a766243d5ad78179b7de851a202566b315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8ec6b0ad24af63bca0a14e0a6cdf7516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cf40d416f3e06cc3a9cfa677cfbe6517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bded6e1c04564013e90e56577135dd1f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5794ecb22f903ba1f3f54090cefcdc9519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bec7a7c48abd0a68fe981388804838d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bffa3aa9fac8a38fe8fe265c51f8a821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2068c5c29f00930f3575e2257fce8d9722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2016a774d0a00aeec261cd9c65b96f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3741d71f3bc1f42a72fd83bfcc2438a724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f4abafefa508b310eaedba632652bc25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91eb9a3c9f9fa0acbe92c5624178dbd26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3259890323a946ff765fa9fa71aafa27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1978d2d59ecf921482fd850bb8d54c3c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f048999f1ad5568b5653a90f5ef762e429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5997e652d9f5e4f87037afd75c7dec530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79343a9bd8acaab73c99458d7d059c7631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce43d34b72bacbe3fa21a3e853d8c29032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d954e8f4ca2fd17374171f19bf1d4fe33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d39bd20a9a5dca4dcf7d24563b65ce34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3258cd775bb139939fee9673647ddca635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fc19de0e75971b79afabd7c388afef36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65030a0cd1fbb505f1747d0916b946737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47434e6e6e200fb76b404bbb583cf23838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2082c751b7617b269f3d870c20e7200439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778f377ebf6d8e1eff1eece1a8722fd540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac292a04840c0fe861570528edc9ff3e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5660f7d15c0fd26465868437cb78a2942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0decf052577f097830f02e9af9bd183b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d5d3df94e8be1cca6b10249901682444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d951bfac7218e621ca9590a98c9fa2b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9d010b1aa30533bd5ab38e1d9ca95746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b878a33e02ee22701a90159336fa8fa547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f613193478659edb878e3707884a25748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d9b992adec2ac7a84875ffeb494a2149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125c239370244d2e782e12a3cead078750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4e5f97e46c81a980bd8af2a26853d951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f02a101cbfe60d6a8a1f0a2a45cbb7c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04711f2dbc8884e1edf16acc109c39153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14714b17062ac81eb546ca2a121b81d954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434d3b36b7cd7dea006e659ee0ad4db355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c11a98161c66988c988d48d6d4304156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01acb7168665ecc107dfaeff0375e5057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bb87eb29bbc2777c54a35b3b8ab17558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f918e1ecefe4e84c9a7420ae80841559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35135fb38f3e63b51bef825dd82f905f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915c2e986df753ab740be4968b6748f361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be63afe6f505102c932113e1a2a70faa62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e81da7b61fabc5170dd82d8ab9cc3c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f6c8f17aaf51cd08f9afa04f08357f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d47744272a594dd77b3a7cdf0c541165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c35c938064955468fc924002f252d9366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff16377fa8da6b096aa0ae67a2dba1167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f339b8e10d80dcc6a3d01f2d4fdda18168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081e29fb19f9d2ff048b8dc84fe174db69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a5a6356649efed8431c6dbee29157870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96149b15859d4e2541cbc06b9749bbf571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2e108a56a9a2a3451dc3e66f8b23ca72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a6c1826ceeb7ddf772ca9251339d7073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d94e1ca7113d81c13c5b4b2c2fd145574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15255641f21aa42cd9883cb8ad4baa2e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b659d60990e37b0cfd03db309227497f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60ea11dea5c82ed22cbcd98958d16ba77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8752a12c6c8a4ab7cd9df1c8937f3ab78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f2dd96e36534da7678483268bdbd4979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a462e7d90099439d2d6d5749abd6b280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a16d9cb1c913fa868d40db1da65e62d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ed94ed3f229c7bd3c48361887ea00382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fdfb2cd40d7ac7f74d9ae6d08e554483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c07a2770db8d34cd87642040dec4af884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ea9301814ff68225a035e924d4dabc85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8212702f3a98e36ab0c99522de27ce7386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e109978546fbd71ad494cc4f1aebd3687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c54797fc7080e46e32b2f3ba9f756a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8820698cf13bb786d2b030587b29fffe89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721722f569038d2707fa0befabc31bf390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b635bf4bd8e15b666bc764438c9df9291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a084c2b848c6d887b067d5b114bd5f9c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6545bf9709db91ee51703144a79bc89093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9223912b90776eb43b2ace6bb2265c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2146ba7cfefac354345e69f0a30149095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23279cc95e9b55f4f778e1887911cbc996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e15cdb7f1c9b5d39cc3f85c9bc0f4597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6fdfaeb9b3f207f690eac42e57451298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b26460fd73f23717ae155ee8fcf4ba799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3319ded4d02097b75ed168bc935a03100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2944a1767d581d3208e8f5d64fd48b59101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e67876e8193b07e16135c4ef81a17bc102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed4f33ecd481c8bf9e087810823ebf2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2749f66916d7e88c11714a8ece24597a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7befdc8dd51e0a9d6a01d2a46d71f5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e171fc7a868207aef227f513f9308c5e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afaf724b8e4e4d9ec91532829700c267107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7362ea4b55db3efc76c92828b15e0cf8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d25a80b5c479119ab2d2784a3382a3a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a369fc419701a806e653decf8f2ca29110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e0df979b3f1764ad4a93e876c37104111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3c4d343e6e28d7ddb47f65728f401b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f6101ad457039ef754fa2433dabc2a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87407af383eaa74ad3dee474e3bf895c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0b19ad0d99604a639c5d7d367bc678115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8c0996f914e3bd1b13cfd62ede7479116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436bb68540e7c2fc404ec2e34605c944117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e968c69e9a209b82e5c2eb73af8e84118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555928fc7689cdd9fb4274a78cf260a0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6653ef3bb9ca90f37cd179d79f7c57120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51b4204b2f86967904543120ddffefa121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cf83e37872f8ab15026404efbf8490122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92312b2ad472b125dadee87f35151b3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af6fcf120f20ad64128d4f55d84b3f0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b6673dde1e13415c990fcf0d13c3ee125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f1ddd7d88af0fd456dd05aa10e4017126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdaf19affa8a7a63b3c5dcc00e175622127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c025753caea7a15ce3dbdb6d20cd24128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8089d11ab678fb6458b16729e4961108129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4adee9cfc547ea90c1ed53c6359f65130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8be66b6bea01f53caa941bae4299bef131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32aaf57a1f821b97fed2fb14d4305251132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320c201c0cf1fe91f2aa856194822324133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761a7e76b638739cdedfd473254df77c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604d83a208273331ed4d51995d0f0a70135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cefaa275b0e37395d99d0f8086cba7d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b005f316a59159fe9cfc458b43c61f6b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddfc7bf6eb7a0268cf7b3f6c871f176138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5925a3f1695f896d666e7f3fb1543c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb2e7de03fe131c3aa468da12f2af20140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c9d83f7490feb561c580555d0d1dc6141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8458fde48b1667113228a481055e079142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bf7e98aa7ff3e0de5b405a36337af0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aac18ac9ad99300fe9fbc9f9a69f2f9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21d68c3dc2987518feb5d140394316a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc67187517d8594cb5a92c857a155fe146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0684d38d43f7f8a904d8753ce4b7f85147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec618d573bea5c550b660ba440db5eba148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a969e808f9db94e6b1972a3dc8c3c99149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3f50d2613fb18a6f3fb07472f4aa7d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c2d0d151fe9371276384cedade28ef151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27357c0d0183f535384d75cdbd0c9609152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab933083c0ccbbed02eb947095072c6e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4fec48d004daf92f930f451997b388154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf741feef351d95f35f852661060305155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9188bff6e93c3d4c14a2a6511d3f7aa5156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ae9cdae1db88074e54e2e0079ee377157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e31f24288c42ad0d99f7711b0edb1d2158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15638c88df5ca34bb2f342c8f0198f76159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9baaeec3b85110a66c8c5e188e3a14d2160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1c0947e194f51a93f3d030bdfe6b7b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca5050fe175c71eac8b40e54741c336162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32696e248e0977ae90adf191d0019e2163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1324432595f21398f9b1eddd043308c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d1a283555eda8813f71a916e17e499165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca3deac95b99de75a5d7e64ca0f1b27166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee8a8db2957e75542a411ac663cebfc167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2270ab8d82f71a61c5bf92519628780e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48144f578c77c9e8d1ca5923b51bccd9169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8141f8550e902a9d5b7efb88c8197995170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14063db1a56cc1f8a60a3a097c9d916c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45fa30a312e0aa9be6b5432ef95fde7172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fdbe8ec915af08b1b95ca9559a630e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ffb9948fc4d2462023aa3e1c9e3eb6174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829a2cb7a9327607277f0198d10c6d4f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180af52e650882ff58721934654485e5176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec7fcc22e65f28820caadf99229b9fa177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2c73a18ecd21d30cc1fa0636e863fc178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4376455a8c3c3db97ff1f3f0346e08b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d81410a6e676dc3fa7e29575e14364180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57cd5a879e41d4f7cbe39e2c0b76723181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aaf81ad4c505ddaa481323f932f49ac182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fdcaf3def7d2b9e73e0ec30805ad2e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d732c7b1ad4ca58c16a839603b861453184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bf8e062ee4c3c5a636e53ccb2b68b5185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dbff6287a511dcac4fdb1286bdd624186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747e887a454028c8a555c3116023982c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245f9c9a6c5c2f7aee4771aca457c23c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0356db4ba6bd895c2511f69e4909d7f6189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f90582231e71e7ca9f961951752572190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4dea0ddc72c0ea5b2cf5bf7ac3af54191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc31ee70c44125d8fe6b3c14ec85a5c8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c45f028b0aabbdf7c6559e96aed2c6f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823d7aff4c832783a165255b77ac8cb9194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a02f97fd6237299ed0b2bac13b9cb5e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8a4502f29bd1eb67573823bbb47538196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fea329c784d66c373f40c111de58835197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fabdf9efe1b220a9924e2b96f8e29f6198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281d40b8018d1076fc2fbd5cb923d052199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e13dd9d9ffa2f13155ac5630f5288d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5fb375e940c2e2aa3f983ccd77f031201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fbb4813d7aacf0109ac024c541795a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7ebc6bc530f22a441c93ce9bd63b08203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e9f4479d2e60cd70f9d92a999b01db204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d26c8802a0e9ce56eddb3cbfbd205c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa947335ae8a06321fd1ec9dcdedd72e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a7a8f554616c107f6b880becf73b3d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1f3ca48aaa9541215d60b4d1e5048c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7351de4eab19da332b2024f70f2790209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6983686d5b20fb74cd904eaa36b92c1210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b68b44fbb181d23275927dddcaa3cce211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b333da0603ec4bbce758d36298b2e93b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1737ba9644f42200d907603d008e98213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5d7b4490cb3410e06473d24d112581214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2afb20e895ec68f4945fe4824a0f526215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdc09e0c92a3cdc89a52d600538d0c6216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d800766bda839aba1f2c1ab3a86deb1f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a55931247b74f1e79cfdbc940de1d5218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e13c9b5de133dd31cf3b29fc0223eb219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d070cc0d0f7bef1b485a7a72284280d5220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe07d50716fd3fdb83e5ed2509521d8221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1cffd8d7e737844bbdd6980f343f6c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fbf8fffc89b69c24a36f19bccd036d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64121ee96968559db225d0b84dd296f3224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bf753a11d228935f0f08387fe74540225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125787d272514b0fe6a682c46cbb9219226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bcdbcee9fd4a655599569ad0b0cf50227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78b94289d35c93882708234aabe867d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fd4a8aa9cec0f8762f4a697f817b62229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71134d3b76a77d97465006806f16b92230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff59af3dc4b2721e80101b6b2e135c79231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c853a0196c54222751259e9f75cc0fd8232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83602fcff59c54c703b1547d4ce03b9233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbf5abc91c51f9e7647d0c5afe911b6234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31388a3ff6bb086ed3af9d717c9f42b4235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0574852ae0bd2a625e57753ba5ef36236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba883360f7ca7a6265609ec8f9a2a25b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9375271d75dca31ea977f9195ca26cb238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5cc1d8984f74de856deb9cc32672d7239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5f243596a757958f85d051367a6a94240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48647edde5e2909227caebebf42be0b0241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac5c86f5c42cefa81b8f27fdf46e0f6242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad2f27dfeffae742126d3395adfd3ce243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b34483ed346a205b9ea1a5c037187d5244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae373c1821264ec76d9256e6d3a529fd245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350ae9fe9e677e89d909d5ed98984b39246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b58ab12a96b0b11d3d1943b20e38fa2247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7640c41376b8ec45156667ac482c499248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336e691064a851010fdbc092cf8c28a1249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c00db5b75e0c4f3cc25764fc3ec3b77250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fd1ee0e9f7b6fa421b375de685b35f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7268dcf05127d17a7f0bd51b038943252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e62bc807b0a939c53149d22c88f8b4253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788b41a8b86349347c3dfdb2cc7db82b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8049f5307e4bd3782acb976c5201b570255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d06b4414b0ec0d9e271659830684a5256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6bc3e6b8d3a7448f47a77e86afdeae257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70974c384eba56e75ec682c2206ef4d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450b46b9218acba6bc7edd1e2d86312f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e18f88493d6897f41fce4a4acbef6ba260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c284285976c2bc965b6db7e13fdf569261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88aed75d9361b3a61a36395becaba61262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2e10003e56cfdf5e38b7f2579a550c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9058de339d988c60060b1713a2ee37b9264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc80644b8c414b40f98aace28e686975265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331250c2c87670d21604bb353e16e2b8266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d85d284f58866ed74b82b849f3856d8267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc2b3fea890013db64878d70f1c6812268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f86914b1a1d204cd73277bbebe7b182269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1b8b850a2bf927bcaf76946ca2b250270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63b47d5dab906508b8c388197c38dec271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33266bc54a66e573f88e43e5b98d9df2272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb2367484dc1695b7625ead1bdd1266273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8971e604a8334df93f36a2eaf5d76cd4274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff01b8d0b49ef84bb98f1c939cfe2622275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c006bf04bd7d0af2c011331669f84dad276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0d82da5f849eae529f166a0c4f3238277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949f528eea035a9641c5c43745aaa4f6278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67272f12a0e93e57ec1835f10b789b5b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5682f9d0ae0bfd60922eea010154c6fe280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc65ce6f1a27d8d5577bc1361279c17281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6e140d6ac59cbbcb771881d6ee67e1282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2e341b53b2ac0f1c38cbdcceb69df8283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c5929050809c2d88330972deb22cef284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c593fd54b560df4b50551d83ead39e2b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db4ddc00d4e9d9c75b8931aa4ee6dc4286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db23c4e0a35a37fcfa1fe9eedd0920a8287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718f36aef3fe8226d091255e34165611288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f585f167ec8dd412a3ce38c6d04fc0f1289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e77d557e5f60654f15e6f936cc46d72290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf154e89c4447b245495eb5b9a12f391291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003ebcd8466deeab5b1fb6a99fc382b9292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d77516425451977681a57ec0e2b1ae293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e26ff421846ef6d5ed8389299ee30dd294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e285cd367f3f7f0c385b08ee9fccf3a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336b0bcad46671b29776616bd97754cd296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e03c1f8bb3dc4dbb0a901bf6d9a36a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec159c7c55c5f109b7cae308629007f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63bfdd4243ac955c3af69857c6ed8cf299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4196761252ae4a579d61f82424188cb5300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc6cf4d5c32376504e7ee996e99637d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836ea17c65feda35e4bc80cbe0e93cad302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff58169fa74a4af3d486a1e2179db64d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b838f92d3d5d7ba9a651d922343a306304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcc83f3a0256f12a36baa3fdad8ab95305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f0a16393da91f85bf62f9588b5fc74306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc2becada40405e6cb3c3146346093a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a98aca5db87791169abee3b5235286308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958df9d7be73487cfb0d8d1c4b7b8298309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431cff54d11a25b9cff7547f2404007a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35855477a560cce501a9d68f043320ae311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc5f5e3a1b00d91e2fed88167db6222312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bbed6a723a8c4758511f16193562f4313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ab3701d098ed8d89beb199ac114a3d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8013874607a88024fd329cc0ee66732d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e25efb4026149618c45823078ffc2c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04111e561940b7b25bcd45f9a7aaa368317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc98422cb08ceac7d0cb1f23a997155318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27b5ad4f170b241d6f99163ee129011319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a9dcdd6dae6851b3a61cc3260970cc320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93f574284a4a8fd6bcd4f4f448a8639321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaeabc9cdcad22ede6b6303b425657d3322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9206f104d2624412d62892a81861cdd6323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efee794b787e02dd4fb3e589a085a753324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ff77dfa1ef43830f23619872ea0e76325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6b03d904c2dc620e1644d19781fa03326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0fcb9872f26ac03c5d23bbe9338031327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a0418599bd37fbd68be477195fe36e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e54bf0be197b3c7d335244a5a5ada2329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ddb2dabb1bff4cf70489139278e761330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8697997e574cf26a8dc5a715745d94d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1f82a4bd95c2055594b636511d7717332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd0fc47d3b45f7a1bfaf51b68633dde333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0891814a87e20d6babcfce7ad97743e71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f41164a0d9597e0fbdf234241e9c7a32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da861e945881b6f3a9ad5c1489e18313.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5475a46a013db4d9cbefb3272b4a1e414.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574e0f842f4e8168b3f1ffc4bd3cec475.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6f5befe02d411eadf39968d76a20466.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2ff69ee2148f84922a0343968e67537.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0837279c85a4c22f6487fcfda23d234b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0640faa0419a653474f921edc579869.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851ed9aab4109723c0da6d70ff94aad110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dea0677e4527a5b833d9b4b70b21d5c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edeb09b06ff9e87c14b9091e5687fad312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b10956fd8ebb6986e0c157be5a533e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3661306bf9d6fd6faf05aa5a4e5b3d914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0f8e554e16195820b51affd735eb0b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd35feccb92c7ba72fc2dc1a1f1b891c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08d76a8981ce7922d0423f8ad0580d617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f373c4ada2d850fa661e1b83060ffb7218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53859ebf202f646c047a3f60f58d0a419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826aede2e1520757b3966c592179c1a220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a045160529f74192ba009cae538a21b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6f7bb0f17cebaa5a919965f1832a6e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b44002fde277686367c59789aff21d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6813e5d60a6882d8e5d2f7c603d849fa24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9457f66630c1dcd74f9c87213e16487b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0716115bb2986bbca6e81d5a883c0cd26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb4b1e2a8d4f2b86d3ecd41478489bf27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e2ef745cd15f472c161cc7f8ef69c028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741af71785f5adb38c870f20bc3635bb29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5f3de6ff5c487bb991921a5c9cc1d830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556e6878989cac597dbc6e4fccfd1cea31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef21f72936195b2b70be5a58441a1b232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f783ef31b4ddbf41a0ff9b89ae0126033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af9667512390d6fefa4c1c8d97e7f4c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963b085dcacdf6d356765f437d2d801c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934e932af6e4192934e0262fb3b89f0b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef103957b932ee3fbe04d994a31744537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdfd51221e798d26d8749ac78898f2538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe45e0275c308a5d51c5d225a98576239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcb7247ea9db172010037ced52523bd40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bcf76d0561b894963f16a3632abfd741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfaf27010161c95436180ba36bfff0242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4fc693c9935e5bfd91d1b7e4ab2ad043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393d6634997a62dd9098d5b6004db30244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e546eae684f8868877663751ccea93645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7106c3b0db0f0bf55b49644c730de80d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7396eeec90bd767ade928e91714ee3b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e50b1ac394de04a9b38a2eaffa4600c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ceace33a9351eaaaa918387535c2ff149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd5b0042984bbec065999849ec4890650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecfdf034b73a11ec5b8f23f6d1fe7a851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddeef53ad2612525fafe84778d9c49452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bedc6f4939628770b1d716868df04a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4a99b77db356c13a9e28fd0b35fb1e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc807aed59207690a52328a82405bc855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abd10fa8b9aef9830ad510248e53a7156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021b054cdc44f2d2ad9786a54275c17557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdee60d3448f019b921a19f0dc20e9358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b268ad77a283a2dbfb25a2c72cf59259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce14d001f99e9dc64388d33b9bfdd69460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f4c071333ae27b7123fe294dc78bc961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358bfb737fe837505d764e8712b4cf6462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8ca177c6bbf170eee3d491b309665c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ad7a96c47eabc281f507113734618064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3681b3aa2cc1a88d86b945e7953f19a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99312af6c2249a189481c2a743d3c9ea66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b917165a2d0e477a151c26b0d06d0167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a827697f9437ba00a2785658e2b39868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea8b2aaaa3bd7d09baa28867d284d2869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b47e0b25a3ed4d93b5c1704a6ac56e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2aa38d05417a060f91846ae4800f9c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f721264239e10fd13db9131fd1676fb72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558424c490dac12a74f149a75a3e9e6273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283a9c9ca78924080703553c72a8c3e974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0124d64781812e4898a0d7fe692f2d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe07b0aa2d04aa1fb35b53ed4d9d7be76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cb6c69e24aaa659973ecfb7f75f08d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b99366ee1a0e4af7769dc2f5b2d9e4a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af44750a450b26153dfaffe1de06c8b779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7fe13e5b5c6c1a9a253b97ec95bcb680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3402183f13f4777e99d24a23126c63181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4cc265c03565cc6c32e2cc8dc34ef582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0194900c653d98df93d09be2ba1e036183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3b4cd1ea52022891e0df4f2d5c7f8484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481873936ed2d22253feb555e351201385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aaad597c228730aeefaa26f54d7e6cb86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f5e933da57b2da89f90badf60dceb387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81450e172ef37d504d048b55bdfedae88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9fd9aff16b90aa733699903f217b8389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406f7e5e5b05ad1c5948bcde4b3ceb2190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132323a9321d159f3fafb4b7c5e2628a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248d4eaa23d1f8508a674f6a1c2b1b1192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1158c20c46595664da526bae4da5ad93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdc33e2f05973bf55796acee5130b4b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830337d4ed285cf280943fbda59a708695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7456560bc70431dcd2869f1270a0093296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90619250d5e9d7b24ee0acd2ec57b92097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e082845ec63f2cd96d6a946bacca273698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f2b17af435ab7ea6610bf16cf52aee99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecc6bb4f51f2d2d0593336d0256547e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfadcabcb6cc5aba6600f99b04ec64d7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb646d2c2a0b71b6676d95ccd3f9b86102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4eb0415e7af0fd2ad0ac9f0b094248103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1c7ff13e384f2f07669b8078dfc7e8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f36f5f5ce912f0579c6dcae97c9ee5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a154c5466dc8e4eb5af6ae4334657a8d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44edcc155f85509e4f2cd51443cd5d4b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30620aeb0817d94ef7c7f6f64d8d0c19108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5ca441fb58993627fc36f92aeed34f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0d7277e60a432ef7cabb19e830eed5110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb28204179b7cd51248af535ce491d91111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc5ebae0abf97e0e4d670c76b37bff7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca4d34aeed206bb4e2daff9beaae415113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3144711d9c27368054d423e35268f104114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a22be3f0cffecc629f4950c6b19780115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfbb91bcabd692622ce52039b2d559c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d8a4f1c5afb2233ad352ad43625445117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6087c79b4a49214d423e4349643a25c9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6adc78498338868c4593c60e449b4fc119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a6a2096f83eb982df12b83ed5a14e2120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343c232f9213ee5c34a1947fc9d0d14f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfea5243b38292ec3ced57519dd991c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0b3a5c359f62b506d84eb0af86382b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6de57f4ff25ac927e50aaac3db8048124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b0f393b7882b4270fa85db29a2f0fd125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0302127b70beed1280eb147207dd09c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cad9592e24e29dcca5ba5ea08e24d5b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6705dac6334eb4153004e855fec99360128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c640c4068362c8477d4daac8dcb31524129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f065ddba0442faaa90141bb888ee95a5130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a14e7efbda12ae02ef93c22bfb23cf131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309dc5b1c574312e62c598928811eab6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1079413e3303c0e10b776429e4822507133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d57e69b02b5e2373e205ab2ae45631134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ffdf6f37fc95f8b46edbd43d7bfc97135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ade630010f69cadd46dbe9fa75beef2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd4528c97dbdc865998091619f2b8c8137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60db89760ff0853329919fb2090a1bfb138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474f6e751cbd6ef509be946dda3840aa139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8df2091e6393ce1690ef4cffcc00b27140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7818bd5c62a72c60ad34bb0f077608cc141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e1e2055c2cc3cac9e0a478eaf10beb142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4b3867bd539e659052b4a05cc991fc143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c0739ca203936caa5aa49e05bc88c3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d765316d89227da41ac94e11758c75f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f47034da27a4b4674606338d1c60fb146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496e91c8af426e751fb5ae088ae4a113147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25adad32fea26401b4e2071d0a6d7e65148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9284c6e2da46af6f60eb362bb8dc74ed149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffec6d46dfe6c5ee9c60427b81bd69b6150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea1ff9e2659b6ba7659040aee94f17f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ccd6d25c83bb5be3104eb7fe0afd06152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a2bfb90fdc9ee37f70686cfc699203153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f881d036fb47f852b8619c9979c67e0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85eb79e1ce3f72650607e4348f943439155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af29892bc963c45cbce726f4510e8214156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f103949f5a94a1e65bc88723c27fcf6157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37be6f343507a65ed80857ed67a27b0e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979b571b1b2e10bcdc505e3f70dddb86159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f25b1e9564aa76796f7b97a06f61b6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2709d16ba6017cd54a59be0ae4f6f2bf161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479fb43b342932f0d5350683497833da162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47480026fb6776fc039014ce4b214caa163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475e17bb2f9d461af444f74aa46f5ff2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85342880143e14e6a68b24dabc41c427165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d071918fce66ff5082ba0a1fb1826b8166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc04461cc59e39536ef937cee6c44081167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b01dd249714eb8a2314ff015862a223168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bf00ff5a4ae33ff9a17c4ba4cd218a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73789b47c89eadd8ad7678a1c10d9d54170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aaec82a4d4d0be842c8c38db9473695171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cebe0d54a1c0ae4af4d8004e2b96564172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf3912a0e5ae7dca17c67b7091120d4173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb2a06ea273a1115dff50241cf6ea4e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7f07a5cc4cac2c6b464ae055aabab2175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99babd8a3f1bf9d62c4cfd2a90bedc3f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f2248a3f0fa01e3c5419842da5ed6e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3d108c8a715abd46b958904871d72b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545da8914f681134d66123a9e27a0bdd179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1e966011eea9853f1cc6531f5e4525180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5808231357ee229315c2f3db50a1572a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1372f3531c03aa59c09a2cf8e1e1d8f6182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa80f1a131c6eadf8d53eea4a1d7c41c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2722c6de62b2e055d790e81713ed222184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f001d1bd9882454cf0f72d2cc04f9cd185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e02a5a06243bc9ee9a6177757d7492186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e8e54b602c1214cc787b9dcb7a2150187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4324b355e99da450fed9b34f83fdb8eb188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa28efbf8bf73f645cc3f892e0a8b7c8189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46efab7d50e6f3f7d053c7a16aa0f365190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dcb04c896a258bd3990bf56c090435191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7075a8c6e6ed7f29d732370fb50fc84d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1912fb7869dd3e67ba9511f57ecac11193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3eb188dec5be37d9bfe592fc947c8fb194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29066082886436dd66d2678393d0bf59195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c35590cf752b1a27387ea64aee49bfd196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84d8e42c42e57dc8ca69496283a0fde197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f0647b140c6efb0084e623811a4493198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afa12b656d04ad88773a0b8f310dcf9199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d3cd7da818c4d0ea1c72a486d2410a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc7a38bc5bc5ff98d8f7b54c8139e1c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87d650e177ee24f3b61b182e5771d35202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc97fcc7f6af60dce7407c50744b463203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c44c4e2bfd023fe174f3379adb5674a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c6488c0c1d7441742a2e32df6d0b4b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8989dad10a274e69e32a90317af507206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd5de38d922a0a3de768b0b6455f8a7207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252dacae0c0fb735446960bb3a146294208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a97d4f043872853c908aefd8c6e1bb6209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70464822b0230f92c07d535200caefa5210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9d4c4d8697d3a31689e37ee07ad0cf211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad4acdde301128d7293593d6008f57c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b88aa5163eb61e83c5ceff7db9ab68213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdeb9f9a34bdd9de9f9f09313ccfad0214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0647b716e6ffcb9075874156366ad6b6215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b789ed4dd655ec31d49578590ceb5c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89a8dbc25be46bb23e1f6a4f87ca9fd217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eff6231911543b1afe86fb50c332d52218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c785ebb6b3adb0b763cc3fecb2fec5219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbded1f6136e780476e9dd0369524b5220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ab9f89dfcb9bf79d9456dcb0d09f57221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9899f8b69f1c5e9f4a78443abfe7c7222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e641a1e20502e54ee43f1eec567aee84223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413b62f44fe124e4e02d4f65cc7dae2c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535b76a1dda65a15e371b3d316309fc7225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655c36c2339b455bf480f7dd9509bfca226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18171042652ad2344327a8f0799c8240227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bddb278ce314b26610136600fd3d331228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0077773f272f39617ebe6adb71cbacc4229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ad3cc278343a12185137c09ee3c5de230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b099af9c64409b358b6a417c309e3447231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed403642368910f68e50a0135e856477232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14db5af29e67124853ad145b92420e8233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d38ac072a972ced106a9ac425b89948234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560af0edc51f807a4bd3a7f43487f11d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cdd7124fa04a15faf07b5c03c38788236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395438f0b31ea1e8d1012122b27bc2b3237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce9ac2b8e2ed6253df9f0fd58d130dc238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9e26afbfe9d45a7cce5e4da4ccf594239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22714d693530b1ea61f797c6e600e7eb240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7c0d8925c6e8a83517994f4102587f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baae929efb5938c3a9704a310d3407c9242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece07ee12cc22ed3e282562fdcf01136243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ecb88fd2419112135571533e1a8d85244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793cb1a0f3689469751600bd2a5b2d54245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6a6a95d5829c0a34a993d221d303df246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad2698def826a1ce703e975807a645e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2daf2af29510e79c0488382df19cfb248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bd873ddbd5c86d7496950c0ac5a915249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50eef65807201f26c65d0052855c68ba250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6f90ef117cc66db2314d79723ad0ab251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b7f40cb3e6e4710ad16f030e37fba7252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44010b77657b00026cfe0c597feb2fe3253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45b5a71be000c27f33270b04bf8c8aa254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e653501bbd470256381ae1897f1510255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e6d5d6da423d14e7bc4ce308a99d09256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6952ee0ba9de16317436c968e58766257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed737483222abc702ea54551d08edbfd258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a8efaf04a233f68cbdda7a7aa4fac4259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6436175d46e0054929253393ff2eed7260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1590748bbaf562073764eb4375b449261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d281706068cf45d1f00f529252f66b13262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af88541ac660066b8534f654f7eafd7263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb34a75a5141d01bbb642c2509a1bd9264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5930f32ac9738a12002db53bc422cf1265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7bcf48d6d60773b8be54f8a6c48b47266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53f4fad3dd7ae2f03df41c9accc17c0267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22c862133529046235e9303610bcc58268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701fe6399a82fd1ee6f44018baf71425269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40ba7b37040e0a0be89a9418977e198270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474fe1d8e3e343e109ed18df51756b4a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39d92006fd6fd2797245d94c04f2c5c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f6d7d85ac168325721f76248c5c843273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbf646a08b065818ed9a325115df664274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7e6aed818074cda3c9bcae6c4f72fd275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff4ced971ec3617159807eb19c8cd69276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9287e2b0cfb89db1008c131987c63076277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2fe6ba742b019a9c5cbe921ea73f33278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451e25a4f1ecfaa7fcbb3f5a82c0b964279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ae0fd824c571df3b375774173993ff280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b62ba52cbb99e89eac36e9431af8190281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7d9dc7e426682995593cd4acb9ae7d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f42c71d090e837a2a7aba679e999364283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38159c4158e9c728f3b98004a5123949284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f01ba53c785da8e67920703b37d652285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7aba268d5d9f77aa077f2c67ae91ff286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75999b49ee5e1af86fe2eb1c1e4c1e82287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef60c807182ec13b24feeee281a28901288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1bad9da1b7a6c2f8b432a1bb440ec8289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfaa3f017e029adb3da9b64574af08d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa968bc69375ea725a71873187bafcd8291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bd70b093280afb1fbdae7dfc8102f7292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c23af6e14951b831615132794ab78b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e8e17d0008a58bb214789b2cbfb7f5294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f66b4465008a03aa57ae94b21bec66b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac01e8f21ed0db7d69335fe6aa972e6296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3ec66d35f1bf575c424424cd79afef297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f7e25d92c01780816347244fed7e8a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d429053d14c04d83e07e6c61d283d85299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b407426adca071ead830c1ce2d09bacb300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3fa17be02cb1a99b44312805116f8f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946c928a5fbb9c0b49343211e1fbf2eb302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb57d49081adb27337ea9221f2a6b0a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8c408ee1873dfeb66c0bf0d4b5dccd304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec683ba77ce33fcac5012f8b1f7bacca305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1db5eeb5842fcf016d4b298e0657f2306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b835877a2f21c1b9f0578c8dc2a6f939307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefc81c1421e2974710ca81080ab9e41308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e541d39f7e71caf64471c3cb54406c7309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a110949ce0d7a610066abb38340587a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a0e2b5dbf5676fc1053c110eb55c66311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c5e3a15291e5d537b935287fb96b67312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f92fa29787d6fe3a0614c8b0ab100e0313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd2ea4ed399f5148ed37376a3f018ea314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16445ba84cbbe59d0eb502eb897ba349315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897540d4cad19c629a108dea290dc2b8316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac76bf205960ce4982fcd004a9c1692317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ae61ee0ebcac2691d10abd677e2e63318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c393a52509080c02a78184d9e8aeefb319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6852f4ff592ae719b4d001eda52c6f34320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d47ca2f1713f54d2ad501921d6cdfef321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bf9eeb8d7230d61471e4a1a4270b1b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1228efc1a9c24981e950247b4ac5b476323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba3596ed119f80f87b28eddce6542ab324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e0e23665444b60e59602ad4730fc0b325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.66</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.82</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.82</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.25</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>1.03</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>0.59</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
         <v>0.59</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.59</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>