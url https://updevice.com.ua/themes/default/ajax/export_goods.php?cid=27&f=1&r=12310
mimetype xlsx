--- v0 (2026-08-20)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99503c6436597c55c11610ec2f28e241.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92f732e9cb279095aeeaa5984348ae22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe375a2f855474af682aee1fcb79cac43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2b545a91beb8461d2b2f23436cd14d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51732c0e591bb25417188c007f7364b05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba1ee2cad32c726a1ff12c30f71d4c16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85793e1d4505e172a0286711a5ca146e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023387af806d77105eaff3d37cea79b08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1a82dfaeb913b143f3ed1a85f5b39a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77d5008b5d85f7c1e2d552c4910dc3210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0cf042ccd786e86cb3b99af2a4252511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e477d2d14e80882622ab4c650be663e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca331dd4ce1677621390929b029ac3113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312d08a29cd5ba111dbfc9acd51700a414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860b09ccce4bb96604aa348dc395c48115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296d050bfbf10c667af80de09723abcb16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a545262265225acbb7fbfcce93c45c7e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73817885b6508d057ca4012c5b7257418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e68408f66bf4c99db467b31e9c0123019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b6f7714e80694520940a5c6050dadf20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cb08e1ffbe6420d80a285c21bc014021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c514c592ccb0087f50f50cad13ca77f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be2e2d28b0033126328c36af5202a1223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcc5936d6d479ca897eeff404168d3424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342cca0ffb8f1fd9693b2f1f214dc36125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c5680670a8307d8dffd123859f614d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91896f343c3d19f52b5efc780231bafb27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480a36c0ff2994850758eebc9b5254cc28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f3fb3d4a77975c9e6985c1a95d859729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597ebabed8466af3547457aec9d383fb30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a5f6c8f0b624de784fa6f9fee10d2b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9cc2d904531f1c78baeab1186f0ce232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ba7861294b4ab8a8ad51a6b6edd55233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a41faf19550ffc6e802f373cd15a6f034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2406e6c6e7083cf2c7521e7a5c385935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958083771b106620790ff750c5229c6436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d752198a04e2da864fcc5452799c4fa037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3901181ecea9c3fe10caa4aa47a11938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109799bec03cab5aefff940bf590e7f739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdc65d27f77a74a2f3ddfd46e58f40f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de65603aa0d60ce6b75cc702c89a906341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b26e22cfcc037414252fcdce97de2842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32d1d64b6886169248dabb3f3aa413843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8e2f68bca709303cefda81ea169aca44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582b76d9349df395d332d68ba0f2d74245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082b7743e55d664213581a5365c8c3d646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae66b60c8b15b8a7b1e37e8a9f12e6f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8118a7871a5d530faf2d410eaadf2ab48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fddc5d17879f536878b20d4df35f6949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09d3bf84a6ccad14a8075e51be50c4d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2a3e1205e3d9f91b249b818c94374b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6eb25ba6906d61b7c6286b10bc135052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26a23a624f33aca565e44e17d69790b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0815efc9783466ea2141263d25bc0054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53f199d161accb874517600130c656655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232fc0190dade2ec0da30e6692b63f0c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6663c8be71e57ba00415e48747d66657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b88069aaa97859578a73fee345239d158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f026b34324c63dd0c0fa7b7bb43ab659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf5e60459d4e8f6fb7ad885db17808860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d49ade2e4e6a886291a7496559b32361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43789615a796ceec1590612a18cf806962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89042b9b086d6b57db0a9fba929367e863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350791a75bd136b350ca68d9ac9546a264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb88158dd38305b04f08253f4e36a54e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c231c4784aeecec4a81aca2d982c8d466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f199aa93b83cee9aef048f941afc4fb067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfeaa26599ec9fc047fca6761356278268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b90ef8b8993692bce3d69b0f03aea269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3381df6e5bf36aed056b58e128721bcb70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d776b72cc41851071a59b9ec9a403e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0d098edd54e910e0507505abc6dabb72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424611fe47e3fb76996924764fd2dbd373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09af561f69b40eea9070611ec8b56ea274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f83c2cd81c831149c74f5e49fedb5d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f88ef3da5620adf776cf42a1f4633876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88c947bd6a15407e80b54f6f872950177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d959c6f9c51755fedddb1c4551e80d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cfbf9baf5dcb47f870d16aa143a4ab79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1353ff4460ef29f3049436d4b05ba49280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d977c1893ee08ed882b0e1dbe98ffc81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bf5e35cc59f3e81d1886487f7d95ee82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd49f7cf10993034589cae608760f6c783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7dd2ed121a437a46a36c7c47fdc65e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ae5e1685cd9c7f3547df3e054db17385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e92f9bf7ae50216f5d06e19d490947086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba41d16a7a2f3de63b7264daaa368af87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e6c9f5cc98883cb9fd4965d0d0ebe088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf7281d071e728afffb1adfa9dc149f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb58abddda53e17a0fc7ba3faff390e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531d54322ae0c3b7766fd73cd572446d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edada7f453bc35588cda932d3b78c78f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa423790cc9042c09df728dbfdb2a9893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f1b42e73727ac1be5e14b3847b701494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d3343fe581232729386e933eba175f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c55106d6b77f51f4453f1f0d96509c896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696a14e79180a2076edb8bba03e5786b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b2850ea9f10d85fc82fec9cd0706ab98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc10d9b93cc4b1d01059980c204e5f0099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50608a9d7864ed4af38202cd0151fa88100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41905ac6ab4581c2901304594bd5e33101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71785087e027fba827460b5f618273fe102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2bc3428a885b30a1a2db63252e05b1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de96b579a5b425a420e305cf62fecff6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3427d49304a4a1c266bf700409e9485a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37a0479364a6cecfd4b65f669d1113b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08688ffc1d6fa7fac143bae36397b3a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e4c0584467cfe650aef69c2128e723108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5428f129e8a1145d824367f34f7f5e8e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833042a4f93a0837fe44c73b89982433110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4129eef944ef4dbabb728bb9ccbee422111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf90933b39500afb9c1d9e0d37516b0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ca5f534296350aca6f183549ffaf0f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73d091f3e966df0da54f678ce099363114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9d0a632bea2a88fb4b7d8442ff665b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c645a636e974dcaa872c6302534a201116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41079f9e523e7e4dc05f581737587ae0117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9665468699f0f50585b228a50efe177a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810119f8edb40313288bd6c21cc2af2f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6caecdab37fb55b7908abdfc136530c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbf118178182f9553fadfd7f9d273a0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8333be2fa7480f44d58cd188b206956a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7439f5f0120a1f13227804af44d838123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4941c8ced7e5e603e11da2cd9997407e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b248376352660454ed09e557d33e9b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3587372e18aeff5614896f6a90b8a99d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f9c6d81d59bb52e82e7db81ed7481b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a01df70d403d5fdf15e3a870d384732128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842473e00b0a12f362ebf164ae3caf34129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431e01a67cdb7e41768db30485aaf6fe130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fab615c595b391bb75278d4eb4c05b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1797de7df5e676c467303a60c4c3d1a6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc9725f3ee979cb56679e695d49aca5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a272ef092b21dcc656ff5e252437e5d1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f24eca40784302a19a50ea22c618fe8135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3410eb1ac1fecf14304b8083c24a4810136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16ab5727e872e730f755bfd7a944f11137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d08adf7dad33326f37c2c7b1f79175f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086bfb8f8bfc3ca2e85ebc50ab6483d0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e309e7389a5fecfd04cc141ff20f1a6d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56f2fc9c500e04e3e4f8a023097f8fd141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2443afd7956bf2a4503abdd60db0fb142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b8c102b864a972a708ff69ce78ee6d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdbac94fd87e4debc2848d427c58e07144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d8e12666adcbc1c1c7409d04c62e44145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530cbe5a68e0dbe1c1d5a6906d7f0251146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf983ee9bc843b8fbd2f0d9af76f4bb147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73717913263cf3cc479e37d8a59ffdd6148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0a92403b7da99d18b853632feec0f4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc415beac47b1c56fc9c89f3e2addee150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649d6e78c3ebd31424edeb42e026b2d3151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52c93792f5749f203dd8ec0beaca1e7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2023ecb1a5f5b6bbcf29efb4aa02f89e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b494827162d0d703971239f19cf79e98154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfd0937c6c8b778b075ce589e5da7a5155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79708b0233c09b45d793c2041f136065156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed49d45749312c2e41168aa3f57eb640157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7a8de085ea5ce8be1e7b1ccc55b3fb158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1ff5244ad96d91e2f9d7a9b7c76960159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5de68eb1c8ec9444462bdd95298399160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2e3cae8f26bf8a3d7ba996aff8e453161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca6083b87043c0618855d20260b20a0162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596459570075604793e4da12eac7e309163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c418e60997cc03ce17f34960aee1bc164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b3b3a00e3e71cc0b005e5a77264d27165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63768304210ebe7bc8431d19f16f790d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ef0f07b9fa33a41d2910db635ba796167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff433492831d940bf6c019921f30f0e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850f0347a66e557552bc79a3a79929a3169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986c3c57e20566cececf26a1f9638383170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a9dafdec732ac5330b8f24aff7625b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bd4145b67672f45d203fbc7a94a559172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285b22def99c32521a7cd3eb73298162173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c18b5929552469b6611c7f564b6a991174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7260602824d55ae4d78af989c819c5f6175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44567244e95602edefeee084d207eea6176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b6cabf9aa10649b676699cd7955ead177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7149438b3af8cd12c61b272680a907178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c5c93f239592f277ae479e0049a551179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf88eb71d5cd43d3c27d36778cab460180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50531e14990998c755e1ccfba08387c1181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f55490cc29d60bed89484696ea03a17182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186c85ae9f0959267f5caba5869adc26183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5b44bd198bd02d6193ceb496857a03184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350926052c2c341e8ea802928ed47fed185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac21b183744ee323a6f32f018f0a665186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0434d5ea97876285d483851848958aa9187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a536a8a5037f2e5b081b51da0e11ce188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0636f16bdaeb6693d3a7b6b9608eb7189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ce3b73d5dd85f530f153980ab1e657190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a0a3be1f0a121497ae6f152f0df40a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c3293e23aef8731d393e6da5c3b114192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecbf8f9fa3704eee00ee746dcd9e297193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a275155d81e93730ac3a2606700cfb5194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab7f655e9ccfb6af2d8af219c8d31d1195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2282db0700c0eecf4521684a3331e5f2196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac14237dcb38abe1f1cac6578808a69a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4b6e06a0869078d9f82024971066cb198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875c2537d0db9f1d54e7ef9d6842987f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fa4b8444e9e1c24a59c4dc7cf8d874200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dd81b7192ffb848c045546d302991e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22509c9e8314328f5927e372b3bacf97202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63641f2761e2ea8be10d3bad75aa05a0203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa74b14a9eb847ed93ebe0285fba40ce204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e55af72701fa761f91098d51a1c2dc205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e197ae6480abdf0fab274819417eb3206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174d95a2bfe979efb54a29c8e9925acc207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b69511d6814126ea1086ec8a79d203208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718267fd038477c21be582484a9a824c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d90d6b3e85140372f9352dbde135e7210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e4760857bab421237b4aad3b88c726211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8518db75623e68d81b24ca5df60d829212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85879e31f2c448262660ee5828e8c23b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53406f4f3c7ac0e75dcbf5cd91a2631214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41bb2b09e43fb2c90162c32d7b3b94d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535568b5f0c6c7fa586dd482722993f8216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf6432a5018a9766a6ea026885b920e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddea628b33ad4ecfd2b2319d8951fb8e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fe4573f814ee3b344f8ac71f1ad3aa219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc261ac0b3e6662c74f3dc61bb3bc325220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41057a59b9b08739a8e23010d332761221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a383f227da63c231800d23f72f035a5222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c76a58a42cd355c4bfa181e14e5833223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30452cfed0b252ad1cfd92bab8dca35a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0dd209b4553ef24124570f376f0d29225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f377ca879f3f34fcf9fca7e6c27425226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d508d794fffb2e9bb007b00881ef19227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c45aab29356c9f4dcc70c29c578820c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0059c453b9f0a5042e88241d12113df5229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c0f62777555d3372d4b1f5fbba4081230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639e24bd358f07212ddf2f8ddedc410e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d38db067a65b5eb7660c9c1d298a5df232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bdbefda3698d88b71f39fb8e51bac7233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c6bc4647aa1f3df46c369c17856039234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7f51d80a1886011df5b42df651669e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cef76472d87c0f27183bba78b271659236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685ce253d0878501641e5021a113842a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bee8e81f70ba087277ce72d58d7855238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee93c58463982e8f3ad978ccd4435847239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3131abc6c371b55f670829de7eaeac0b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489a96afb71e47bd09545221c9a22c52241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe69313e6d1925fd345fd513948ea91242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b216382efba7c74bc8197f7aca6b07243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fe2ccd5200f391bdf6f653fbdc1bb9244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda42234f0c90c25ce6863a5bbc3eca0245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e1036e3bfe533b718de10571b6145f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca3598ae1fdd985b63cbb20d4058daf247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662e341ce8b733a0c3712bb1c72fdcf7248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f48b388058f6265d3f974cb0cbd1be249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f0c3c03e6f0313f8ec4a142ac2c82f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ca328cae414b8a0bc60ca5727a88ba251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974c59df4b0504f75fa417a0e151f832252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8cd3291208e12fa7bb8ab1a2476197253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28188484dd33fa8bf501eaf5dde911d0254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4badb970865d3213f1c1e257947b41255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d4e725492a5db132c60bc5b937d378256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c9fd04905b823cfa42071265737b01257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a9b79384b58b2b0914dce9cc08047d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d5c5caab320cfe745060a944a2ea62259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb973c8320d40ca5e47c27cf18f7412260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b78c0ec62e4b080f088411e634be4d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9f1d82c75ac9f6221e22b4641491cf262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184b6e755f5f4ca2dd641660871e042b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624805e8eb0289017cf50dcc5a045b5a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138d50d4bf33045b10a65c64af218f9a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a887adf741af5731143f85c862a59820266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece7af046617c2451a2a7e5a337d80d9267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709ba081baec1cb776eb7f0bab2827db268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4286e2018ecd4e1690c8522edc46fa269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dd71e4b4eccab85bfdc2f25012c0bd270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f832f646b49412a14b6f317b8b4203271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f46bc54275d70d17e0d9c1fe4dc66cb272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215455d0718d88afc806b5dfe97541ae273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095ca7bb7b3be3631f370c8af4a3c64a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77bd5c8e55113368f3b5cb6080e0b9e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aced54afce0c5815868773fc7191a9de276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf7931bd7ac7460950e2271a538474b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc451c9a7a20ec880ad36b5642be567278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b064f9e5a10bc4c6faea7ac2497a99a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10392caf2594e4a3483ac52dc7d5544f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a4f782e45a39f05265d3686d12d891281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0558c8af7222dab38278cbb9890ac9be282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff83761f475ac014c8f61c87326f23f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f1639c72be78ec7f0b3ba8687cb848284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17db3a0f04aa1b601545becd13ba9c2a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99a57a6a02ff95adbb3221f6216d14a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115f4237f58cb04319ad3f1a393ad2cc287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d177d796abe07771357e6cc7d0ecb3288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01aa62b925448e515f3cfeb709539793289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316a53f2236eda396a6302a4090d70ec290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190ab8aabd102047c30f932b66d53d5b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcf50984f7e409fb36f2d813b38fc16292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b95fcc35f07993f40c3dff84509a6f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a1f6f0941563e115431a4e712a191f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a620c358685a62cb6cb4d5441fbf1a9295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97e12e7e923c610babd69f35360f3cf296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1926da8635c6a2940e80dc2c16bc8a85297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b17ec3b1798690d6e5c7c921616bbe0298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d62e46a9fdf3a40e9291b33fdbc495299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c7f447d32a64e44ce92ee762b601f9300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc7a9dfadfd7dce28848c3ab7a54fc7301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f22d3e683cde326aadd11cf5c5ac558302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de4c5b6eef25bf6e31e4da86804a1ec303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd98d3c00d64ec365311246a6a45a23304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1990dae3ad488914a54402d3726f2bc1305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3872b2e873c3e0b7f7bfb23599ffc66306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9141b7f8c694e33a0a97deb111ec80307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7fdbc21322cde295dd53f533dfe91d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b99644c59d2b1088fec8329420d41c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1a9e68c217cedc88f0141c07b0ddf2310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805aefd9456448145547a25f67e4ccd9311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0542beb75ca14605c8dfa6a5a60e1466312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8733230297709c60ed22a4b6c7a599313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebc3988401e59b7f3d1a96fe7984b91314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8172fa9755a1a17cb923f2e4ebd7a3a6315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd56ef3c8e5c931e6e5facbe3b570d0316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296f03f9f256b0ae96b1342b87c79654317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9ffca62d22f90197d02ad46bf03084318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba802fc9961a475790a207046cd20e3319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2854396451c8a1b517d42774a99ed5320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b04d34c9bcf52b66a423b6a2d852d44321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f58cf9929a4694b489abd283e277e2322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250be5e462956aad54a0081c149fba62323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5280e5fa1170a96f91e5d08392d0b8b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb4acb0a2d5ef255be127ce9a33f3e0325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873b4c77a48ac643aa92a9b65f76ec02326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66035bfcbb9d75972b63050b42510e45327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eda621f43093ac0d022654b3c54b46c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71520432fb6bce9b30c57f59d81d555329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab992ecc272472b6678db8edff66b75330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e8bd7177a8249bca341cefd33b7518331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34449953ecee975e02bfd6a67f7658b6332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bcd06797d0c8fa49b5b62d6bc49f05333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd718a42a9dd3197328c47e1e85e8a61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8908eb7ead801c5c46153f49df190f482.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200f676ea4cbd92848694eaa52e8ed2a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71913bff531cb5c32d2cc74dc7951db84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044e79679582e274e49146354f86f2735.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9feeefd7820c87cda218cb45847b90646.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe9491b44c540b57b0dc0ec6e064a4b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624bd137c9aaf916c0afd68bf1a603918.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd47cd6763fb4e425d195c80b93fbdc39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf63a6b5124b2a562f8f7b1042eaf0ba10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c448279baf9e8cf180dc56d209076ca11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a530d423ad3e9f898d8a1d7dd418d6712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7c972fc75c2e860a7d03d5d711c22213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761f82e130660ea4e8f75ffa7bd0313c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec0308cf6cefa0e744c79f1780016a015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9e88008051afbde2cc46a64205ad4516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788822d82bf6c882ba09174f026c407017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045875aaf413a2736df4164fa8c8e3c718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d21154112fb42ce76349e8d4f5249ba19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a806919c8de43a925e7e67d2e62ea5920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0661e91c734d43468b08a199f1ee5ac21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de26e9b6fc1d5276d196ada3cf4378f622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd3fb09ec84a1a8ab44e9022003ce9723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d124ed1ed5cc35e6b35f08713e8784a124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c280e2cb34ba6d531a06640002771fc425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcf0f2b4a40163f9663035f1a11994526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e94ab44163e63c4d69cd163cdb43c127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99aafc7f95d5c8a24f3ad84171552e1428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab1cd65df3dba27a0eadd5b7e8e7aef29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da34f3ac9f1f87144179377803f69b5830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d4808c1d4a86b9ee67b1f814abb4b331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a714b2c9eb8fdaa198415f75354dff832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd9cacdc74b3732dbb1b62ab155912c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab2bbe169c466fd4c515461e7a84bcd34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b763d85e628a266a21177f187ad37df35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16623ea4124ede0b41c1f3818b650a6236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752215b682ce6b14c98dbeb4f343a08437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2755323b58867fcc19e0ad8d9cd825eb38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6500e28620b9acf55218c59bfddb39c539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f21401b942a24c8dbb591abcdee400e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a71f901422baa4190999ac40e711adc41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619c57129966e7399967e9809b8d6f3d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a890729e44cb36842f022f190c45277f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2423374dd7f70c5de31210e4568bdc44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a5113f41b2a87fbe3fd147426b6cb945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3287031fca71fcf62307710d01641ce46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c0e4551446c989d0c0a9f4906d44b747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6465fd65612044e66074ff3fc36735d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3b4ddbf2dc185d40bc53360bcab2a149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe5454529d2f69d05a99d587984fa4a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c4d0dce544d4524b4a5090177b941551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce97b84f90052ad2dbafb95785613d1552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4fec1cd1666cd786b6099cfc189e9453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03ebd560bac2191ab5e4601678ac12e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bdf9250a516b8fee6cee6df322bf6955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8c81dd3c6cceceb19579ee52b2729c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113a1ec6b0f5ef574e79045a4f20e52c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5d7bf442dcc6c55eb2a14a20dbdc7e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e08d2eb2a84be490d06ca36808975c359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ac18630688b0250f33486947c3eeea60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f2d00e30722c4b3e36742586eacc5061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42377a6f17085cd69d92fa92e20eae362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7d2131c88aabc627974f38f0bdf33a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8695c26d4218f4471f50b6ad924bad0c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0163cf75c0c8460b156e58774e032865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b018b6faf3975aab72d0bb7eb2d7e166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b43a73c32e964bfb7537b7b8a2a88d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd266360b00a77e766c5132023dea9c268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942a5e84de324daace7a46ab36291c8869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b83c29ed93ff8c16eef9c21c9882d7970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7c6b0c5e2b177c7ef1e4442e8181c571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bb56ffa9f66760dec2c590883f581472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88aa0581dd42502885d979b4c91fa9e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5758acb9b27d078572f8067c25ea6474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c395349700af682d33e1468fad065bb075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7faae199c5effab2e91a2ea5fb90441b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c734ce64d718329a1589e5961df9063e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2073672654f331bc5cb38c42414de0c478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7efa7d3eda144c938f30568118fe7ff79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa04f1bfbb7a8f3000b7d6c5c6e409480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8eba9fc0f0eaeb6bfffb930f633e9ba81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605b89224375ea0a7ce7e81f03c2536f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad01ac04006aa71be1d51d1e3b7952783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cf1481a2aa22ad50040edd191f434284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d967c1b7e731fd8cc46870e1002ec985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39edbb8b52d40b308013c0cfb3e42ad086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0d45a050b9453fa15bf27e1c999d6f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47c3730988f5854c0418721987f989488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f5dc9dade29aab86a7160a3652f58f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c65b6d48f98ed694adfe9bbd71ec40e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a85479d4a4697ac9f824cfcb67b584191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f0b3f4af827c6bc075f4836c445e5792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4af267f45ce6733fd9869cdc205b0a993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166fc0d33a9fbb01c0a9ab0c3a9855c694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1458acf9a73dbbec0dee351009fcf55695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7562c4b87585776f1a93fa92fad6c73a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2160a3a082a729ef84dd706f40583a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14645b1dddd4cb9e1e9ff7debebd1ca498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cbeadba26ed5f74dd907dedbb5fc7699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be433ec02699743c9eaa09da394614d8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096106955260991e67857db53f409030101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bf3337428d21e3709f36abc70705f0102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd62d2ba47771e407dc92dc04855965a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd1308c9627f32b4ea21671990ae0f4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e14a7509c024543d97f9448fef18ab105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798fb36432d36ec9dcac46cf807d310a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448d07eccc76a0414f92f432aa0c91d2107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4609a452479c006a1c266c8db248e44c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396967559d52cca989d3ca76fd6e9ced109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0d6c9e0591c3b4379b89d59e1019e1110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badc7b419308b2f3504885b0c5f83b54111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a51c34c4dc51bc85cb0daca939e46b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209861154d16e2200b3c8de40efe8b52113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb18f086924b0989e5d0f1e642abcc5114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc86a223ed4c12f32f8abad45084e8a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb95a98aafca742beed4c1569a9d9fb116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136481be07aa24b3288c021b4796330f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c27ebc264db4b917bfd7567df81361a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6df6d9d273c521328f3bc92b40f514a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0ded4a3dc9be966aba458a9727a135120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdd27acce31ccf5e932f0fce2725f71121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c8abb5d3f9ee78f789485e8f022fa4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3086fe9fb96a84a44f1e1669bf91c5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58b2dfd175379820d68929e845b872b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb278bf082c30e2a1d4b3adeea42736125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109fd914dd524e2c9a02995fc56b5211126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36043bb324b04ea8391b3b10e6150d9127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25012251ac9566875c6f9f7fde85fb6e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2f802a9909d736634cf952a54e1d93129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3549334d389ac36aeedb65c1891157130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c234d29ee14aee80c9a08ccb33c5cac131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7eab89d30d69313f40bb63bbfa80650132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be788b8030ab922b803b8129c6c1300133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22187c1af6a22ee5d1cf7c326f86d42e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0906ffa5fad05a1352376262c8659357135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e86fcb813a16e8d504a4cc54b1d4f1136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885dcaee6cd4202cefb8f7b8ba4ed06f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ad54749d3d75573e4d519eb9e1f307138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17d86123918aa0a87fed025b66cb804139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e641dc01cac3f8567761eb3fe45ab4140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e8b504b13d99a59352f9e2a95d4284141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5340c3cb50846440867d7fd0625a4973142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e39bffba2040cbd10af3be7751d4a2143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eec25039f8b94b8cdb5ed08a4649bff144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88b4089003a6b00bba4d2ac88ce17f3145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7473eb9e2a46cdf6674a54943538e3f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807e0fd14525ef8173f4ea3361930cf1147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e127d2ddc48bc84a5fcb512d7c25f16148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f71b18750bcaabf6a731ccf064dd5f6149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbe0a48ef7dbccd779d6f33e969d0e0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b479a6254fc2da1bbb4d6a2db0aec7e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2467910c31fcc0ebe89b0cbd2916efd1152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7963f53658dbc04de437b7ed6d2857d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb62df503dc23c94b397eb9f96727a18154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7425af592ac2103d0b9c109dce9d32e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b62c4b3c63a9d282b084b70c24ee93156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d24710f7facfc7e5eabcabd500a3d47157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505cc0fbdee282cbe80eff101cc1e1d5158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e7ce600e0d8f5938cf5f6a0996bee1159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7d76b7ff0de7a4a7e812466bd52886160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f38b5477f2a465013f1fc34af8081f4161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db51f514b7acd46a2244974dcf278f5162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab53b9d632722664067ac5623f8ac25163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0816ac94858c7882e4a8c5d2c0310aa4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0319b6f670fea0d8b565a0d770eab193165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5d5c5be8da82681f30d6d87b9972a6166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafce5cd31814787a1f3db2a0992188e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a8b0d403472ca1caab49939dc2a694168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d038c5498199ab91e135760adf7f35b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c595704e56a9a88b48b3d728b6638c19170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcbefea2e647c19b04557d66161cfc5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b03594dab6686eca558810253d10ba172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7442c79ad6b2a6012a542b82e6e8439a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1e082dbb784cf416177fdfce4e669f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d445eef6f59a57b5c1de5ed7286cf88175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b763490e23e141a06a2e78dcf04be92176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1880b205c62b45843d7514e933f5a1f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b3cf04458778b5e8b50e29b0373f5e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de97e6afbcf91fcde10e083eaf2b2684179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1caf448e8f9407f5b980eb882573e1180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f626e481c079962ca37938e8b61dc29181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5697cbe0a7458941ba72e78cba177fde182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4fe7ceef0bf249949c0c55309c557d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d318d5d2b15f62676391f5d031356d8f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22972722ad386d46c8553544eaee35f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42e58cd569f80f10be0395f878ab849186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a07e32de581f98be7492e8f238850a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47315090fd271ebc7a82a029ba4c352a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ededc2872a59076027052d07864f9f0189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421009a8e3edd8fefaa26eb72357d596190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e26ee9d5eea0a2ae6857957cd7db5ca191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a843bc73859046c3198767a40776c4a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b80bbf03fe9001cb7f51b9f9be9ff7193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad92f8d2629b4d0e039e4dee70eaa30194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3e43374afd9363b94487da444e4a6f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6beab6eb25a5d83ccaad384d18621d6c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdd39dc948632131f80545e97bacb0d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acbdf1a151e05b7228b60509c7a69e6198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4867c8c61836fb8a16fd25766d9a605199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b71be175a1d9c54a5be9f7ba08c1981200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4221250506c20be9e6d50639699bd42201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283572a7bf63e3c95afd45e90cc18775202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184b6adcb2f0aac7e95f78cddd0bd29b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c2c367d6c63a0484569ceb170d785f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8cc9275f57362e31fa5f989555d6d3205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bb26a527fc2ae94e93251149dc8cdb206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc69bcf83f5b3d2cd9ccd8e43473adc7207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2367ade33e01e8cfd3939e9e5387bb4208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cab9ec7c4d38089c9dedd1157a10af6209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2807b0c6268f45432f54becc455b154210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439383c0dfc77aa4ddb8cba5f74cc4f6211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76391aae1e537f9af6c0676eaf3bcb8212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9feb8ef07dc00c9f24ff71f6db61172c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ca96a993da99e97971be530a769ec6214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527b1673c5f00a6433eb0f3aa52b83d0215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6ab5c240ff987d1bbc4c9c91e521d3216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be530042aa15329e2f341e9eaf18000d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d3098540bf70562794a2b65eef3aa2218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9869cd22498d2cfcb6e22fe4cec9d7219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef23154268816e90749e085b961ddb9a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f54980949da36754b48b40dc3c269b4221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b746f56e9226f105bf57045cc724e23f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c37ed64f53bb12c39dce711d4dfe783223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35324c6b9a1321d4de0ca9c4f08e2267224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfceaf22186f4ae9fa78a61740654095225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b5c05743cc3256b11f71d84fe032da226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93b14a1944aa0c08fd0eb4ed0d9fea7227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5b0f72dae6191b95bf97065d1ec5d9228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701d3f068245ef24c7b9fb61b7b2dec4229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11d2b391b13668bce7bdbe3ce6aa120230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6793817cf5e2f5b051d04eb984a62b2231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba57296e01d80442ef352fc597cc69b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e51011a2f1beba39f79cc18d5fb42c2233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3710670036016aff301e1c9276c1b3fc234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40288bbdaf473f95666c5b77ac88543235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b045b9eec45cc0dc9dac64793948c09236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42874aec98b01541e307c322f70f148e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad27a855e1fcd25d9d480c140fdbe284238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8c1307df88b90ee2c6db425c5f4b61239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce857d150ac532ed539e5cfc23dd179240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7c1aff79fd626e935b91e81b5488fd241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12fdbca7690ac633ee279d5709bf102242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e2431a727a430cc8a93ab418b690d6243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4cc4ce77e16736e08e4eb00101a69f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bb24173412c4b0661a1105708cb807245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d791ff570dc8b2719b5b1eb1edf81240246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aaad87ce6bf7db15d49db2885924242247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5047566312db2446d8ff023e7460bf86248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec856e5961c3c946ca7906c145108cd3249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4f907cfd13be54d2e15dc0dcb50a25250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f81fb27d1524df9cc9aaf747f6f9f5251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1db7800a08cc8978ff6a96ea619def252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d3e756c519ab1005dbeb6e57e363da253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c6f556d536a83c019731117950e420254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c417eba8171fc11690abb9b128f12cb255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c427f1116069f9e201362b261b84648256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9d7814061b6164cc792f86d0b0d24d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920e1e12d73182eb999bc9727ecf05e3258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b9d0f4acc64fc0137ac82ca56879c5259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bab6d32e15ec488bcc4932f227fcb6260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946fb626d0d7ff54bd0b98f4e090aed1261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862711b50d8a56d5e7027d254585c21c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0592482286b571b69ebe66e4992bde6263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155687fcae63d0772530f13f70eb5215264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53526ff668a29a00c765b00ba02290db265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a657b17444659fc00d4ebb2c9f38b7f2266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64847f2bae4865ab5cf2874d3d005652267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c9597e3e2ee74f05cc327d00b702a9268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb985dbca161b63c1cce6f1008fd1ce6269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253daf0fe759234a6dd9e06115c03446270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdca569dcb4fa52e7a1a37d2c7fc3517271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48bb21d6cde6fcf144999e3e84e7a3f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fb81cf4ccaf6abcce1cf5e796404e0273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433082fae0ffd3284ca55576858842cf274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e6c80a9a55b65c6fca88598112785d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b741a4f0bd0f2e19ea78a4801e33d99276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea631a341e9b8b2d6fcb63ad2596d1a2277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf41c5c2c84438185932a5c0b91484d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704523c2304e3aae0633ce1744cb9631279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c148c346680d3cbedfab663392edf9280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3ad0064c76883c74ad0bfb1a967e59281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24883b59fcbcb85bdfd6b147f0bd4632282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bd93b672cdfec2d9cb001388aaade2283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c0aeb617f762bab63b164a6257c7dd284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fa317fb6d05b63a8efa22624a2cd5d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8ffde5c1398babe6958eb8497dc69f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8663ccf7dc65588748fb9b43c3768455287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e368ca647a103c86006a86663b680f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18be7a0277fe01a7f5c9292eff3c3730289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29947a61b7982f33ae6c6fefd58bd16290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e25ca66eefdc419d5f7ee67be0a5205291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219c8e6895627dccd2f52d8d4c848ed7292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27107b1663f45e8b3019f94d4ed917e9293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d64684a3eae84731787b91d9b8fff7f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b880d0c3465ab797a139738abf9595af295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca316c3045069c7d95ec46110ee5cc2296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827130e8910e069e7d788363e54a3919297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f67c6108f7508c1596ecf112d69c9d3298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41121092322439842d34b7fcd087ddce299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286a900528acfd7203e2e4352406f5df300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d563fdbe9a98ce7eeefcb03d21525ba301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f273741794f0e88f383897d7fe138bc302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec4fb5d94beb7ca7917a79d4d570a3d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9525ceb0ddee63c729ee0fa5a9ded3304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69407005a14c2b4fea878207dba044e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d489071cdf60c977ea5e43deb19c924c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e669b41703d7909170f0cbeb08df16f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858340a1a5605fbf0cd906e4ef975946308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f865e108cf82e03ae44e7d84e4cd09c1309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba34d881458b4caad594b0ac06180d3f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11e3e474d5f8cf9d65d13de671ae66d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626932eead00c5b9dd76e12b501b2a4a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441210c84542e0f7aaa2ebf81e4253a2313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed1f899a4907f1a683183c1807208e6314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97252fabf246e516c8c045c553c012d7315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cdc04d1643eceb0508bcc1d42e0434316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595978ab65169227800ac960ebf3e2b6317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee2fe2daba79ed59284b78894df71a3318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e1f0483b9060ace3bd55be24e09bc8319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b279aec0d8456255ded4c5b5a4df4f9320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b6f90129a0c3fac842da5b8a8e94ba321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fc4ed6e0e525d13ed61d894137ffeb322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4347413c66574666f314f68a20df10323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2466c03272e22c923d973b0af5cc23324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d983ea7eb7bddc5c853ab88e92a1148a325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.54</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.79</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.79</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.2</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>0.97</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>0.59</v>
+        <v>0.6</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>0.59</v>
+        <v>0.6</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>