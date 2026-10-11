--- v0 (2026-08-24)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="487">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -268,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -436,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -508,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -847,116 +820,77 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
@@ -1105,53 +1039,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
     <t>000011937</t>
   </si>
   <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
-    <t>000012998</t>
-[...1 lines deleted...]
-  <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
   </si>
   <si>
     <t>000011947</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C New charging data cable U144 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-new-charging-data-cable-u144-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012057</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Nuevo charging data cable X121 |1.5m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nuevo-charging-data-cable-x121-1-5m-60w-/</t>
@@ -1249,95 +1180,59 @@
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
     <t>000012270</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1444,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1528,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c8298aafbb9c8941df0a05160120b91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dc92eb7612dc5aa873f4ceb72ae34c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a1042811dac5c8dac87f86aa3e4fda3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a8b1b7b6e6a57ec0d47dbaeb8622804.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f5843059dde9905ff65aa76fafa4d05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f517277abf3ce614a9455677b20da8a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0616ed82a323db52967862e1a54067a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfdf964c5f2c5825a24cccd857924998.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f160da45c9a152580f453e618b4b979.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c706a81d2ac080605818d1dd183ac9a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0372838afd706531073bc194698364511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7184df9c5a1e4f28a1148881abb3a23112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8ab69ae7ee708bd710b68e0405ec5b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e463ddd78a3db8ecf3222ce0a817df614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37456f7fb05db84f814cd6eb2a2fc6e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a05de8be0c1362cf9c793826e8c3ff116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a2408be2195575cacbf654dbf874c217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713eaad230521172cfc3d1ecb2d267a018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d44831910494da13475d1fffc516f319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4918cdde7b40f02dc196b2033ff405c720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce2230e2a34c651d94b55e248f43f5a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6115f6f034a52a8a0a8ef49125fd8d4622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3b17e975eb8cf9578271a42cb6eb2d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7564aba727d161892030635f51280f5824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfa8f50a22d13498103c415569b7fb925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f360d5cd4ada1f3602cd77d835474026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adeb661afd35f2a51d14fc86020109e127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51c9847a85412f3cc80c17147713d6128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b35419f57b5d21fc476c35d2b3426d229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2ea125f8b24a033ecb0b264468d12130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9704cf7312a0b98543a2b5f07edff72a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f36a6054be7efb35fdda136a315deb32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d8ee854af659290d6a48ed6ac1249433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0e8caa6bf9dc7319a6307c3eed513634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91c1d9173b60c2656d90d60f64bddac35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d208270554ed5d6146aace2e69824d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24b9031aa8ef4903c170992d51de65037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30217bb84efb4c78d95431b314296ad38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f20402f049ad6d157870c170574cdd39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcaacd9c5ac7c1463f686586a46adb640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b0ffa8e6a227e47d818e77154190ff41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e743fb0c54ada3be9487bedee40a119a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea29a776eb7170f02a44d9ccd0521f343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df9bff54d1c468244ca743cd3607c1044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05c414d3b92e6951ab6a51d1f082f9845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea5850282f8a3732149a0d19bf14ea146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699b5f16d00d40c966514e4de271b0ba47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b742ec628119019bafdd51c2b7f8bdbd48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffadec359b9c2a274080b36335863d249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02209d7b7fa75510284e4db58013e34450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2594248b9eb5f24c8e2f6adfc19b9751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3139216b26655149a07f80bae9cb3c752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a132e820505b8119cde7bfeab315b7253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f9b23fa35f48eb75d3a62e94d4119f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240041307b77e15b826a9e345d4f024355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6b1c773719f36daf3b862663ed8d1956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc68778f778077626e7654760dd7ce1c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242f3c790132dcb9a2643be6e40babe158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4080068d5323ef8fe61aa77aa961c32e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f55985a786112805a0a771a6b03c8960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93eac796a07a45b6f9dcb8f74fad8f161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7779de3435e9df388e232f038d9aad2162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad57b6437668bcb075ca225d43ec51e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6875238927f516c738c1a6b0c942990564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31daf8ab4aa2f6bd539dc0f8575ddb6965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03eac5f7b8b0d6dd233d421d8700a1e666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbe1e1dfcf6006779d25f631feb5ff367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486ddacd0ff8604fe6a5976cffe51e5e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95e213e5f734735723b56a55e3f35e269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e46d770c076c7f6f88950d8ccea7a5a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88223df6e83d62ef0abdd3a4fc51b32d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672dc771aec3f2d0da92dc19ee1fee7172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599c30957893c6e4d99b1b449a4f0cd873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67336108bab57636f9d0083ac75dd9274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f20135415430bd5f54e46fef346337e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed661e424c5277368495124ad98da18676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e052afb3fa3e162b988724657c2baf6e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9824637082aa7de76f0d46b36449a86b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8d63cec3195bae40c6acc11b5cefa279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40562e8a0f4299902cc630fed5f33cab80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083e52ef69348b8853029397f69a0e1181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ab6b6cf980cf9dcee03cebc9c82b7182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e1d2c63d4af688860a982a61aa438c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d5afd1bae60dcc9201bac7bcb8629884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dae56ef562eece1569ee2a07fa10b185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985933a9851f58ef395f4fe3d729bdf886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27d206fae9201ccf1636bfa2d06c79287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709c530ec54bf785ce85c096242d51d888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fee190b08254f69b5f26e190c2993189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35d8702aa7d0eb20bf4e5e08acfff9590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aac178e8975ef4c093bbf71d8295eae91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766877322b2c5467c86911eca43787ea92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382dcb5818c7411e131aaea30b04a2ec93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fc751a32e9b4f30d25b0f253290af594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d467e94de890f202f7e0ab8bb4d5ae295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a08981b60943c916783efed01fa37c696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349555fd601ccf9d013ac257923cb09597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5946019215d4d1780c89e991ad9d6dc98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96de0aa310a9cc3f07b3269c090292899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd501718dd002ebd8fbcf52d3b187a3100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb5fc3f830418d44cd09b5e271be97c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f49c69e223ea202727ac56125f63d2102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1af85cf2872e0e4bd0ca51e8d94d62103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c82c3878a39f7c1fde83d7a2598f648104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bef769fa8e3518790d1110c2ae74b78105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6600d61ec1f4bd4a5922afbf26309e9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9636702280a14ae1c045a0f94a1fa1107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fad3c0a4fc2a2010e1fe8412e4f3e2108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2289f6eb97eaa2f3cb691fe9f19acd3f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0daa03d1d828abf0f9ce7a7b74d91c4e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4ebb9a8f4839ded965043b4da668ab111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6f8bb155dbc094536e9438e0fe0650112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb37c783cda253e1314456e1a9a2f25113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13f810e87f652648d817965edfea331114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5ace7379decec62eaad1c009735943115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72eed5280d19b715a6596661fbcdac81116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc920053ff67d04e42095047e658b528117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeaa663295d31b411224bbb021e51553118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a62617fd8d1ad17fd2f2f7c40874652119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6266c7757ca91e0a3b302f7d81e4e9d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89462c52055c7024a5eb5a2dfad6a98121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99120c16969155298bece56a329dff5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7214706aaf649217cc9e4ebf845a94da123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd354eaaae2fc18a755447d4cee0aad124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f94ab123ee63c0cb2c32b79e5fb58c2125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6256ff183090fca18d4d0000f02d1965126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f847a03d48675a010e401757be02d6f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ec5bf54d7e4f041e48ea7207f3609c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f54943e943da7ca96b645d4e2fd09d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdda4218af32e44213dab32b9da6f95130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069f84f8f2a46c2fb76dee557a17c6f7131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af4d674b0acb583bd8123b1c7f3eae7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a024c59bfa2207a0d442e776da0ff76133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223c99f13547402d32e92eafa0593ff7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb647aeda643d18204c3ee6be39ff4e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf098d7454f07e048246e680284f989136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbd247261f1d58275ef58d076b0feab137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed223d2107d9e3df57b723ef33848fc138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1b510a3c06304f2cfb156d0d64774e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e91fb3f12b44197387cf3462fb8bca140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d12745c27e3a4f4f0c32b6834cf669141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39ee10876cad26f17b4b69f463cc71e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d360a534e9e46e25aedc091a17b7b5b4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75e47ca82dedd7e47e614ae8c060d99144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6224fccbd65f551659e2e50592cb86f0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cdb7da559e3ed4c12725f9e4a8a4ab146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a76804e069a93d56dbcb1171426ec0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff53d2b010d5082e5a1ec3ad11ad477a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4507111072a27be52b126d3f31850112149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1928b25cef57f74607d5345d06d6c6150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f6aeae2a85b1715bef1d1c0ad23d1f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b2bfaca7dd21c01402ad9d06b474f2152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332ba2626532f644dbc69d3ac491b6d8153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633a91e14548ab63758b6bc8b0a5bb00154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7364553abb42660506633b3f8a47812155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29da59b948eb1a24f8a4200ff3d25cf2156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbca639d073af775eca0b83cb72db85157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e38ea567fdc7ed5373042d10223bbe158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a28d18dc764b625d5d0303fe2baafc5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e660e409218d9671d4dff9b7e8d8c6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3025fc96ae50263cbc3fcb0bce2f81d2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4e457b1a43c2a7480af1e24159f6f5162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee8403b06dcb69fda82824251f0bdc6163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a190b209dcded876290b81a37bd617164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5e36d337b61a709a801d6da810ae37165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df36caa591a3cd7bca676cc0ed36eba0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2f5aa0c21a93bfc348fe3a721472d1167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37646529f2df196183af167e9b5b408168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2588001b51d90e55eaa9c545862e0db169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e90209d633a27c056453fefe89d904a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac4bb3334148d299dbd1b2021bd6435171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf08f8ee9dba1a07e3c62efb8593a0d0172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b82f32ad581900b66b58486e7edeb2173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ffe5cedf36d7f03590ec912820de8b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc0992ee4ea716f4b4cd2dd5fe4d671175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8236ead59c8f26d547bdd14e22dc0a21176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85af1ada6738942e8e9848ee0660d803177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7756e5a6e80226235e930a470371463178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f3acdfa2937e5ced3686b5f94aa2e7179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a27f2d966bff95b1e7527ed7058aa3180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a976dc74a1835fc6eab2efed0b19e2d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca72447a26915defd0b686bf447b0625182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58beda88e40a0b666e5a2bee45c9cd5183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d509ec58d431e9abb96b964393e78334184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa15039c99e396b50baa7482fe8e4ab185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead8806945e90afc824598de94043808186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0f363d61d46a5d5e5b0739ffe6102b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8cc1e63adf86ac13f1457d4e1eadba188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25489fa712f1acdd700fa6aac2a5d5ae189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7302cbe96747ec28de9ba295e6f32128190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293bac4531370c57a59ed05c7e7b69b7191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a574e9547d893bac64e572ef17d2a73192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af2edcfd8e2a2b89969c1a2bcdbd45d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a4f651d005a6d93b365b12185a28af194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc28ad2df18f72958398a8d15f66bd2195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a69b1c968afa1336556a74dc488487f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858519198af1fb5e6ca88b878ea7a5dc197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5f2f856a2cc9d80c7f02b80e16e790198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96be057ac870c1332672147f91bda432199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9e50df88abf61b2a5b6797c0a5a3bd200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabb985d9969d0b920614be98214e21c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdd858089dc9ee449b7737fb3f498aa202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a59e88e2048bf95972ed910b69f11c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7034278433818a6d6c60a6dd9cf178a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63979302a2f20766266a3ce7d8f0bff9205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67afcf3ac0ef1b26e30792ab5af1205e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc155fa47c8d8274b8d0d0d86ab2da5207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc69e7afb7d87e0f06a0f5437516e88208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482770f06da2e98d146abaf0820fca7b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ce2e56fd478147952adcc59e538a34210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e18bad7d074e4df663c474df11590c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14fe04d539ef0f4bad64c3a14acef72212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db4b55aa7484258c8035ea7d66a5aec213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164d16ae5aca47c77ae89945fa61c106214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920cd2c7d72b1f934c1dd94de8bca9bf215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa52ce1dbd071b180d059f6ba6cb509216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd795372ad26589fd08e53a96b1a543217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036a4035bebef26fcf40e8a85d5049cf218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9713bdcd30506d877ccffc79e0c9b784219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5c871756b80a41e4ec03f11e79eede220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7803c3ac5f6b82f4d4ebc5bb775a36b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c06874130f0b54678232801059293b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e34c02a12a042f79264221edf97bd8223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28402d5a00721e5d3c905e4c1c5eaa23224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3aea4a0720e160a41b7f47acc8656d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1121f4c1f99ba5d26312486c77232a09226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ad097c9087064048f48511fd6e8ff3227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075ff5728f4bb9466efadb493a25be31228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f45005249a5a860bd4e160af64a9d9229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110f165a2ef18deb00f6efe78a33480d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de923b033e75892a4f2c0a604ba59a23231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f04ed9e6f251d01e63c0f9a3f765915232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aaafaf966401262b88a0a4161ae3476233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a631060e6e82893492c657dd8649e9a8234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe8ee7b3f31ddd59dcb67097df62fef235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07fcbefa94dbcaebac5b6e40a853d89236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c2700967d00f88e4a2b7d7f22b4980237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b68be7af05fabeae46af7a008193bd238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303f70cb49cfac1c31c1f256850889d1239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3786828b536ff920ed296ac682bc6c7b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f81860c1f1e3fcdbaee96349f2c7db241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8343ccf0e504be6a2f54123f76706d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02f222a299e28361b3862fa6157510d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a663913bfe357eeb2c6da8fba526573244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99a2d9aaa886ec94256603d95e1d7fc245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87a239263948cda785d7dc18a3033ad246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec573b56dc10ceb910430fc84b62558e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cb7b5545117bd494a58bdf19dd549d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d952d3e51e0d0968ac7e8608c85f7d9249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6692394ef83914c58df15566c270296f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379d9c661b4077b5356aced889122273251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdc14e20288ad5405ec06f780e3f3b4252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f66c8d047c0e325a89fa8813e987cb253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa895146f3ee623648b1b5d1b871178254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac180c64f51bdee0c5e87e471adbc48255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ab3565dbaf924e280c4d5631f63846256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4baec20271fa45be1fcc1106e79c80a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452add4b031d3683b5a3a48e0f83644c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a85a011635e0b8d3ecbbe1415328a07259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f37a5fc9f4277d3be410fdfb8de734260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fe6d957461a989352fe1bb41f2ce00261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c2d85b4d7faaa6f9c041f6b71ba231262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5c3b9e14ceecf517b989c800e1aa40263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd0f38da5b27b7601c0d1de202bda79264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a7b9ec508a3fbc2cd0670837565444265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a91f54aaa157072776353b0d700bb5266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff06b72c966a73e9279c48f1efd4d402267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4eb91b982b5bb25300f7ac464a18f9268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b0efcccc35a7cdb5597888243dbc10269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0e7815b36027ef3f84d66d1dea7062270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad974a6b76b5b184e43782eb972bf8a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428159761d7f908627aa5547708c6a0b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14028fa76689621eb6e5665ac8d374d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64a95c26f9d2abcace4c5ec1c12e638274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39dc524c40b175e769071559e62430d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e299e531904a85287a505ac531cd0749276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20959428adb59f955f195c0c343d0fdd277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d3cd6dc0f79681c76973604ef3390e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5752034bd3e7d367f3ae7779c4e305279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd199600bd72ebfa44984d3cd8e93cb280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9669e547e72e90ed6fb943038b5fc2281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c363ca08cb042de68e8091ad43a1d109282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30153aa09204126b78aed00f34211ca2283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7785908a5f8c0b54567a747c23b2d6284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cf13be000d2ba6679ff2ebfd8432b3285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b8cd3ff2da0dfbb34d63837caa4886286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8e1e44a6f0602968a7a44a404593bd287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9e10bba87aa5aece10d7d54ff52b0e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a908e65729b52e884f58c42b911918289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504b98a42955fb768cb69414f98d4dff290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358e0dccd3f9cf890008c1b05f1d3d2f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcea6795fa1a6984422a6159fcbb90a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9dc08db038cf4f36be3608f96029fb293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea7895c20b569efdc89129e18666a99294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a8015d2d6d99a38d29c924dc2c30eb295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2663d9799c5e519e6ca8f879697781296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9770135afc2d44214ac4e589321e40297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3355c822bd7778bf6bed68d4c86b624298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6b24352c36eb98d7927a354ffd7217299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21522e64e72fec7fce0e128a773024d8300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f0f8f2b62b7e27b5f14f9b5ca06da9301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4a43a96deb10e8d6b60230de087524302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce73ce32fcca20d2869ec0319a27f66d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7738c9055b86cfcb0de5c08e440bcaa8304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d6312c8afcf69896467c0f3d665c8b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88a6996a09714e0d292f4e5feb5783f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ad44a967c867faf6318eff3aa14bf2307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39893d959ed713adffa931a70e438f20308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dce31c3ac7cc28b535c541e1d49a46309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779b77b960724e72f09f3e4e48f1cd7b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d1872c04f5e007a115a9286ff3c44f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2944d4e1a998299d2d61820a2a7e64f0312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c4364d086fcdcea4ab9e6ee8106398313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045c34cb1f156e3b2174f0473a766e6c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b003c4149d8cecd685ea71269c5571315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775c74b9d09ec09a3aaedf03a92e3076316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720323fc8e7230df7f8532814c30068a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e09c02d34893f5050766a58e3dac67318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17819c4222c5771f470ff406180f4faf319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb82b941a52278831cb2c97f7d188fa320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd48fddfa0c174164d5a7308228c119c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7513345ee12fcb58d4d5e09ae3a8bed6322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50e28f4394ef59eaed0b0edfcc6c784323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b8449978acc711551493f58aa2acdb324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c740e96ffe0e2e234a51deb23ed340325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4c3226207e9276c936d228d312e5a3326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2862dca98d0ec8d6d9207387253059327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1f6fd9607f498ff5e51254d546b7f3328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360f414291bb3c602525e5c2425fbe22329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785db0abd736efbbd08135a1b1fa1dd4330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a081ab56cefeef7166d5fd535401a9ce331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1f7f2d96b55b19cb3f4808d0c53071332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a32fe28a3d51759e439d9913ff7b42333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d53f1566c83c860048e953a99e8476a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945efbfcf36091c7451feaa81aeac0e9335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b79f2a28efedc36d516fe85340b40dc336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890d4ab8b9167a5bf55c79eabc7d88d0337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d620baa9456f1060c13ac7ecf98fdd0338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e519c4757d3af305a273eabd2a4c66b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c14c875506e7c326cf8c0918c575dd1340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb62090da5cb9f15fd795bee3a051a3341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ef29e645322020b7823b50e32409e5342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978293370623956b5e070a3ce28d287e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf338b761852b0ea11a6efb0e271410344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6a8e5e2d65ac31f6bada895cf58af6345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047cfceed8def556b32988748d30f4fc346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f86e1e36daba3d9aeef11fa1ad43c1347.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b433a8800a5da9029a3591a3c046031.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b5fcd17a0d528779137a9445c158832.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906d8036b7b2f497976cd2f1aa89cb213.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4f3f5451d8dbd1d9116984c9d043724.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486f30e9722d64547fb113e7a8e2d6e35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fd35c24710a77df7235504a198b34f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a187d8294f181e6aba1d7b5cc2a4a3577.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3622b05cf40c0d6dc3a9075573aaac8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59e22a6e08dc6df42ae74afdb6ce4b89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59eb8e0264f1cefe28d8087ff4cb063110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30345e23d0830e705be74c8eafecca2811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb1d8065e3bdf2d6b85edbfcc96097e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc08b9a58d23b668a985b6470b7b13413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09e405984c8b4a099abac3f6894480a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786322f4d62f279314165e709c113faa15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbffd33b322cdd0e474939a4bfa595e216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1fd6094eb776ad886593c8f8edd3e717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42724a2508565fe4506cdc3c01383e118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b13a2a7e66f651cb6fe4c107c6f8e819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87b0d4a9415bd652ed47fbb0c4c08e220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38261594f122e983c9e115f5627a7a3e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4fc759fdb9a6360840b3338f6a867922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d427111eda17008ab21a2f26b674302c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7ec13aa9fd5380ad6f9af8e733764b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e012c2011dfc9b642179b937c50dde7a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c71977399e2840d2d1ca08663dc161f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f78d83f33db65948c9491054bba4af27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbecec87a4c67241a3f02cba519ffc3528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c366b118cfb53209dbbd8830a8f00f729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdc3607aa2637d3c4a84e8d758851ad30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4631b331f115ad5af06b35e744090a1831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e726bcfc5e7d2ce2a8cd13f4b52fa3132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbce8a5fc9654a1a42774f52da1ce71e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad7d4e093a45d39bbcaf8a1d663f82d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722837ef98b45207657f2bae8a92544d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da8baed747eb65ba9149748ae8ec63f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654d3914f20d7c7b2a192671e391ba0637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c86a25d5d638a7499f921c4cda2197838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5b22fbf2d6d6cd41392cc60338862839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef952f471953fc9a4788c4d32cd110740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140e7eedc6790d740484feab954322c341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b0a0251c3d4cd83347db6453e67cd942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f35ca9bb038905deb366670e726326443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae787c55598fd305def80e4ee572f32444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5929af77b81010081a3df851c048715545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b0508b42e48af6f92f5bb4c8f1fe7946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abea5b31b0b81e4e1508a4fc6a1446a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b95e58c30a743e3bea5260abb944a848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5ca76df954821548c9a92ead26dbf049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644f729ffc6991ce37c2849f3cc91aab50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06885ab3a02d7d007ff2ba2f9a4698f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7778493e6837a44b3e4b8f3d5c10c152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8165956bcb045cf6a952bd4d60e360153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e239a06dcfd824ca89d3b3c8394f197a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077724b5c05069c307d1e1cc00e5875255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a38b3eae167d358ff0d167b8cdd78f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55230bed384177a35eb5d0ce70e9bb6e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64443ee362c0bcab81bbba5f4ecbaeb58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0e6249cd14d8db4cf3e092d3fd0f2359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59961bc6d71763051d30e1e5816316460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d7ecc80ca680ad91bb2d9337adfad661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cc9b1698b649fd632468da3ef9bb3d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2d62816e13472bfc84a32f6a0282a763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad2370e669e73747ade1569bf5d9b5364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483cff499a1397345928edd6af5ef1a865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422501661a1490b855e4f17af22a923766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a993dd0d02f969b671e2a2bd6c2ebd567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c3bba3fed90c797b756dc95ac479f668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8301c189eaefb56eaa94521ae016eaf269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3e62a91fcd55c1678a45288fba889e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ed5cc742999cfafa535d4ac3e760c671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eae993b66e95b2c54deaa48699388c372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877d8b29e5ffb118f9000a1188934b1273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee1ca024c4e2b85636ef6f5d907bdd674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d4377f8b05e1d95acf375bb0de079175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790803b5308dfe4467ffaef746f7e05c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57e312bfb76c3ee1c9d34b3f67502a777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbbc365300ced022f0d40c44422ac1878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d01aadc7ba20a1527820fb7fede0d6379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fec854dccc4dc11e9bee15b66f9f6ff80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a100c58efa0b6c3adb8c7c27aad45f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e354b37418ae8f7df036ea3549dc28782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0f1724326888332f50a0a22e18c73b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cdec596ee69a9a8bf8a41daac29ab884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972e9e5b9532942646df38482c9bd3de85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8082362aa48a04b23ca56cb89ae2b1986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a2c4cd4d05a37fa423fc880e590d3187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628c55e625d072f9a3a1f0076b4d94bf88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65430812f23e3b31afe5fd788dfd5dc89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8752f79b049db9f40ff62f0564c8e98c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad19cb17f15d64a45d1dae722043472b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37754600a71a40eccd3cf955ec9fd15192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bbebf9366c56229f45ea6477feeefe93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8335fbf5bec3cee426a6e66df97ebd8494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950a16a10868ac472f2cc9fc5039936695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd80ec16d1f1b17e0a6b0b78d6d5ea5f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a08ca81b42d643938ebbc025f9fcab097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97115b030c5bf28ed6ec636bd06971798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2a0730f93fd4540b457f57056b06c799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0908e5956fe74893d756a99764f7c63100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41eaf370af01b750f3eedbab0d187c45101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d9e87d99f5606a9fc9f2c0cd4ac9db102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5302d50ae0a4acc0829aa0f6caf7c2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7237f55efe821ebac9decdbd571d3ba9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc686470b8ec35e4fd3b2b468b70844f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138adac5245fb6be286e62456970fca8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee783b27a8fba43aa336abdf34b2c559107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e13306c65ef9fa3dc0d71643fd08f5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3743b805cbc1745860dd38aa9f94c9c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd4a643783a3570be08d59662dcb593110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0dc9065cb921818af7a974f66c6bfc111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfd4107d3ddb43d291c248dd9461d9b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbdc59b0c3ee803289559091a277da2113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbea6414d2feff90bfa7999b6117c4f8114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414c786d709a673dd7a086fe44447f9f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4ebf6c70ca326b9e06485db90d43ec116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c9b7ce0e34aea326fe89c81dbe0002117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9d145f7b4411860ad649202278d018118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bc813ca86f00a4b43a0207882c2a09119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35cb15974db20079e0430fb4acf8f57120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5a9c7512d34c417b03ebe8e9008f0f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edff5be6b5ad80e5dfac49cb589a6af4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d75675b85826f13170ed871265e6249123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b41908b21c1d7fc0bc1c7a71ff1f6e3124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270ad8cc2f7290c8f046202de6c7f9b9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068c57e6ca60c4024df6bf12847d6819126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf03d3cef5f7205f07c3d72dc28c7d2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d8ec6a959f7780ea9e298ebf860236128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca18bee576b225826b3926d20d65455e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d83ac8361db52dff53f8bc982ce78c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc77819c17aaa643a1840757c019153131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b93c4854fee2636f138eae419e53ebb132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fef0b8cd96f6ead340327e4b480e27a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fa99ac40e348fa739c37b39fb5bbb7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825203adacdb26b0f0bd9f7300f55ea5135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fa77d8b35a1b257c485a32c873fb16136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13380d5060da9d46b8c124dc9b6453e6137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950342e98542a009d42603368181af87138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779e2beab6d0ac80be799f34c55c03d3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1381c62861639a0926b21e510f7b4610140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368dd43ce3c4068067c1ea97a3773cef141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11e91e66ca375878caa2247e701aa28142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca921d8e6f9d0d7d3bede07a44c8657c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4271c16127d3e2536c0ad21f1ffcf83e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b1f2207fbf9bbb1840581c2994b079145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bd288e32f1e9a41e452cfb89095b61146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98a75e1c9803341a6e948bbe9cf72f8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799168cb953802b24ab4b76e25d51f80148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b4aba6f818bcff87014c2bbfcb9073149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e06c332810bd60f740f57a23aa7053d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cef4953149e11529459807886402563151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613d96f12fda0e5c1c403df101271374152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3c95c4d39de7ec30e0eb2f65856989153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c94aba0a2783fda5f4d8e23114dd475154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f1bf7345fab2fb967124cb617c5cf4155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c309749e719dd788a24bb54558a4f9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8042d869965475b5171be16c1ec7c8157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e7e5ca02aab755668bcdca7ec435c7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f6e0bb065c066a1fd5dd1457f683ae159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29558c4d3ee9547e604b2cf89ad155c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0ca32e3f0e2c992df37cea7157e517161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de702f88adcc5e92b9eb5f24f3fcc55162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a98c2a89c86881927ca5bb23034daa163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1030a47e3305096cfc1459490f45925d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dba205aac0716e5771abfec4fee0c7b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28f84bc6177e0bbd31ccce0ed27e3c6166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b01b09244c8181dab8b87761d038fcb167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c769384f0625059324da72f3d59178d9168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f56eeeabbc8abb77bfe17e5134726d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d208c1bce8802b2047deece7ccbd17e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27a1a0048bd139c5ea820433af11330171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c8d8c0c5aef9463624fb0608359fa8172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0fb39e3c10e4935c31f909be00bc38173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323e09840b24a570e58bbab8b29d12bd174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246d9aa416f73c7087742638a1d7e49d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6f5088f79cc00c9d5b6d31b9fa85ac176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030063b18741276184bc4738870b9b5f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7c9bdbd7066c1d1901f7891d15d3d3178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff6a68e517d5b5fb851ea3ddb0b4343179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462ca2505d8b17b3c74131a87b8d149e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b60fe5857ccea8c0bdd9c95401b2d2b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39a9abe984d4f78367f0d7b33e6c353182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ebda66c9de1865106af5f9418ee3cc183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6752e7a40b05e07d4a7ceb4c34a9c8d6184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76804e9cf3b0dd24282eca1db416b531185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13f1eded536ea32739930c28c158fa2186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bb0076ac3d8fffa60dd7754c3a2101187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c2e5954678bfcabde3bb18d909d738188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38be183f6d63d148074676018a8130bb189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c1554dc11c90cc0d92d9d42e7e0b29190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4955abe4a98e708b4e86be0a453c7e03191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da314c52c7c3db21c34c71aee8aa714d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bb1e7c16e8d9cbd4b44b85f837855e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767bf464545be795cd9353ee03486104194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f35a0e326e0820e9ad663b36d5e952195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0e091147af4061b42ed4136fb548e8196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970268dbf04bdf0cc459f8ccfee7f011197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26eb2f45971159f082343591dfb812fe198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c9a0ff8aac147cc29a1609bec3b33d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b106ca6f9c1ca2c2ee7085d141db46200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34065461cff1c617d77f8c330feb88a5201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595cb8b72b0e68d76ff367df45da83d2202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6106bbb42b1c6b06088481ca0ffe2c6203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17548b5670502eca64110fa8b8cf1dce204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b8dd4390396ecb179243b26bf5eb66205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339042ed9fbd9d429d263ec1171d839c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e9cd70253ce94072dba87c35ad3693207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d1da33d728ac669db112dc85da4e43208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1408966f5a8838135845f0695e23b248209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e9011e3af97377ac87029882e20f84210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fa3ffa414a3a2a950c6dbe796e81e4211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69132309a541380c34429e4a50d5d91f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1a5baf6060542102a0f84c12640e5b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11d2eb31d1464629dbec5b4437521c5214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b320f698a563ea3437a6e339171f529215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96c69138bd8c12cd2d442eedb5131cb216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2394bcb1e94acea0757992073b5198b3217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dbb41b8afbd79137bcc63565232f53218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a98f30b0650bbb79465eece9dd290e5219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177f92e620843776664fb6342fd8a49a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b825d02081f491e0e597092da154aecf221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe38b0110902fa9b11718d03b6fee3a5222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963cde4e581df3571684702401b56d6e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba865f8aacb0dae366eea9c96c37044224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39761880ab70db6bcecaa4b3a9952330225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8793ec1ddec0645eb751e0a95e68138226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f9e00dcf3b3f09c3f5e5055a3ff248227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b31ec1406e5ee03cae67bfe7a4450f6228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef995df4d729cd6ea84378cf343bd6c9229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a80a255a03da8c5026b416a096466dd230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00ffe27c65b321a38a080a35b9d85f8231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1f6ee529353cd2afccc7def1da53ae232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4641dc938eed20c98f38b0e875771ed9233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1e18770db059e4628fcbd852c61567234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89a8261e89b1f926dde106e2849b50d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9743dcd7740a5d54b1e8987fb3ea2ba1236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b7ba10cc59c21a10161109daeca574237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ff4166e4bab383e89f8dffd9f4dfb2238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdc9d7a85f9e9cf5d9d13966472206a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f7e18e796125fcee659ca929f7efd3240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb6f76fe3a7b41047e3c8fab93382e1241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d299aeb85577dd047e431f87a8baec242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0750294bc76b4660f3153900c165ac22243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf12b7c7762a3c2b2b94c3f53971ea1244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cad8320e42ed75195306e668449ec0245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a015efe3f90372791d988fe1886f69246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52c2ef1c0a3971f5aba01851412929e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f140873630ad5ed45f1131210e1b1c5248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310e81d49ca01520f6e759fb57aa3b83249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5eb75b08220b9b7e3bb868077ab50c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b4b6b084acdf1289fbbd95ba36e4ef251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465f4b791baaea075921bcf1a08f7643252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a375fded6d5cd9d3bface02a2a91535253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715ba4188215dd635b964c2168075318254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b7d93b5dd04479866d621e8984ef78255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b1110af658de9199862e1a3e919328256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c01596b3b7c40a95309af42fa90d4c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf92eff9bc9a5132cd3640f3af1cdb3258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5c1772656a6b89ba8a93458b6d0a79259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555542612c5e02568d99e93cd04acf86260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c2c9e06666d29f789cce9bff0389eb261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1846d1aef4e2795b050ae4bf91cc55262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f8ec2858b105a08b6ff676c1cda65a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd026a10d2622d0a96dcf7815b040cf6264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797f09a677035222cbe06bdccb27ac7c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e463c8a0478533c5677c71514a261e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6579e5b91085e8ab3a6b940f330b45f7267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9beb1dde58ada26b2c35631b172f53e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831194036e7c1a4127c2f3cfa75bdd76269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe12865859b003b41de6ea581871fa8270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e963863a26c1dea397e2640aaf3cd99c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567003cbe566e072a70a860ed9c3d06e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84ab3dc8528a5e058978d84b1628f2d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36fca008696a55bb8659a2af0da16d1274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e2fc765d7af821c09cd01dfb00a0c8275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be667775e9110e8f8a05bddb258369a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6e33fa8e43f725cbc7b8d649dc5f32277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f973abd0a8cadea954dd9389c486d584278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d669132ef20eca9a9e008537954c8140279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98836ff0ec7a0070f01576207f5754ae280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d7134582ce7badc96d777b8406d715281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ed20c32580805b8028ebabd0336123282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3b620ebebf366c490ecd6b2372b8cf283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477b789ab4a6e7993b3b94420f1bc9a5284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643f40331a839854725542f7155bd097285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e5a4f2a8a3e3e6b9ce8942d7b24c3e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c174c1d28b15c93c2c592c68a33ace287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93680c1c69695368d8740236d76800ff288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3131f6e0067d997d62cad2ed13cef1a9289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32abc25915bf008857bb6def496b13cd290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcfa90e9a560bdfe0f691fe1ffbfa2a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb2f8cf27f228428f83d1ef7371f4c5292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164f49d5ff2da55d89efd904f295cf28293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace0ee227b23c5c46b7ad62a68f9f52b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350e10d532900da48963ccde4efdcaba295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9071bd32eb260945e5832845c4e46b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7668133463fc1390b81dd423b41a25297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513f2de59b739590f193e913add1672a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf1584e54146ff4de68b9d0ef4d3267299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad666c612fe14d85bbca8e6a092eb79300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcd66b76f98dfa52fb4453ff914cf7e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f60458d0f3aa57a50e8602144402901302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdab5f9fcc82e67bb234586893e80381303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c110423e444037acbd03e5b1b4b6da304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bb35189f6a90f20dbf169de14c4916305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f8f6f8af367d911c01a64299c1685a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cd384127503ec692fda8f715b0ef99307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b94fd26acab55a4a92f66ef9973d02b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e720ad73e4cff3177f273924ce5f0f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637a7937991074b77367cc923eb3d5af310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7606add2cbb55a4fca4fee8a574d5e10311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c998afbc9388e46a56b5575eb26f9e20312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b20b1d388b92e0d151f0ec13f145a3a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d01b15db399b27e32defd4ccf37f113314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd497cca83b9f7b596daeda5754ce089315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054f5f46f618d0adc397396a0b59e7f9316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13531996ee655a0be6eacfcb94eed838317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65506e74ccc51eb04b28e0ca5764d5d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcf9b32d898920aa034b44573c9483c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1db5171dfef3a4a3f83b601c11d0eb320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527b426ac8911f160343c00be0e1fe3d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c573380edffc30368f5752a4f3b67735322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38a2f6d7a860b4e0dae233b4de18666323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8e0aa1a1c09e0dd8fff0d029356d1d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bbd7214437c7ecefd820c00663241f325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11270,710 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...658 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId347"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -12240,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J175"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12890,3794 +12137,3519 @@
         <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
         <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>16851</v>
+        <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>2.35</v>
+        <v>1.25</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>16873</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="F27" s="0" t="s">
         <v>88</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.25</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>16873</v>
+        <v>16882</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>89</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>90</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>91</v>
+        <v>23</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.25</v>
+        <v>1.06</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>16882</v>
+        <v>16889</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>92</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>93</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>1.06</v>
+        <v>1.7</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>16889</v>
+        <v>16921</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>1.7</v>
+        <v>0.91</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>16921</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>0.91</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>16921</v>
+        <v>16924</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>0.91</v>
+        <v>1.03</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>16924</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>102</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>103</v>
+        <v>100</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>1.03</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>104</v>
+        <v>101</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16924</v>
+        <v>16925</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>105</v>
+        <v>103</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>1.03</v>
+        <v>1.44</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16925</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>107</v>
+        <v>104</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
         <v>1.44</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>108</v>
+        <v>105</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16925</v>
+        <v>16933</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>109</v>
+        <v>107</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.44</v>
+        <v>0.57</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
         <v>16933</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>110</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
         <v>0.57</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>112</v>
+        <v>109</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16933</v>
+        <v>16935</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>0.57</v>
+        <v>0.93</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
         <v>16935</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>114</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>115</v>
+        <v>112</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
         <v>0.93</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>116</v>
+        <v>113</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16935</v>
+        <v>16955</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>0.93</v>
+        <v>1.03</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
         <v>16955</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>118</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>119</v>
+        <v>116</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
         <v>1.03</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>120</v>
+        <v>117</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16955</v>
+        <v>16972</v>
       </c>
       <c r="D42" s="0" t="s">
+        <v>119</v>
+      </c>
+      <c r="E42" s="0" t="s">
+        <v>120</v>
+      </c>
+      <c r="F42" s="0" t="s">
         <v>121</v>
-      </c>
-[...4 lines deleted...]
-        <v>23</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>1.03</v>
+        <v>1.65</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16972</v>
+        <v>16976</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>124</v>
+        <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.65</v>
+        <v>0.71</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
         <v>16976</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>127</v>
+        <v>124</v>
       </c>
       <c r="F44" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
         <v>0.71</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>128</v>
+        <v>125</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16976</v>
+        <v>16977</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>0.71</v>
+        <v>0.49</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
         <v>16977</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>131</v>
+        <v>128</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
         <v>0.49</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>132</v>
+        <v>129</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16977</v>
+        <v>16980</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>0.49</v>
+        <v>1.05</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16980</v>
+        <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>1.05</v>
+        <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16981</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>0.59</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16987</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.9</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19008</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>2.38</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19029</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>1.22</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19047</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
         <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19048</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>3.51</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19049</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>4.2</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19121</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>3.72</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19128</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.16</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19125</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.1</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19123</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>5.01</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19149</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>3.86</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>177</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>16</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>178</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19150</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>179</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.43</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>182</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>183</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19157</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>184</v>
+        <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>124</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.58</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19176</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.63</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19177</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>1.44</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19211</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.52</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19213</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>0.7</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19215</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>4.44</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19216</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>3.57</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19222</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>1.15</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>210</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>211</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19223</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>212</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>210</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.83</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>214</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.82</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>215</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19232</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>216</v>
+        <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>0.82</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.25</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19234</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.91</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>224</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>225</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19235</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>226</v>
+        <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.03</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19236</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>1.49</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19237</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>2.2</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19244</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19247</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>1.51</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>243</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>244</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19263</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>245</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.83</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>244</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19264</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.52</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19264</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.52</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19266</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.63</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19267</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.89</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19270</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19272</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19273</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>0.77</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19274</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>0.57</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19291</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.16</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19297</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19298</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>2.12</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19301</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>2.08</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19303</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>280</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>281</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>16</v>
+        <v>43</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>12</v>
+        <v>282</v>
       </c>
       <c r="I101" s="0">
-        <v>8.970000000000001</v>
+        <v>26.17</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19314</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.62</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19315</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
+        <v>287</v>
+      </c>
+      <c r="E103" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="F103" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G103" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I103" s="0">
+        <v>1.03</v>
+      </c>
+      <c r="J103" s="0" t="s">
         <v>286</v>
-      </c>
-[...13 lines deleted...]
-        <v>289</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19316</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>290</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>4.49</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19320</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>294</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.67</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>295</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19326</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>296</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>297</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>2.9</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>298</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19327</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>299</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>300</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>2.46</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19345</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>302</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>303</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>43</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>304</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>26.17</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>305</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19346</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>307</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>16</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.03</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>308</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19346</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>307</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>23</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>1.03</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>308</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19347</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>310</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>311</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>16</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>1.16</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>312</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19347</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>1.16</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19348</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>314</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>315</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>0.77</v>
+        <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19348</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>317</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>315</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.77</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>316</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19349</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>320</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.88</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>321</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19349</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>319</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>124</v>
+        <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>0.88</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19350</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>323</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>324</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>320</v>
+        <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.8</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>325</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19350</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>326</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>124</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>0.8</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19354</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>327</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>328</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.01</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>329</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19355</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>330</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>331</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.88</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>332</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19358</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>333</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>334</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>1.93</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>335</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19359</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>336</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>337</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.83</v>
+        <v>0.6</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>338</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19362</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>339</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>340</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>0.8</v>
+        <v>0.6</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>341</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19364</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>342</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>343</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.51</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>344</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19367</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>345</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>346</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.59</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>347</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19367</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>346</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.59</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>347</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19369</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>349</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>350</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>0.43</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>351</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19369</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>352</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.43</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19371</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>353</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>354</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>0.59</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>355</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19371</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>356</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>0.59</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19372</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E131" s="0" t="s">
         <v>357</v>
-      </c>
-[...1 lines deleted...]
-        <v>358</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.6</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19379</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
+        <v>359</v>
+      </c>
+      <c r="E132" s="0" t="s">
         <v>360</v>
-      </c>
-[...1 lines deleted...]
-        <v>361</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>0.63</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19379</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>363</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>361</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>0.63</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19375</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>363</v>
+      </c>
+      <c r="E134" s="0" t="s">
         <v>364</v>
-      </c>
-[...1 lines deleted...]
-        <v>365</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.7</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>366</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19377</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>367</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>368</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>1.7</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>369</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19384</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>370</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>371</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>1.7</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19385</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>374</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.51</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>375</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19383</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>376</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>377</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>2.85</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>378</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19403</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>379</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>380</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>8.49</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>381</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19404</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>382</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>383</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>0.92</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19404</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>0.92</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19405</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
+        <v>385</v>
+      </c>
+      <c r="E142" s="0" t="s">
         <v>386</v>
-      </c>
-[...1 lines deleted...]
-        <v>387</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>0.64</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>388</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19405</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="E143" s="0" t="s">
         <v>389</v>
       </c>
-      <c r="E143" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F143" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>0.64</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>388</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19408</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>390</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>391</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>1.39</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>392</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19409</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>393</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>394</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.49</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>395</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19412</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>396</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>397</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>1.28</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>398</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19416</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>399</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>400</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>1.46</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>401</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19418</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>402</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>403</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>4.2</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>404</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19419</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>405</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>406</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I149" s="0">
-        <v>3.91</v>
+        <v>1.75</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>407</v>
+        <v>409</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19421</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>408</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>409</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.66</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>410</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19423</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>411</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>412</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.48</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>413</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19433</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>414</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>415</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>5.78</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>416</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19454</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>417</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>418</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.67</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>420</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>19455</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>421</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>422</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>2.55</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19456</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>424</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>425</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>2.5</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>426</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19457</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>427</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>428</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>1.93</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>429</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19458</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>430</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>431</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>1.99</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19560</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>2.64</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19461</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>419</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>2.48</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>438</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>10462</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>439</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>419</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>1.75</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>441</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19463</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>442</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.75</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19464</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19471</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>3.11</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19473</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>452</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>4.11</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>453</v>
-[...11 lines deleted...]
-      <c r="E165" s="0" t="s">
         <v>455</v>
-      </c>
-[...260 lines deleted...]
-        <v>486</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>