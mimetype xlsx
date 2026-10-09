--- v0 (2026-08-22)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dababfbd5f9829703c4e6585228a5f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a973453266250b9c1a5b2ac44ff81b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9230ff096efe691f7b3f489fcf0a03693.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94f70f488f098b028b80033d086dd174.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00f2b48ac76760a5d434dd4d985c5f55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1605b1961fcbdcda6e28bab1c84359d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c29771d6fa767aa1a77286483f3dded7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ff8e7450eac83b8dd3be68c9438ff48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ca93d6cb28d4a070bf8b9ecb28cb099.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3ef797fa17ee58b5875df60b7d64b510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b230f47b69c63a021e8c06cd32ceac411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbd04c523dbefd4853ad7469819a85212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf10b6675984e382610f13e7c25aa47613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50be117577abcf1dc7f536b62d9868b714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71d63e3c56694652ab2e8c2db36cb1a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ba56cb5853870421b5c37f8eac1b9716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814a29772644ff542cbb010e6ef64a9b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5c8c2bf75a8ac652f98743aa3c8d2718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05aa25c573cbbfd2a3a79a6a6b21552a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3497e7868badf3b83f1999042914af920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80fd1471e525f4ac1cc1be98aecddb821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9c71ee05d919f9f64f0491a13abbbc22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfe148a3d3f5f58e36902579010a3ce23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1083d6f915ccc15c194b6886bafc9924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bcdaee4455e82507ede1fba48843af25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8251ebb954c97601bec95ad808e6c1026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967212b73130a271773912345365250127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fdf0f43733face2116a4c69a5297fc28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cf17bfb3b1e54ea00c0038eb91210629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad865d7c6ca496acd71ce847f60ffbfe30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f60f731bb0d1af0d77e98f748c510b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c73ae210b4821477be2637f4c07d7d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304de95bcafbff0d8cdb9de518dffe8e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20694bf261de654b408ad9532f1d17c634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cc686ae75a7d75ca1e5944c9a6d83535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07125de48dda7dc8e0822dbab38f4ffe36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d9cdd498a6c75e3bb0a0d8578056ef37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58842980293bd696b342e66c64ad018738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c328eeb34dfa73cd23b12e283cf22cb039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e8e787cd31b387db0486c8b4c192ad40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d2bb4f2ebadb15080f4bb32f12710d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb94ff817df72e39719e4ba3d83df3b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7b7c1c6954b28f754af5427677d20243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9294ef668228b9d95883f523baab72144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd49b67d6f2628528ed2c06f8edc1fd45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1facaae09ab47851960c0d651e332946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ee420ca99e4ec1b2f0799175ebb02a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3234589501f47818c9c7fe5caee54248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc756e6e092c6cb5128a813541e13b9949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81812a6e30ab27ba48f77771bc0b7d9450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842a0e3223322127233ca66c9d15e89851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c6ae80e6ae3e23a4150fb780bb460752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7d329b71c232523c52a044d21da48453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d7643aea433dcafac6ffdd00ac7f8d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c75461e51eb5fcb44f1f0487a8b7b6255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca7d912b9768765361ec3a92b6e584a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f0c02a6859c9453a3580c49daa7ad457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef56c4ef0ada187277b9b73ac603e0958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c32c7f8b7814bb90d4364a0154fb66a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8f9d401e56ecc229e50fcdd40c7e0160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe409adfd89a2693fc479283acacde4461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133fe1c5749be40146a68e34e57a4afe62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b33064940699b525ea37d8beb5293f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc241ca32e66f72c3d6cc8dfe84aef664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90aa760f7ed0024629c188a383203fea65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013402ba535994b42a7c1913f50fcb4d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9077f284495573472d615ae0c1bc17c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25d8bb332d2253800da87b3afdebbf268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7884a33d4907ba061d0f2a07eca99a9e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f0b405535a6f9120b047ee29e2f5da70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c80eb978b5c977170091340c195eb5c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d41cc82d6acdddba7139220110813ef72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c53b904ac46ab84fefa501e4dd324d873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0e06de3d956d6c763b2c1ce23c70c474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536e761aba456119fc147e945c2f03d775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05581edcdbcf84a293abf47d974385b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71bd776420d32dee25ad125b32e054177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0748bad5103154e060229b3396d80c178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281846f320f831c8916a8a4f73b0331c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7539ba64b6cd8bf655cb3aa255f960a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ebf88e030bdd7cba70ee488c429fe081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8d17063431c160fa402d08dd0636c882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e3d7f75c198bcb4c1258960ed0224683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66c29223d445d8fef6c3d9c0070542484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8130d7dc9d7847a7dbf11a1b749471285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47519e96073e733c04befb35017c4f2586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8deb468a388a8d5352c1308934d43f4787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9047750ec960250e314d2211af9aa288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc290995f5e68f907287db6b6cdd924389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9923210875b060161e94bad0fc2edea090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105281ca2d38cb701ac5010575dc4eaf91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13477b32bd6cf9f853dc9063422b333d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875e9a12f789eb982a803f73d312e23193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9018c74a53bde794a926c0c8433d02ba94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa71a475c574866692f9c83712f124e195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8df64b0e2ec9647e8faa998e5801df96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f492a4d215743985fbf052c31adc0ea97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a41ce11dd351cd583e7dbb185b26ce898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bccd0f9342c2c9b03488058f642266f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f8a1c059d4fe2d38408411433933fc100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32905d61bbfd16e70e4fa9368adc0b2b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24df3edf9601691f8b44e2c4296003a8102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66aa68356523786654047448d017397c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60905163b81533eccbd1b663b6a2ddbc104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef406da3b8fa67455003a3f78bbff433105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a7d71d818d635bb662ad65374903f9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e760391da3eeb7d50071b3d454cb132107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1836b7be607f720fb6fe20740e083273108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5925f6bdc0923ef4bdf6c825e6237158109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d778e9081f032bff543de6d4f8f90095110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0f38330880d521c542681d9548841e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fae17790491debefec22520a3e1bf8112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12005663cfcdc028f7300478b7a772b7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c320442e3a5c60774a10423d968870114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd144dde48494eb41ba3aeb6d86f97c6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22f16562c3e7d1f8c91d56ab1eeccf9116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e189f5ed648c46b262028f58efa64e5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bf646abd6ca3c81640d9020fa27ba3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ee986dbfe3e638e766fc53b68f122e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d799a3852b0a5f62afea57bba38241120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17424dd1f7093c548b21f64f2c14685a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71de7da8757de3162529f0611a1cf9d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6de4ebe612d325b2a88e9b5c9e718e2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd3c0dfd835ed39f0772c1ae5976198124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971c279447e7ae9c6b89abdb8c10c491125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b44ca64f44a405bce98d5c8d2bba372126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ccf0865e5308155a3c6f42a2c15f83127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341c9397666d297610cc111b47541c22128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0edfc5c62b596045217a204c6d40c9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360ad1c94ee8000987c14594a03cf804130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8527389b9c3915a5a1e84aa2d93c5206131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c97a8fad093ad302cc9543eb10a13d1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12758b876b850463b2fb4d22a317d62f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221b590045d117f38e2c7e837693662a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7946f032d409556c6eab7d1a75aaf57c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38eb8f2c2a2e3dad472414d8e6785750136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92a94d7821f9ceb82f7272f2759db22137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54c6cdd47f9161d5b712a4d448d1a65138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05ae4965b7cafe35a8323b251f40ea9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ccd494a1cf8872c6893a2d7004e536140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9573790ec0a3a317f4d2ff21fe9f93141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d3576c1541f649ba8476d58b16ccbd142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c2ae322d03678248caf8dd24ff1abf143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355009445c9fb024b623bd21a9025fa3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf69c89655735a4f0b5cab9ea8fface145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eaec6b407019eebcd54a3113aa39ad3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f300f59fdaa47954c9e185da90e90d5c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b432a53b6c695996dcb5347f743393148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1204379e4bc1fce6df1d24205e698579149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075314a8544cca842c9b17f374d96864150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb829d33bef598225898e5a7a82c494151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f101034dabc1785a9bdea89ff9ff36a9152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3649dfc04afc806e292938b9a1d2772153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111a4ea09d3a332217a2f063ff8636ca154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed122cb6279545ff53e4fa37a63761dd155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a89aafdc2daa65a18708f6964ca0892156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5fbc7a7825c794e167cbe87eea7dca157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea21cccb0fd691a9e0ba8bf174d16ac158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2313b8173914d56496cd860fd6e5627159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b6c016366e9bda6c0319f97fcff6a9160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d956e2ac9f8b626eefd00f8ff6f672a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503aa7d451ad195844b799c86a779bf9162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf16b186004541b2840307231335e5e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5081f9a6ec9afc0eb8078db0c3a513c6164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef576a4e746e62568fab8e1b2df9e79165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd035b36b48b4f7ffa7ed7e8b02a91b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea2db8baa26606b58d3e1bb69964dcd167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b553863986af465eb760053aa89eed3168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9655c459c83d439cf162a5a0cb9af19169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9de7356b9f94a448b4f52f671d261d0170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737cd7f9db301aca1a4a3a12184fa0f3171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e21cf7e858fb48c10ded7b044ebb37172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a3f5b971bd6e25905889f873cb501e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45c813494e658259ccfb97d47f1dcf7174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80409853d67e1697de6f92f7e01b5de175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a24fe3308e36e76dbbb7ed2878f3f6176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1434aea749d264142a01cbb7c6ea218b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d7fc9e61e63fff727355fc82d818f6178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1cb6d8b8b621b73a2c80bdd07d1929179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa1ff0f6d2e2b2599877af0089e46d3180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5834e5bbba46df46b7e6a4969a0ed35b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6aea77a9c6edc6c5574cc847f63f830182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e3a5aac78a32936d68d00484b13fa4183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cda92b2519006504454f989c4616a9184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e684f2a2be473a9c7b626c948774c3185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d50524fa59971337cc5d43894077ea186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33727348917a3e7ed570715df7b75033187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4cb0dae719faffd682861c2bdc69ca188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958f2d48a37df23dc60f870a1be5e892189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a63bab380cef55d15a64b87065d9c8190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f90b6c80bd65e48e2feee155c253019191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92632e1a02ad9d3799a82a3ce6da4ba192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694d83cfd2ac8b620657ed671bdcc087193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e648b720b1c3fe7720c75ffbc0cdf7da194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b009197fc611116999578c8980f7232195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92651ace2f6400644b6f5567719c55c0196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b57b85e88a1e4a823cbf404fda2280197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f8ff18a393ebd241e3ae32ddf1f622198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11296f1cd0b4dd74bd467669b86e3db7199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c432ca8f0b3ad17a6d29c0c448744c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60305e52259531a3a38c3a3694f228bc201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf9cdb0d6fd40923bc4f484cfa874a7202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50457b6a2fd771fea0166b8c8b4d908203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624c34d52fbeb3fac8206c31da9b105a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c1813b2a925b294e4e3d47e92bf86d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae376cd1c5be6c0568b1868847171dd6206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389ace139c3fb431d60a9c58d7016c4a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5205e93c0b0b0f3cbcdb62b1227a551b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6482101e2963b50f8c447f9b4c4d5e89209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a18cbd97c94c57e9bf3cdb5104dec3b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4409e365cfe498f155db16707be5b6bf211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dc032b064936ba216a44d20f784fb3212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef6c3e7720a20e54ef77dbedaed62ba213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0733031ed5a63f176d2579a7bc71b61a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f55255733d8117d6b0d767212de114215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32381e81191c5f46bc7a4b45b85b8b4216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b76de5853338e6f9f3e709e9c3a9be217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c760d876f791435a69502bbed56c6f4218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e82b5fff096f50d3fc493d87f67d301219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d42433c4df47b558f64b7e04ea8f37d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0ddc7000bc2090987206effb01609c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15a68bbcd9fd1d500e576fb8e40070f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26214f24a6dd79a2f0678fdb4464821e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183021ff0dea0d6c2b283761e048982a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c92089e2274ee39dcf09a4a5f9d886225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed77d0eca920c8fe5ad3626bc551ac39226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06024b0d709c0d7351a348308d531395227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94606cf9bc938bb1224fd5d2f9963dbb228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01003311d2bb24e7caad5b248454cb2229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd85eacd7eae15f9b87b97ec1e73221230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40e5acc7ed7b6b281310733949783a1231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78f40e14917e4c8d74b9fab2ff6025c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c8e158ca250756c47029f9bf7c0dcb233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce68f6c5f2de96813459e6604834880234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde8c2df01f5bb35841b6c27f1b6c087235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389d854268d9837b0119b3c6babf0f8e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1f61c59cc3153f23054b803504a7d9237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e613bf2124684d08bfd58009591a07238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07a9c616eebe94d174349bf6b51222c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeccc8bb67e960323c5a27ff1af1828a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a17e661fb6ff282559b3c19ea057e95241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99286771faea0ea6da0c3b13120ceccf242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bcf3dc686518cdb0d540d1a6db02fd243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05d3f6069fae785c17fbfabfa0f17cc244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f11d8acdd0861007abe227050d0bd13245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b97b293f43095a7677aba2d1000d23246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9765512e96f17492669c4475f2d0237a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb754ecc83aeb8c63a320e685e034ee7248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66024e5b405428cb7b7816aa9f19384e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ea3f58e1330f340ccefde897c02e53250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a9ae1559e70cb1ada15852b225baef251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c6ffd2ff8411ee83e648a128877571252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960de7a5c7415912e04b7c709ec080f3253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304521815a0f8a68f0968ddef1c90340254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b9bcc27ad82316d7c02d708832ca86255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70294e84da68ba596662d5d40f14b403256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2377b9c0e99fd5cc027876dd33c0bc257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0b8245a27306ec2a7f320e5236099d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14764123798753c383d1265b938cbac6259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba56bdf1eab92ae79a2dc34174811c8260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4898cd3ce2d17c3108dadea195d1a0f7261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb9409d74c79a857c7fd61ac6aa8714262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a4ed8cf80b98a95264685c24043184263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f364e59a7fe25f7bf750873b6175ad264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3556105f93b964b40866db502109395e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2047de326746c8c08b2a785d2d51f6266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682f3a18d0073acf89caffd53923b998267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc69bf0e73d4a907ba136094d3a2caf4268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d61709f8b27e13f2231070aaf0f3655269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0ccbfabf55475c7926884ed5538223270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91d59489dba0b3971c3bea8d15c6dd0271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d2a923ecc80b910061c6b9ee8769cc272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af5d390204ee57fe62340ebbe5c463b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6051c87771e15501a2e941ec3f258f9274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bad924d2469e0c13d0e36d8fdfe0f4275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf2639ffa6805adfc7431347bb25898276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddc8000f2890c2fab9d2590afffb07a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a58fede2ee986956c59b8206c7dd43278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeffb01baf97f51d876b17f572e82192279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409013a17b2bf19d61e06dbaf1696acd280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfb85da55aca467ecb4ab03f4c07a7a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1e82e9eace6800d12089ed870ac491282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc7ec7ac41ec4158b65cd5affeca91c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7166d4ce63d508a13ebea9f40b1fdd2284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8733decf9a875dff11927cdf78b1a7fe285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a959fe79789b7738074a48d302766521286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cab860435606cca741cdf0b667bc3ec287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4fd42ed9b3abce84c8cbb448430bf2288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa3ac630b0f2353e434a0fbdef5a757289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe4974edf80c7a43f1193d5b89df3e9290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff99a7ea22264078bc671f308985a88291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73150da9e23b449a65d7ab7a8914ceeb292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40220f6340a8e904b9a911ea08bbe64293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87dad99ba94ec04fa0d698dfac3c78f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83904fbd6a6d249f2a23f7509de8b453295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da916ae36cf56a4d750289f19030261296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed08194d44a2f0e8a1d44048b8e43beb297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52762fa4b5ba6e3f848d49f6ca82272298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72168761fe5b3c70f1cf4d0aabd699e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a0173b5cad868c24466e2319857227300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d49ce3be7ddd8c1a64841ef9bf375a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24176b0cb6f4679a68eb744921ca5259302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015a9826437d267fdbf2d67f70dc6c45303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61cf7f54e9539de7d0d60e9afcc859c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3189ef7ba4c7fb32a3d84bd244f0ae75305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b6ffb65a1b4098b62ff34d25a931ec306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3fa28af58225363597dbba55e40a50307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8fa0c4d015718be4f65d753daa4dd7308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51951f1460c10c3c2bc823faaa287af8309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bc7cc643fada7bd5cade7f392e1b98310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e08b6535949f5a15867abc37b1b2589311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38c08ea72f0ec4ee4c38ca8149bfe23312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63983fa88b65a85554f010827b631e04313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de46a4ccb0ad156864e3ac3fd1d9717f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf60da5516a4c610a1b44be4d9c776a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc173eaaa02efca41885cf733b240ae3316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c31f69c09094b85ffd0116b30e6bc6b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c754a5094cf1e0bb56ceef65bde5284318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba72148d63982dff99ec40874e65a90319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f8616efbf905b799cbc6369621b416320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0850d9b08922cdcf6fe62bc04502f3d9321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51480d5c44720076eb77df87b81731ab322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b706a193c6762a5344f1f45172e3b71323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c41dc67a5a2137bef4d93561758fbe324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bb2ef16f8036493b78eb24011d621c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f343f62b053496a538162f62940d3a3d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b478a0a9c8be21b294ffe8ab9812edfc327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760bb0fa824877093306b34a87789660328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d04cd44f459bcb28f63b774e0f89b2d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e6f77402aed5c297b53a2f2b6681dc330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a661e9e51ac7cacdeed764052555d0331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2259ba15d5684fef1976152c5064f3b9332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee846cc03927b3199b99b5a05693553c333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c495f0fa19ad53800e0f7a58affb7e3e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0e8ed39de099a48a05ef62b2c1fd5c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df939c324cf5df739523d4a6ad9afc443.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb8ffd8f80e815f99767a517b2992aa4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acc82cbe9dc26195a0921851b7c069d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e01805b2d27e16bcadb427b34c65be6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e04165b3141f3fdfc25ea797c546d87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383a3723ef454d02c79c86b8b1f706428.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f7ac658b826a3e9fcf1c662b6dce859.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852022b4650e9b7da45aee84571136dd10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6785a52495b06ea9b6cb865bf73a5511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb1cdcf5df2a704e3750aadd6bc763f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9f57470bfd2cd8a694c61987f541cf13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e63eed20b8d19fa7ccfa404601b64e914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649cca9da4f8c2b818442d9259e98aa215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1033fabc159869b75fdca1a5f8fc53816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb7632592e8b7263b22634523b95a8517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae76c18f06862026d7d1a8023f4dc50818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51979e869bea5d0aea022cff5a1065d019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4243d1d04f90b4dedda856e5526bba6320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a4d27abdde8c09bb1623bcd6131f1121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf5b5a21e686793ea814dac8f2b6c6122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9ee7d41fc1882ef0bda29f8c25b30b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1143a18e6f728f32946740da7580fe224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a731f7d3863d751ee1d34fc8ba8a4b2025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d7da8c95ab4e99f09054636191ba3e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bbb62add621aaf2bd9cc93144c0d6027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06517d28ff102c40811ee0e88537835c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ce3fa7b6cc937d417a9221da33c1d829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828fc790e9f760a48671b66588aaf16430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576a11f2cb447394fae5391dc708adfc31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa074776777d11324997caea2930c84132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2ae106dd5b627bc3c297815f085be133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f339f3130856a95b23c049fb336b28334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70ca337e2c40de0d622aa2d5cbc217935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b10de4dcb3768c55684da4cc7981fae36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb458bafd51684ae8e2dce49a783c5937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a98e7f44dc6b2e6c9694de0fb30a09738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d4fff05dd92d6e11f71f2134cb712939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b78df56f08a9a38cc2de70b532572240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e36577b9f95abb570e597a8082c942441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c121587eb7cb03ddc654ae7e66768e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb98b491c6e010aa0d64e027c04b0c343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52160d40d673e11c65b59d73bdfeee6744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcae15259b4ac992ee5fa730586a465f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2454a3a5482e39dcfb8e686a30a72646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754a474b66d1c7a92e41ce0e8badd2f747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8e7b5f544afd7c56095bdc5e067bf348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec5fc56a407e98feeb8df215f10bbfa49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8da710d42453a88edb8fbeb811b953850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf07e07cb3593201a4d4c213ccbce4651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39200cef606d6a81f2d2550d3e1617d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dd733ed2a859b9774a95384b6a08a053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a707e905109b4078e4c2ed1c42618354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb8c1798eddbb885ff9e9c05d35dcaf55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86bdd76f2bcaba607a786057a541fc356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd35aa565f3fb069cca0025bdb6dc57f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cc5fdd49e78682737907684978947058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d7eab8800314d7458ec371a2b066d759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f208c9502db583e81c9c7bd35617bc60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d0132648622328a782c173ed002f4361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8e75cee3f42ee4530acb3061d861ff62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92c3d1958a057e340c5b1bec489809863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c4bf6d29679919373ffacaf5dbd16e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b7b2e324db0707603d5c361ea41c9065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4017b3a0ed13cbd42126fefbf0ed88e466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd4ae21762122d2eacde17d7f015d0a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0239415ec2ca745383a532b39387f9fb68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88195ceb39d11eaef7160976a046510069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5646c462b5c70695c37f4e5e476bca70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dd3ea8a255184e5ef36b74669bfedd71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68ddf96e5275d69880ef9fe385d5efd72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743eaaf7f36eddc1d63173f3ecde442573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8c70d1067af1338251d79f844ab94574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5edd8cfa7dcf9801603db4f9a3ad31975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773b8bb122aa1b54600a7aa30d025c2e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43d0d1290dec04d4895aae1d3a2375177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed5df38a612409aa128fd268ac45f4c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594d43c9ee8f059654d3d10444212de979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25fb36b667be2482e6ae2099d1a72fc80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5041c3a3f28f82fcdab01293ae600fd281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b57625b8bd356831216978ce1745b882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb40d807b24f1517a46d0804945443d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebafd915b9814930ae5832859b35bb584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762be44d8795426d9e322f7747cb865785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5911938087c5db132d3d8e343a8cf7a386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b2f2ac1f9895bc89698236328064c687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea720c1b5b8414b317b81da14d3dcb088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4eebaadfbe715d28f7d52d2299bb9cb89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514634ba2c586e68b19ca4b6f8dd09df90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da959773817f9a9b8f894f68d625b64b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47875eb54ce4e88f18a5f726cbe77c7092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9062fb4afef579293b2ba40cc79e766c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e682631119e498438c9efd202b5ae2794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2d5739b5909d4522276b96455aeacb95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77f147ea058e3fc09a2a716801204db96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d7f30bea6313705bdc1c382584d63c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fd7df6b0c936f077e0c6e0ff47b90c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a76c901b6ff638e7866f0b98b04da2899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b34a373a5722838edf1a63861169129100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdc2b22c11a08bfcc87223d1128f7d0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71511a69a9911d3ebc342675d185100102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e935e311d2660aee18e40fc5d37d89d2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6010a025983f1334548802c06dca8271104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4c5127fcc70d5c91ee60fa45b2e786105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26493b05f75a3a7c33713ff082e3c885106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671863560de594b5617eb3b12bc296a9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169d8f5ba2a7758763b4939a02cc08da108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97437042624420ffb6daaf7e7c03d16e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1289d72071306ee187a69ec683a907a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f5769ef1fdc9f85704ba018e5397f3111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f065d1b80f432b79c529f71164fd083e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf06bc08b85c01f15f562360e3178b8113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7173198b289e5b7f2cdcec6c7d929ec7114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c46cdb67e2c8951f5aaa2d352baeae115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d054192b6639e0d558bccab2ab8ad76116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc03d70f8bee1be452741a89e863cc0f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8855707b476e4c3db1f043767d0d54118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3daa7638bf313fcaf877b942a034e5ea119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc0e5e68e3ee3294168bacad73aca1c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5029577c7db506a29f6bff3ddb6a58ae121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ba6786d61d7f6988080b24d3b483e9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5122a04ace25d266c15c375c1711ec7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280682849d4b7ae57b016567bd0fd6bc124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a32ebde7dd556492fa518fc444f63b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923aa4063bbcdb3828c876db694d7f65126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c234b9be3e850c11a89bc743c27cf5a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d461ad73fc0d30cd9c1c2d40c3f94c9b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad4fd193cdbb24d024467c69c210f88129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a1636b7c69ff50d67efcb4076c268a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948ef8295c2f45cd1e1865d0c6000ead131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f889829580b7628517048fcb83beec132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cdfc97aac5a727bba01ead60384acc133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c7fb63aa981316d355a3c1c3e8320b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68985da9b052ef4f5aa3d80a874f64b5135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ebd5b29088035aca63710fa44ac41c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b266098f74d215bfd8391e69f38f9fe137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7b4c9a4c5f2e1f43967a018c976992138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7da15c4afe19aecbcd56bd1fd24344d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c556444c4975836195942dfe8e08e32140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074658b50b2f68b36b34a079dc692701141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4ceb1d9d2eda6a00b4af0c841053ee142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece0f10b9e666c0b7e3427a573e28565143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4849431b9f5b3dc72eb54a83b3c5b1c1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7414898d612f163706db32d4d39193145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5feadf77705ea3a91010aabb7fef8760146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af4b945a2ec4ede2550047055eb23e7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb54707cdd0df7c40141ad85253208e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6027686572f95c5ae2978736e2584ca149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03447bea7935f3362408c12e88fdb824150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011dba6b078c6f489b96931e84091117151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1e93e74c32593d6bc98ee236887e39152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8891ddce5caac6a70d958519d8ea095153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc628d56e7e5210d1cc43521cd689be3154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a9a93ea6151ae3efcea95d3a404d4c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11044d47b69d208a032543b9ed26afa5156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c2ea18fb4045b72e21974d26c695b3157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a9dc69f65ca95be4ee4c930143dfbc158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f234b2d797315ed28fca25be1b739f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0602805ad06083d3371149259f5fa390160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb7d8b6be824a4084926e08f445b6a8161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917530664c217b40ec721e2f4c0213ba162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed317850a5eece8c4f5250dc8110ff51163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c4affbff3615fc565e1635e2ab365a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23b4ef8658acba186ad091f2c86c1a5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e344eac0533158fcc610b036637e22166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00888ef5753121492ea67de37187e67e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1159aaea4dce499b78549ae38df229a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b640748d7ce5d3da66022f3b6ee599fe169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16984b0cdaea18172c2ca1c215ac4293170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cac2141ed46165ee1b5ed0aed4b6af3171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbb0aa3b8502e0dcc5b76a94a4700eb172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0d4551117a02b16b9ee71f040c938d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4120887a31a82cf188f9c7b5ac54797174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fe8edfcd62138e8abc0128ee2d986c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51d92393f1c550622f023a44473686d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb271b43b3d6afa7b2bc3953ef4d171177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7774db12854bc25610f4f99a3bbd0327178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31e388d7d72a819afa8f7fd4b540da9179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4678ced928026c6202bbb7389e34c2180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ba9f19adfed5c649dfda85a5af67af181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3e5ed261b8142a22f881572f1e5dc1182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffdd4a740532cb052d3e250e8161476183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c2c15011608376cde38a26e22d8736184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecdb5b921d9250b533cecd5a1777baa185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f09df5cd5367edc33e1850b9947e91186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7d01b48f0bd7dcfb33611d3567059c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f07a6cfd1d36eba652445f2505c53dc188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5d9651ef76649f7093739923608d07189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423470b3e9178b5d603e78cca0728728190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67aabd453284297ab87ea67da3783b0b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5955ab6a9191b33e61b0bb3bb8a4bb192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce2687b73b8b29ab5ca36b2143c8bc9193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6610e6b55115b47617e50a1c8a6e6eab194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0678041d946a44425ae34aa3a29760b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cdeafb303cae40162c2011d604a80f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed1edbf365ec8d7dde3048e70755d8a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7a2dc5ad875df7f62c7a398286b43f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e4559c56e20180aebc84a8b49ce046199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3d868bc1699988c672199e9e31123c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef6546b2f48132e2c7c6654cb5df192201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf02995102f4c75bede098ce0c1f599d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c44473397d30c46c4e186f696e8c23203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ba596acf644bd174d9c2800bb9f20b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0c77060a4d55b8d3e846f2bfbe30a5205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9770fd83baa219ef129e222ba0354f29206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce20b73eb318bc4e049126b1ca0ebb8207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1611615265a69e883c96cf778bf148208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c2898dd8c08df71dc6962b5f7d311b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd2ae6eef9cbc7ba583dbf1246e644f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118554c5701036ade013c323c132423e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38ddcfc6982ee56a985bf9e61b02778212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a2d92ea335bbe16cd184efbc0668ac213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034dbb54e370df06711e893d61a2bf0d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254d5c6ba01357628d306e3db9ba936a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efa454783f4fd001f6629d1a65490d3216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee19c4d1bbc762a6151eb58367612cf217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e55e6262f2dbc71f1a0e3b5458aef4d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9346ef3b6d52df263c53c5910405c2bc219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c712307662114e4b72a1b0a93914167220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec9576f81d5bc900815f9b1d449fa5f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67080194174b1718eea9600c4adf3164222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b52432cfc3e18583e0228a8d0c8850d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d8432f0de997c5fc4dd85d0f7a276c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba661beae52b56caadf3cef497db37d8225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3962cc4182a5d8b0cc44f6d09197773a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1233c6195759494b42dea1cf8a64217227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9e8ab1488298370835ae9b742e635b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac73910e697708e271c6137c56601ae8229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a3d6f64467fa3560c4fb6fb023c264230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe87d81560e4dc7d012f5688fd9bbfcf231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dc484c39fff1175cf3ed3347044fa7232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a207f58ac0afce2586e496a80102d95a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69609bdb20bad6729a210b72dbd83c76234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6f77cb775c833d3446bd4ebda9f6f7235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d19b1a3f6a19b792ec12e6600aa7bd236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0227c0545b7b06c5060dc2394e38a57237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a9fdda3b57fd4b681462b2d9d7e1d9238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff0b3483bcd1173bb4d1c5afa1c475d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15d75f61f677676d878cb0bcce0e05f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1086543a509e7f5c4d9a613d43180288241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5fa66734653df2612dda302da122c9242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ba6e386a209ab71e7c8ddccfc0fb78243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7ae5e013b8f173f5439a6e5f2723a6244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfe33f1db947f71286f2c61c64c8a91245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf8c8c1ca9f3be7b4a58c5cfdb21601246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d31a7fc35846159c193bb9138ff9343247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb606064564da4953fddb4292ff83213248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84933b9048b4362c4135b84db80d01e4249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104cfc7b834446d734f76216df93d97d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b086c9a3e55ba0389149e5174a1b96b6251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561e28f8e2953fd531c4352823490fac252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ac3192123ca2bbdaa769135abe14c2253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ac592dfcc6f7b7834f77b41a5dc859254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4541c5798ecd7ac2b4133e6da5207fef255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281b4d4fa942157bbbbc37d3879cca23256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3ac7067a7b1f8b8104b7f99d050219257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849b900287fb774f7f823cfd9ad0b3ff258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37baf83d8c64ebc0d4bf854e82d1c9a4259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db0d4c944701987ef5e925f53cad1b7260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e61dbd152ac09bda1a96190f78cd6d3261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3af9c22a597b42039718099846c8195262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cd566a390461711166ce8e766e0fad263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07261f18468b325b7591a4ea473309e0264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d965bac5d3fb533595b1432af1792983265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18390807add242326b5effb60a9936f0266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6376d272cb30f7611e47a42a2e40919267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589d86dbb8ff849e400af97345fd4730268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ef24c467f1861f688cbc431010b185269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7e0a51b73c2d8224101dee88c94046270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08b5da06c797c83f3f571c91f1c5d2a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0656b588662942fdd0b17cdec026a3272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14891c498a883a64d54acb38b82d44ff273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2faf8b76ac9be3aa03537a65ab9fe0a3274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2f508543530e1889e5ebf64bb5abdd275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c70aa0a3cdbb5a5814e339dceb271b3276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdd89ee3fe1bbd9032317f9d73b3b13277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2330830a75baf60b996ecc8a5d541de278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8d6e7872d72e8b3833460177539f98279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3f93c221974f533c4bc9f9c6fc72e7280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15def97960eb50a07b817ce216acd277281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b849a12592cb8259dfd6b7910b455c3282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1507cf8700e85d16d7f2f24bcdf36411283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6150d5a48bfb3b9e30aba4d3ad4d7215284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee2205310b06aa53aa8ee3c4df3e343285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdf2a689bad151d77b855b30ede2d84286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5393db5206e7fc394a4cfba35b36669287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a5dca187560560fd250b83099a7636288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8c0bcfe8dcf40e3922f7689a47b753289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7319d352ae4f5d1d92763cbc6d3a80290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d783a9d8a447a1888b3bc4aa69ccac58291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cb4a361df2d81d71b86e275c35d7b2292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8da8df3066eb28d8dc8b09e2945a6e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b7a2ce6ea01a94d669c3f6ffd998f9294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1137e755565d5deddddaf4424c1cd3d6295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7a6c1d86e399a7b89771b7c3e30f3f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a679ee7276851fecf3615550be2a05297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5f6f9834de5e9de3eb06d0021f0f12298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8012e281f196be3a4b2c0a6fd9a9cd81299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4daf4542ad2e43f210ea32436a1622db300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea44875da0b9cbdddebc15522d245d9301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82852e56b53166a187598b4daad5817302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d829c8d4116cb35c677bdc14e2024b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdc364bd67454ae58e41dbe6b394db1304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12296a3d14c62dfbc9dfa0cddbbd615305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70396f0909f553fd90fea7252e7ef1e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611054beb61591dfdff76f20f5f68aab307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3297f6dd8238a9f44c82000d669338e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4e8d42d45fa5e6122a34ce928239b1309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1b32f6d1296f6787a20ea12239717d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ea6013d26a85c54aa4325d143cb841311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6427d3d28389063771a43bb8f4107f0b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9273f75776ed5183b1b274d9e76af0a5313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7faf915578f004fcfe6124811a4a4ac314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d4b6436a67a4055f08d6bef31e7ba6315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675d6aacf787e07ac5ab3ccd5b70c416316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f593e65201bbfeb50654a8c92edce0df317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac1db92b4d9c29db9892ad549e32a4b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ab8cf5c38a7867bbce1517d913aed7319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f540296860cd0db5c199e6832d8fab0b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2e07f6fd6dae7e5957ef049a4c6510321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aadbe144934fc3add792a77e6248ab9322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ddb851407c1e9e70602714298e0a16323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccb8442187620d1dff782ab2b917c98324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f738acfe9e15ab6f95b1d5683fd1a90e325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.66</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.82</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.82</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.25</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>1.03</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>0.59</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
         <v>0.59</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.59</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>