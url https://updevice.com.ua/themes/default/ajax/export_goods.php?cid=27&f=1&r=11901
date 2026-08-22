--- v0 (2026-08-22)
+++ v1 (2026-08-22)
@@ -1489,51 +1489,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214345919e26a1f111e9287febb0a4791.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00c357adf2493bce0624144a2699dd52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1b6814db29523ec5362add2eaa14463.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b1fc266e9071155924e8a018c6411a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57c0d990504eb517b0d864d987a29345.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e0f9a223c04de01260f08ec155681b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd6960ca2a67c73de668fd1a31924437.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c105be9e80b9809f1c6be9d58b27b98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f94b0fccaebfe214c389a22214c63479.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ada65a4f22a9b41f54cfe8f1e501bb10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a302c089c37827eeed5f81ac9449cdda11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eed6c8b5ba70d3cda30e85ce61a829e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15726a1159b50de21f20cb7313976ccb13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83469b70d1186769d63aa0561f463dcb14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f075fc404229846af51e63b05f5c69115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb8be41cea56fa0a5e2b510aca170a516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff58c206b7cdbf167c0c45ea160143f017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87042fe0470fbd2ebf1bfce1828736718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2dc72427d4e71c4d586f4c2d40d2ed19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b23b4c03d1d069bf4de246bbd40015420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937bddefff1d28da12318f9eecd38dff21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b1cd63dcaba8519f608cd13e769c2d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3abc813d50a4bf4150a3b6e55745ae23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53138b6fc4d0ba3b0920aee2924723424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa2bf457340db2cf544984eab3b964e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e630054977ac0a8b664a73b3ce03ef9426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498ba9227973e8f5d237232cb305a32727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080a0fc0f8d03e713e7e28006d291ea428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0759bd39e9eec821d2ccd03281485029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9c4dc8615f3751b6c266dc3250356230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e16a838c2667e14c33f5cb32eea5ba31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a7c3205e542cfd40143c940f0e773532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c74da8c07478587dd94bdc401d8a66333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60060328f95ee3336dfd856c6cac2aff34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076616947b90366ce9678811394ca1a835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c5f678325857376b81af3c550bfcbe36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd18f7338c8dd71cd76c96d9301ff80637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d9a1e92a189ae2d476abf4bb6c4b5e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98da977caf72b5328e785dba2fbc450039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146689cfd7832faddca20a2d7417635f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc24ad7806b5bd25fc451f76cfeec9d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e411564e021253fed2178dcef4f12f3f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc4e6275c242e0a52a69de99ab237f243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec808eb51917e342fec916d14b1e1b244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e990949e8db58be6eb5c847aba7a7845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832e61f5635575aa290746c80c79d24946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb933c6f5531b6485800966852b055147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ce4e214451eff478a162a643f8d3f448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275b8aa7ec70c27f2107b8512d297b7049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9025b9b81942a5a631f71f5095eef2250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9f6cf5ebb65d30af983779d3fa80ac51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2894e07b84af9d4c9155e2246779d552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2340f41c1ea74e286769c997c2876a0b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c8c90460308a18633ee9fff22bf0a854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc12457bcff18e0b7fe881b16366bbbf55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a164dd9593f19172df9c9be25a834d556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e9c71a84d35ac585feb86e6a5f380e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10f0ed6cbd07120487e7d3d826b08f258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f66b5e316dbd841584157dda07d87e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121b09af932d1fd7d04e4ff89219cba260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6200b0f5f28383679ee370d013118b5d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5124dc508eb6af59b6e9715982ae18462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73464c7ae61651bcbf4383d6e201c97963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3448fc981f96984019d6fdf30c3358a464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf442f92da938f48db68c9fdbef041665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b927a641d583d7edd82fff1445b94166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8e406944ad15f0fa3185e15bd5627867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718fcd3a3f76fc220f76ef01a2b81f7068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5730546f6ee10446c0c060d6b00ac469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6685f1ffdd5efc783eec1dd6d03ce5270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a8d2ac013f3aae53efce72a9f9f11971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bb6ee075834bc00509f90285cc21dd72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73382b868a09a64fa37f7dfd3308936c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6831f7ae466b2786abfbff4e7f17e474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55e27c42bfe9ed4fc4f253ce3147f9275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7634d430cfa77fd58f1460b397437c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822918516561549c08269a70c01a168e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2331dc6c12f2c77e652970b74a691abe78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601b4942d83417935a284129bcbcbaad79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e357759f63426f7dfe464ff0d1aae06f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a398b4ab5fdc2ddb4817d0bf854679a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f964e07226b93b976d8d48cb1ab4a182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94d4280218173f04fe1644a712a564183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9433ef007580d77667df97a1cd9ab2b284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0be350b27fccd4570d0c66f625d19785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab74c3f83ee22841269fa9aac00ba6e486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39a0ecf6eb67028a396fd70aea6aee487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a25dd2d164dcd1c04a932f207ac07e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3441aa8aeb93322ca483946792a64a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdd310f180edd4068c3297eae55bd7c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f41e300f5a68e2fb7bd426eb179dcdb91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546345b4a90f7de1ce7f3cd8f59e25c392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5d0349e9572d25f6febd0509e365bf93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badc90ef65eec331c11a538d4f552e5a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9daafdfac614bf8d52e4288d1732cb95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1b52e5ec7336eafbb3f16070e33f3096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cd4ce53c3d9c0c02e044afc217315497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f00ea7a8f3742b0426c3b110c1266d398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a331638a8a937ed7ba6ad9a314b1414d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21895d6e02a3a9b9f542b83b2f2ac11100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e3e4bb97cc8b45705a473d04b83e13101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7903e10eb121cb370c3488f7b9f04fd3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b6b9e33b4bf1f0c2ea5296440fccfc103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16232b61b98de0cd48817ec3cb15466f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4610d7f02d6380ef2372708c2dc68b82105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739a59b1cf20db7c05dbe0bc901b7a70106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a78876dd778c3b2384b8d848958ad1107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0d772e2ea388ca80cc396857e820e8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0cff88f569e5e99320112e48a786d4109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed84edef7471b86f2b7e8de4d02eb37110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63111e09490703b6582946b3a32bc178111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b873fc1ba1e4abc77e08c9f32e30cc39112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615f20a240dff7abc6cfadb47b0525b8113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583ed7dca10abf7bf78c779762673df7114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d483c98206af1ad8861fa62c2a7680e6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63b61ec6cc7e68194eba003e53503ef116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8baca66ae2fda3c5e6ce1ade3bfb26117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9506daec7ba44cba94e15f57cdfda36e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9796841a1a0e26bbed7fa4a1dd70e3119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2e4e07b848a45335dc46d8db1603a5120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb13186736ee1d6e57365b1ace6baa4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3286c1f4d656b5c7e32c04909df00e08122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffedcd28222eba8d050f9f77421a60d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceffb9533f6c9c604d19b16f3d47a5b2124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7826021ff0b602aa0709b620b094b4c3125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856469035fbd1ffd62fa2b8151cf54e5126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf39335b0e9cb982bc20c92aa303a9c6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422054d8d1340cac375e46cebbe64410128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97521dbbab3a9cf7d792ff64ece90c6129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410dd1a49519ad9213b00b78a50df871130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1baf63abe21ad53bbfadb96b7c43a1eb131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf8ab18915ff61bbc03c99834e5d89b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94afa7fe726c7a2747a3cbbc87a8d8eb133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a71c9e145ad47bd1e59d61a22f6085c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d74bc05f56d4f43dd2f42c3bca12847135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2750fac5fd6199171004b8bc4bcf7d6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1880f40ba73890befaeb2d372f8f30c5137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74c5c00ea2c9754a9a9a484f202cfcd138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3213e5e62c2244cb7829b932b91e0c5c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdbdf28b3ff86e34d383151e9d42f7f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd1df039fcd8b7aa737bd4793459322141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12ab2d51a95375f3df87890666720e5142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37e86b5efa22cd65cfa7202cc83920c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213751625cc99e3dc76838c42f1c8ed4144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f48c8763a1ca2f6b20538c8465992a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8970975783eb3675c10777628410c2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649ca4d9dd67a26010c856bedc15185e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59922361220b8d9e019f23b63d01b0a9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce3c9ca2aa2952ee2f57fa4ce7b5c57149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdb90f0898f8a5e0e2db91da0b3977c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90d7f71390463ac850d40ea115d13d7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abb054a47fa1e800fdf843538ad31a7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39492745da55b7a9c8cd13cbe4921ead153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16073f2ea5e0e07e20ad8f3e1cd4239e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cfd9ad52e594228cb3ad71e152d50d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e703329d8415a2983ccb9d30bd70dc77156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ba1b3ea334921fc0f33a7e2d7c587a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39063dba998da9e32d3959a8a7ad41a5158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7d7e8f41486597faeffa3910a6f552159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfe8d73464ea887876692f80281c956160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27c5376755bfd66037a18496ef819d5161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7f97c0948b935ea36cac815004a166162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b0c213bddcff9a6188fcbbe72d6e16163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dead642a7efa4e592cb906f89b797c9164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56653f523dd4770c251ee1d2accbd756165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11565046bc3ec7c29cc20b896ec3e79166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bce7a825d208d29e22024885598956167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8816a71d62fe31e4c01702f06809aac7168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f572861df051ae9fa9b92f6473a708e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa227631a71d184b1352a3221d0097f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc538e77861d9c90e572ced2efe59b9b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d86334a2d3dbb8a3d659d44c5612cb172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb9fa2b21c78b5bf01c485ce3a76a2f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85996834d61fb7b9499045cc0438a84d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a68329b0a81e5d64e3009583bfd588d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b54a6a3355cd468ac5d6a5ee65eb53176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4acd1fbdac2f47aff1af103cdec4b48177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc7a3431748ca69cf88751ef1134093178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb9fe09ed6e2516d393d75c1db75ee0179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f26a25c4fec55f1090e54f00b1e63d1180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451f8364d3be02c5fc158dd3caddce34181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5612050b76ca2c21b46b364df0056cca182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfcf81bb22b5f8316e88eda0c57b7c4183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba83613d602e5e55a4b5d0f5ae173a98184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d5c0455d2f117228de5c639ee87bc0185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c0dda92ccd318e39c893c1651cfa55186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c9b7ea52d728d80f1c2982744d0c4a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443ac0557e8410fa03c583a29a8b6042188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64cac122c5d06c04ea5eb3e224ad070189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2657200d28493cfcd67a77f2edbe321190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d678739ea7314cc89db4e956c9cf194191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70123e5ebe6338fcfa912949501ce3eb192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7672648575311227890ac229252cb805193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a8f0a2cfde4e0ae7f51095971b449e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b91c2a9b6bdf3a6e91d150b20a6350195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5d3d641d47b536d46c35b117826734196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ad65796a6bed8886f2661849973210197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d698c2ca8bec411237725aefa4d7cf7198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c8efacea51d4252d02f344ebd0ec32199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f6f8c7fd7030ed04f9eb223f9f37b9200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a081d5077a9d3db4d6740898ce120f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fab547543a3404c8107e961cc52988202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1872e9327848013b0da4a674ea140c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cae598eab5666f4fea59ef2042df9e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2114dfc3643dbcb079cac67557b530205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea795b35d8546ec2191192b81d5356a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb6d4721867e5554f1ab3f25e7c972a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324c6ae2876b9a85970a6af0ba39c36c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7c9d420e63acd8fcf6f1e1c560297e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9763d77ac01fb5660c9b41ed26dad06d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9625c576b7adf80d028b63a3788680211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20330c723b28b01257e7ba84f26818f8212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edec3f922bfe6d7a41edaf7929751cd213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a0168296f5942578ab6e1074ef3000214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34081427fe8d5f760bf482daf8a0a227215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e523d7fcd1b7f6e65c8462b34e2d420216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9271abebec7b15c229ceb934a66856fa217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae6cb0e4742d9030eba6de8b8431a20218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6543499c364169601847c590c6b876e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091c625e4b72f160edf97f6992b52424220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5832b8c2e2f4245d42c96b01f6c8080221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f734988b90dec755af6648f1f4a17325222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dfa48bb124db4f4c53abb19b51bf71223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0e0ecbed5d3e489031743619116d35224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc6df91a7b63658525918ab01767787225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347d6fe3cc0a8bc63c3d202b37292d91226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d15cf666e15cb4bea9374a983037831227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8b275c97f3d9b9d4de859d3da12fad228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52105beea68275ef1bf5dca8d8a77c8e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1f31bfb21e8e293a4cde083a7c7fb0230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8698bb2cda5c5c376b6c4b9bec0486a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a061b59b59ff63a62572b96d046022232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ebb330793efb7f0e8df8684ea68d41233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c2b54303043b3d0481015754274c48234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4916e7d66c9cea33a9067d5d254a5f1d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220fd8c7e7173d7380b6efa2f061e6c7236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84aa60d97acaa27c18e84c48ff14418237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8580ad6eb9728e46184b8ae16111ca32238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e511a1b360185ff8c284eae5305de79239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ff7fc56cbdf853e29218da6600e04b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e09c2923f873f382664b1afad6b7739241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d6b40ddf82edea03f734f4f13137c9242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1639e57ad831bff38852bfb70b937a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24224a60a05469b66fc61a5efa34288a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f647ab8e4b7841ee52c33166d433e6245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54730c883e5dad57c0322f1f6cd95c7c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c371a8f35504304ac7d4179c31a69728247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c175e43a3ad8b858e034ac8f42e1dd60248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac2ddf6ee893d17965363e434c96a5a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e522ffa1e55662eab2d2552e37985c37250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f0a53fd3a6db06c02a40330eb0dadc251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc6fffc6978ffe85024768d021c601a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfac50de2746dae731238ac2bbc5ccb253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85b81035676665234cad2697f7aead8254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb8018ab64de886a8d9c452d1b57312255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32eaf53bfa58cad7ef7454b06cab407256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31362da98b072d221f9aa0ed48dad93257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b59264a50c60aa446a57d969b9b6a9258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13df10a64d3770483d33791dcd17718259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47277fab6c75e1890a3843f5712d043e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8788a36d1bc164d7cb4f88772882f1261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96810ece2e6e657f4dd96c368aa8d6e3262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fe8b6d927f054dc6837034af15f5b5263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1690de75168cd78a12ad33a2fa9fed81264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37ed339bd53de8cd1406a453e3ec93d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b790dc1112a941a91e4ff07f4f4b032d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e6dd39b411d88a4e39b57407758871267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5caffdb9da8b667b6fd6e1c4eb696d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e0c1286d18e217d167330cf14f0564269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720dca06397800d23afd928190db31c9270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb75fc8e04a198758cb43c60d5480a3d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6622adc0f60f2a1daad2d2b44f6a556272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa5c73d64936de4980e49360bd15409273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9671ce5438896b099297dd74ae9feafe274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff421ec8425f6ac82c4501cc0d034ce2275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdc0d65c26c0b0fe6a368e0e96b8e66276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35271b1b08e95da650bd659528a6dd0277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1635e357f389d65cb14622935b122a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67834461d483c2ef1367ef3f6258ada6279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4f9648b3d036308fb9f68651bb5f42280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f95a0559db0b671f7e0a95720748c7281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf5efd95b3fdbedac9d3ae44fb01048282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3077864d69894b2a3e0cf4a6a439371283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba19cf2492075d878a369f169e683c1284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448afb00577946fc63f0cd5185c2849d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819c9d19d04ac1db8413b83a7bf6d367286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b885f7510f57d4a51d372daab1d4d3f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1bbdacbadbe43d72533b7c1317b7a7288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3a8536a6ade274941ca9738af5b316289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3874e60e012cf4b714faad6df39a38290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae29cf7f7a97bdf863695640a43b79f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35283a07d298b4a0dbb90fc2fcd2d87a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301ce863af9a40ab2aa583d5fa90fded293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3af183a240d1ed8b3707fa90daa607294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49c6a188e575ddd10bde4e510bc6fbc295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328dfa0898724cf1d1d362f05a412b41296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8791e905eeae48d4a87fa7a6310bab297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf1ebe7453e3a791a3b116497fcf87a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6403562015be89187de891d4ec0c1c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631007e624640cd98ed312c0734416ef300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c55fc0d32de34ab95128e3e4f523fc301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f906376b4ab8e713fde0f20181ae3d95302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97431781822ed0cb21e2711dfbe80532303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa695def65ddebc3b98327a289c9ec1304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e96f48a86f562dade16c502af1d07e4305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5eb41bd0d12aa9a8ba8e3648dff0e91306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e7de1088853ae4ffe3dd8d33fcaafd307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7703e3d7b4a4727e2c28e89b2ff94b8308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7703d06affb0700b5ca17478cbaf6870309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12a18911b5b621fd302098b8f32fc4b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2232cddca217a5caaf5f74f243efd6b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8500d7b8ed5599b1595a50905887da37312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3feb460caf8b70359be995945074cfb9313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d0191904757eb20ad57d4980d2e377314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0820e18139d18bfa7751632c267b1202315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63ff3831fabcdfbe624b4ec63e964af316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f631dd7ca2e42fc42c14b6d1bba6fe8317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2610448bd25625be122e3ff51871c62318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3a0982f711e4b2bd612ef53d7d3ec5319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f0d7273709c229d3564d95f34f28a2320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1b3abb32bb9f649e63aa73ad8214c1321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7875e9d87a369327cdf73a6be6fd7bd322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23696f2392f89fa0da4b8191f63abe2323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c932b43d67543997f462cafdea9a8d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3481103f118ccb1287feaf84c5966fa0325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916fdeb4c89ea86f17f75cb967ea116c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d774efa358b7014e9f560c7bc82595327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216b134b616c9937dc76d63a583438c4328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49d720b680be4eb3b9b4d815fca09fe329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c16877ab51e28d0bad958e8f3bf17f1330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0569d4d786f7bfde855d25eeb5d15c2f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d37d31b638ddef6523da71b289fac4332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17d45a03f29e25abbc71d3574f1a053333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3eb2ae83af6524d26bb3c8804d13111.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69737c174a7620cd1e0120d59473c6fb2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20eb14bfabe4674a4350fd3b3923c073.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a85e4d5f0e756445bb7b1097806f284.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6b156a1887c41d6b6a48cc4314d28c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b89aa6988143213a51a90333f3856e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e800d5bdd544c0fe3d4046c5d716a127.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3a20796f18f26f4120bdfd045fd8468.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a166f2b06352bb0e9cda17800d24c59.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285a78fb6b5bce73440b4152bbead33910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a68dc5c3ac13ca235b705d62a6b515f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a973a385e450cf0a34c036b3ae278ae412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a90b13e385c7cb017c7c32b33fbe6b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f72ac0a543508f1c6e2450750518c6514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a15716548bb70bc16db8528a0a8a8315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7479c81be09f67d19311ef3e1553a6ea16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd854803c8bcf935a9ed12731d7d77c017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4ac698e6f79bb45206e92be33896c818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7140204c301c3d7b500d16c32206e4d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a722c347c30cbde9fc8492cb3b064a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1920fbb1b38de13b99fec8b7fc1b28d621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32a08044ccf3db70d565e586aeb9fe622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0073836f6ec4634bc8b9b46ed9769c823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a094e393e861b6b92ee64a69fec582fc24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95077fa2042ae73f1a20c2650492f0c725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1450766c01594e9ba9b063e3e78e67b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce245b9a520770d8db08cbbf329b49827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe433d10ab733f4403ac7a4446b512b428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca2338ded4acdec3749e25fe65c372a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83c77b8ef972785b5def6b8ddb24bd330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d77c85547d0194b1177bf3b1403bd8031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be708c8bf7b9bdac8aedb1d03a30b6ee32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06399574175fbf56e644745da9ea9c2233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f7736586c6e53143dc4978095ee9e034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34db3db3768fc9e854f85851648181ee35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9face50c7d90cb51f81e1be83e43f91f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db64015f93f59c952d28736f6d0cd2937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24589faee95f1b20a44fc1b65ae8fc1b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc1dc2c680669921981b070e7e6fa4439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2519115be6a36ad5b66efb92bf501840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd2319ea0978d9febc4b2eaf34ab4c941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207d12a517bf4b493a334e36ae6c6c6742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea14f2aae3f55b5fe1def84a145905343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd29971eaa12837b930541a96e3766a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff745afb8a48de0413d1adef72f196bf45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9d78479ae26d42480f3d44a24749fa46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc86ffd59b6b67a53b623901770fcf4f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec133b11650acde541f3f5c0fa0e3a348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a459b1e53bae1138d68d2a5736601d849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd0b45eb398ee27f9ad137019e04e4550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cd31c2bd1eb355fb3d9aa92a5cb58851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0bda2d6cdcfb2e5c8c2cf695a1dbe252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d77aa71cee31cfaf2746ffe61ffda853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96cb50c3fd31a32243262a23ce940c854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb95dcfbed448a202e520e3538d7b13955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca9513ffc10a0b8902905821d7af64d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0daf6c7602658186a4f7c1538b145f7f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338bc17435833d9bc4a14bea0c6f6ebd58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b0b88acc91ca6863b893321a27704859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221de3868c63d91210863ea8dd5e93f160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487080aae7a5b41c86da97d70a22725761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd3176dc5bdc64c3682a8f5f63d6a7f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1972afa5250a03e0bbc1c134a972d70663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979bd732c2bfdf924cda7f7ff7bfc2a264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b63348c15e92a0a5232c757af584bd65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae543dc02c71dea4e46789216c0140b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1711362971c932b8fa00252dc8dc612967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b2a337f96b30797121aa4bfd55e2dd68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb1a999d12a2b8c0f613f740c1af25169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32095e64548b897031eb759593a73a270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbebd5ea4d93173ea81d8fdc62f08dfe71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dbf5716b612a7246a67f51c796db9572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1abbaef1ca262917119ffa82e5497ff73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db92cf8539aa07d9925117fa434d2c274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbfcce7b1c24a2cf7e6bb50e3fe22bc75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9f8a486d27a6ce64a71c5b4ffbcb0476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e1b1d99f881bc21e93de021ba6310077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14d8024913e961ed76b6b5570c254dc78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15988f17595a95a79811b373cd4ce30879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af980669baf97ffe232402f6f5cc882680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7b49e700c634ea752569f4d758bfad81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15913be07c686ffeaf80ffd75c3c332682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7d8a38bc089ede8ee14c72816cf24283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aadd156ab1703af646534935c7947b984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57d5aa19b8570d1e90816431a61c36985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5744c661084044a5daf4572218faa286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5007b6f7d437856823685c43421fd9e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0817ffb91b2b683dc32d3c15cb0a7ff88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d9cd37089b6d70a42671b0c0b261d789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49be757a1a3380d57f39f9774c36b7590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ad6ff7060426b5f726826c5265556a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54d33c2ec1ddb0a2d804855f86139ea92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25734e8724f9ca4015a68f5d82e780a793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545e8e70adfc2a484c6edb271fe5f65794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028bd57b5738a592795b1da80d1e523e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de62c2afd7233cbf49ee3c0251555bc96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508262cabee570e1a650d540fc2d695197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97038d5e37492cad8a22c98c14c5fca798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc8325de47857000bba8fa795a3e15499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141c5867fb6a92997b23e1e05dba38f4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e76cfef51afcdd492bff006f3cc55e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175c3eac1917a3bd404fc5e9b911a295102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d0adfb3c84ec6886b7bf422e16ebdc103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e07d7e645bd55d215b1b4147950a973104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47de062adf32f90769894cb3813d8205105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01e708d40aaedf059d5bc1522da35df106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0983a5da20f2f137bd5b58fc28024faf107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287bfa93840d368a980bbaf612a8d72b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea003b4839cc3f196561b5e1a042199f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabdac73d0921924366da13ae5d6be17110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f435658ad6245f02b3c7dc76bf05fbb111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea13310b14cf2f122e9434447e39f70f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b28d90345e83b92bae8984b17e86bf1113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd69a392ecf8d04cbb9b4ca44c08282114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00aae206a0374f74940ff08c6d34f13a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fd5fff5aef993c82c169cbc3052501116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fef28f574fc557ff8551238c687679a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b295604a0bab975e67452ccd51b1b8c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c20eba95edbcb2a544e2cc3a51ba8ed119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf2a95c603ed2467c11e9350334a081120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5b522996da871f883f292d124e2b27121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e66d0749ba32b037cdd0c754b9aa6f8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8c74d53ffbfcfc4aeef410edc96c62123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364922151ac798221055ea6a6931028d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e6178425c2f8142cc7a43c617f425b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db0c3996f2c6c4f4a68832b0501428d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5684d7c4071d1b7074963adaf58271127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67852f896e7e45e88aa598c5d4c12663128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc031afac68ad86394201896ded9ebc129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3e99c9f3af5b6e0bc12a9b37b93a67130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574fbe04df03152df9bee8bfdfbf1b86131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed86cf6006a5c659ceb408e029a1ae9132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f671819b900ca1c165da0ad04663151c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d1a3dde1d378809fd6274d492f4f3e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29162f01e17facbbdf72e275b476b8fe135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3315e86c1ca218c854846175bf6342d7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e7e918fd9326f9167de2545caba73d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e26c0a58966532735c61dd77cb5219138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7094eb4f87a15ec032031e28b90ad1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f848c81abb21ef3338b60882e760531140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b089c79daa94b4bbf20560065c1104141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c016a8c659301d9b61715b33c80f62f9142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba3dd4a4e1c4bd05542071c5b21dc08143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f3da4f66145282a39e683df9bfa40b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097725322b80c822f27e0ae6464569ff145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3216338f3dc2659d85d865147dfff854146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41d9d2c4c34360dfc94e39e715b716a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e840472c5bab808e278a8da3f88c53b5148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191a3eee409e559327d4127f42e0db81149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc7aa3641f1394d08b750c4d1707a65150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306dbcc04392099ff09b1e3f8221d53e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0708e5a39ecff3e57d7491cd36057899152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08962f3dc732cc2112dc42bcbf65123153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e20aa5624d55f2e1073d0ef45fee61154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894e18f8c1e18ec78b9acd88166caa3f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a5abf2e0d1a77ed5a3780ff88b8829156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0e6dc4af42ed5fc934994f35ae37f2157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12131a3f276aa327a346bc22cd2c5a82158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5a9eac294d2dceb0dab88faf023d94159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f536addee30ea7887df854080cfaa39160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae47aa57904dfe1d28d797609aeae2e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bd926cb5ac9d1aea7df51ddc98371c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e490acb4bb5e079365de09dd9576d03f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25604d8bb703edd093e88fa0be3c469d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d45146b9d79f524622ff7cd8e03d7f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281e4cff68bd5584f513946ba977bfbd166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319c7f9eb91831747cb417cf431f08b6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a02b9bb191c663d668ee40c95aacdd3168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d07900e62b3974b33de24d18c2b088169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48811755361073617363d1872a8b4916170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc2aa6516a7561f5dbfdd8678b35304171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e95dcaa710d6a1af1e8b336859eeaa172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8627202bf679027963e3156176cc057173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db9f4d18257b927f4d930c95cc6557d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d37b63523c395988a825b7ce7c3805175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fa35a09080211655435dca1be46ac3176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561ffd4b4495f3f975f2a87f094a8ac1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d70d86aed6796a149f62e3eabfbc4c7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46627a0ead63de49a725811c6a51deef179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766857dcf606e0a43d86ef209749f2ff180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9612248c018713492b46b47936d21b4181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4888863b142d0e2d6cdfc63d8fe5606f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32358deba2c5568b50fcb5ba8e8abc6183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68b547170bbdfa36168cddb9023ea1e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec6f1c449b1a776ce1b9ff16376a75d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a115e3c019ff59bb9e5976b5303888d1186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c48f43e62a7b56ccb3bdfcaee66b82187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991379d996083987e3f58b398d80c85a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25682d44d083852f2bdc8c2c5612fd9b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a452a9ba51b3de39ee2e28402d1f3f25190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052969be74e2635708c4d105d300a39d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a008a9c0b7c36a1d85df55c163ca5e1192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5ac38c7c671d5dae9b48373b570404193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7be41dd5cc25058aa648224c2b860b7194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9482fd7ae37a5149064070e99fb12508195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3207da92563b15e0139e04cfd5c857fa196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b7079ec0c0be7a6d094a695dab4f4e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4314da0557bdaf1acc19a3c8c1b416ea198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2865b6161b891c90d60f8ec2cda84916199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b072895c67a9b48d84d9970f6b03b29200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cb8b8f187ac4f740c352c55e21228f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ba7db3b639822ac9adfc44ffe70668202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a363ea5304b0497646f867ba9b9cfe08203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361081468038f87bd9173ef5d87358f5204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665dce736b1a587f0c77917d13ed1f16205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb2c73b324eb7c3aaee358804fd6b95206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ce0f9c22406e487bc0f4ec236ba0d2207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22f7bd0769592af272522dc18de2e8f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bc8129387b42eee300f07121628626209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b781981aacd7e0b6c059b717d2e563fb210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7946000811d36f2d002b2e232d57bab211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7c44e751db355481086b81b3018f77212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02114ee4a8058d4ffb70f18749a6dd16213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2db66860702d96ea452d9c128b1e98214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9021617ba923d13a309625b57018b4215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f235c25137af3d66eb30fe6dd571660216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a5c6beccb18737e04267ef874fa46f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa07b1959be32b240c86812b9a52b5d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0012596914f5fdeab2ea2cf8e7dbd15219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199dc3b70b2fed72782211299f046d03220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfdff650809afbe5a6442690f2ff3d3221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1726a44878bec1a54ef69f56618b32b6222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfb36586c3de1848203f7c3c408c107223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a2ad80215bd1a1a69bfac362b4586a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eea7741b38adfd6685ee62a321536e5225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9ca7c6698bf07337ee12a09bd8abf2226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35c9de4a65b2c17bf5ca1ce9f30155b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65802da8f47d1d8ad292e9d869a505e0228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4c7ea87a4978d9fcaa4e6f127b6b20229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2ede59bc581cc1dc17907ab93267c6230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5140385fc22942ad6ce2c56c575a7c79231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df7b62e66777da9d28cdce447aec08a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41265943b7d69a1492086a63054dd66b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9751aa5704071c26bdc2af5b34a8bc2234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e359c0234734bb5be16be3ed7978759f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292c46ab24172818b54ad0d11daacdfd236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84be689c94d5b97422d1cee318279780237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c749534d64bff464af829951d33fa3238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d109231c00ff25b63a4bbe8a26b13a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3fafe7671192961dd9ffdad8e2d087240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ea39ba7263ab91123ba123842368c8241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1051a8e02bd74105fc0c82709016b0e3242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd03515ecee3d04545f76d4898cf51e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ecc28b3e787f0dc7aaff45e0555119244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b07c83acbe039d557a84ebbc888854245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74891a3f3dbe9471f66ebe426666d880246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94489cf12a164ec2b253448aa16551a4247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4afc1ea05a57f5b0164b11fb9c1fdc4248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b7c52b4a7e897ecc0898c23c041428249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053644740fc58458390b0ff88bdb7ce7250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2815b2758e540ca9225db210522c7898251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69a51ce125fc808e3f05ff8c136b51d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e439c59a69017b7736414920116fc90253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5431b9c93051c708c028ed7175caf722254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584ea31b88a6f7acedd2718613215f03255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415ab2679489dcbb471c218a5ddf66be256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b170aca739efcc5a4aea4f8fe8afeb0257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1515f4dac0aad12c17b614bfc756f4a2258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2c3f513f67ebf0e7ba6d799ff2f9b7259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc412af532c2edbf2ed54bf881a08a4260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a243f9e70dfb589ff2d73808b19986261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6e45402bdc6db9c22259d319fe53c0262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abf9651d75e86b038d8f4c553a4d7ab263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79547892055d10c50254823362c99d7264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17313f41ccf52a053838b27b636b0d7e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5418affb70367c14cdd8c8f1971fbf74266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0043c8d522ff37264cf4241d0a8445b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59722fcd488d6b9295310f1a1b98014b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59114132404abdf314c510516a84161e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3dd3bbaf18181cf1a99b598e165525270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea83c930b41218de5dc4ef58dded131b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32192ab8495ba09cee59b81c06a0f19a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdcd10ad1a8a3f6d427aedd2a0a6643273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b26ce9cd44c1208b0b950b49fef4c01274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d557b2f38f8aa5381d273b4077263f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cedf2fc1971b48b1e0e1b1aaa72e6e7276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5722889ffd26346993ebf626cb92dc277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aaab75555b9d55a3c911a68e25d0b0e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208d0b4d8b1631085d94422dc7d02879279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e01f0224ada4d8ccd9a542d5da02639280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3668f3fc342997903da6162ba9bea61a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88baa0a3a1d8352e89fac8fdea1e432282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7781bdbe5adefbfb63704d23a7e89cc3283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a533c852404fe7ea81526b5e736783da284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1588c00ecd9edcfc924a2c90b72344a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabafe258118b2db742e55182dc392fe286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35b95e13b4717c7f55686dd43a2acaf287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc27ec173616c003b1668a6c85ae8306288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd9d54648afec3f17def5e4a32e347e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a1413e944aa6a642d4cc37b84a15a5290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9beda2b24c7838f8e6922b38b6ac0586291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b318a1e27de40327fea136334897c56a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb1701dd63db39d63aadaa61712ec81293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6345787a27fca67de1681dca3b7ebb294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3707a70bb68f4960baf76e6ae241709295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16f8694a7e9b6e524460f673472a0d4296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a66d2495fe96dc40586a2fee61c5bd297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3272c12f46c8ddc42a0afa8c5c8723c1298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0a302ddaf980e13c5cb09f3ae65b61299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecdf5e832cd667fe6bbf883382d06b7300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa1de8fa7e8b38650f6cf5f4562c63f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e849afff8e36d34f9db6bdf304ca6c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ae679a99606f1ffedb258ab56467a8303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c777823aee6961e491afc614705adf78304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe54668d7bc4dd0b43f64d2292d5c03b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6e52a8d4cc74d023dc99c5f0668ebf306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c1b5160b4babaa22f9203ba33def7e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4767da143c92f2308f037720f10e46308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9eb89abfa7e29176048cf51f243502309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e800ff6799e152449b3376d8e89417310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8368eb0b5b9ec8e1cb7e9293ba1ecc75311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d1e8f14673ccefa99f63fe4f5eec96312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912f31beb69a23946884c6ebf2cf34aa313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75a00e03a819a0fc74a7f9e7eff16ca314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d00e95f72d841ea8499ce53d316807a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f89f774e5401d205802287135a7be3316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603780becc5b3b3dc652998468e2e2eb317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7914e6dd2f7848f085cd3e2f1c53e3ea318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30498825b94c1f4ede1b59c4a97fe630319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8857c09ffc5834dbec43f4dd3a21102e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459bcda3f095ed5d248e9e65932a3418321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701065d8234e33acd295e11d6bcca234322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34081433eccbe6ef54b2ffc4a00f206f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a2378911aa0e3891b286f66bb10213324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9966b27de631f73f847150c5c1997e98325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a580eaa1934459ac8fe2f5324664c969326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1034404eac9041957fb61dd86261d0e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634a9bb595c14358ecf84b0ac4758fcf328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899b1a5298156262e4a51d8f58e4d11e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188f6b36308462186d48585bc8c93869330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f84f742df74484b6a3b86683cdcfa90331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6267a81d05a9dbd9a09cb6641446058332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871389bcf388fb232c9a6a7e87799564333.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>