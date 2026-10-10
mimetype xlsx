--- v0 (2026-08-18)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f425a4ad48d53ce290019f0641153e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f8ee054ccf5e5c684e1af7f60ac9452.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b522e51b78c59755ac8110a0a6bd723.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee403adb52026be50f008078de5cc414.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ad443547e0e8f46d6861b84d1d84045.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cdb224cd7df0a5b8de2772f8c5c6c66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941cabdf523ba8799aaf7344e39718ad7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b738835ae3047047c198ef095e0a6f348.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23441da3b9c49dd3967800432f87d31f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721a3c5fe489851a51149276b52c445c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b4cd33b0ea79ee5ba8ca9df3544cb611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bc1bf59ad75f66556a550b022846ad12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0d493585671fe9874ff7f5e827208813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821480fff3ab85983f64eb4d1e565f1214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09f04d4a2e80e43865db4972417957c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3c7180fc3e8d2ea4551349aa2e50d316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de477518a089b831d3d78795f8ff0d4117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1195f1c35f69bacd3d55393f06243018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b652888a106670cc7ca9cd8a456a2fed19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93e076f81b110e12b711c7a2ee0288f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a671df727d4c7bf03d8e1f199ec67d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4261e1ea379b00490feb9650849c077022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a93a87135a040b6bc623875a880086a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6621b7b9acf392619acd46b7a6c67b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38b92f62876ca734a0e904e88c89e7925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efe0e1287545345c05ad668e4e2f78c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aec7e6a8df577d86173e5f19bac6e0d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1cc74d7dab5df613b4da8de60a247a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f616a9be2c8bff44305c1c0e6afa46c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fddc9387c3c2ba4aa149c0d3bb3235d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f8d892855e2717f2893440b86c0b0231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1ab2274e940ddf581b9dd48998e19532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b022d923dcd1d980fcba5b6f288a18033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86b35883a2bf6e235312cdaf30bd41334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395113a5833252d81877c2da679792b135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b94854e64432ab076fc2c491576c78f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494f8fec34e431f8d88ab702c2c9d51637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a263009a26d0bd1ac5013e28d35e3238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab6ea40e9a4958ee5aa2e26ff49fcfb39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68ec72e3803c39db430d75c85b6a31440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe01a083b403a5d578dd39df2baa39c041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77eab24918426c857d4d38c184cea44642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254539f8be94bb45bee7efd8f151f72243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851b0f4b27ae58bbc36a64830ca137fa44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4171a3d5b20e6b009eb79c0c227fdf4245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936db9a468a3c04b0eb1146377e11b8c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1cd9be2161dff9995ccda3ffa9f54b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a14cdcc4a0c59b11dd7543ab9a58a5148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2365223c2a17861d1562359ab31f2d749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52777fb0dbdb8805c5abd00cf618203350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e91cac791960a7d50c6a2812311674551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec735ce7ba72af2dd5aff139e0f0106b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f830757458643b8c9fa1ae45d5933c3453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2338db9102f006813b004dd2e760c4e654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75768fc984a56c184eae4f85e9f8e8c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8153d5ac8f9bf55c52aefdc609238a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f3fbd2dc0943cad255d851dfa43cbe57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae09582457e0adc551d5c2ad8a22e8858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f95de3f749fe199630a8a5dadd69b0959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6afc7acb9f43066a56fd530d3b786b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e0d21df44ab25104fc3a6ef5ae41ea61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d21537e4dc7dcd2486051bb4bdd9dd62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f869cf28e70e22cb255c9cd86d623663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951e2aebe5323dabdab376ce1ed9ff0d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7f0539a064835e0adca55ffb9be43765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2158d0912c64e7b5e0b0c44769b633b366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebec2f64969cf07cb0199a7b59dd3d867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9ed9563c705fccc4eadb25b04d076a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0793e7924940eb3a3dfcdbc26b2415f269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7479fca64bda2e131c3bc67016574e5370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4054e28a72eb6379b28f25b66337a071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3467eaed50f23cca5bee5eee2e5cc5472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02de84ede9f565c45c378741830f31a573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8ac93c262ba7dee11ee0d1bdad323d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6b271cafd70734dcf1f60ea991b7c175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a694f12520a90a329fc60effd0b5bc76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c265f1eff8de2864be4af72bea3757c677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fcab599e7464ae5f3bd3b39db409b978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e38cc0c153c0dbdf18af2804be589379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e193c6fc38900ef97ede0e92dbb6711380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e75bcd03438fb8feb5ef5549de2a04b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d54e7acb0b86971799ba0b72aa143782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89824b6ddb5b4e11fe25760216ebc32483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5b1caf291734b8e1ba1df86c75c02984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f0a538999ca817ed6ce9b2a9245aca85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4801cbe883510533e6b87e02a0ba9bdd86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a73f2d0489705e09e44cf7e2ece0f0a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33f9549cabdc618802a1ee961ad3b8988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3132fd02b08f0ff0ed6251099628fd1489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4dc2207556a7631eb0d45879428d4690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3766781f591be8025bf6b720d69c955f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f369c63e43d82dbd807885aa3a1d91b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94467efb8c3610108bc31b37023850a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6649ea7c387ca647255c8dac1efc1a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650d4f08ea9422e55277f88cdcad395295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c515d8d8e7de3c61f89f5fe45c41963296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633fd85ce2ada4f7c1e0774ef23279aa97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8403a93651022e785c6a145ec8d7267998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95be98ff4e2c69f62ec0859400bc7a8299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e514614cdf7e13c5e5abfe3924d4bf100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4198641659fb16718155c8ebff3e5fe4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d251b65df2c987154cf17dfa483099102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c9be4f593a7b47eb05a6511e423915103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a1eeaef38fa136721ed7e981d0aaee104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5679a5b05022dc66c7dc500582dffed105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1599658f5f6082226de721a7233b0813106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd99ed3215ed52f60d5194525f9bcd9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0964f6f49be458a35ce96b974913cd108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97521f0d9268d3d927b813151063ec94109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac175b44c989730febcf450c13abf57110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4623cd0324232690c84e4db7d2911cd111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505e32e96ec07460371b33889803c870112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254e4249d309389444cc279e3130b4d8113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dbc570e6ee1eb936ec87d249a4d145114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a807fe872908cd0b8c7458181e8d2e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad5d272c54a3eb842681fcfda722ff6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa1ca2967d8042033c94fb29e1b60c6117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d37bc1e6e2107752680d05320cc0714118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f177880dd5bdf5fe9ddd5e5b83bd5a12119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc10a93b84829bf933de1b6398096de2120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e8f3f0927e785546d8dfe19464d3d5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4eb1f9880c497934d4952ebb8a99b7122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b67f6a492ac3fc42ebd8f59c28767a1123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b84856c42da8b559832500c9dfb493c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed90e74abc6d6ca010efe596910ad9f1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddf1b2cecf6e7d6659dc2100b4de907126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84c5afcbd3d169efbb91bef5a6e78d8127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7128b7eef80920e6bb07d6977ebd2ebb128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323f065873e3c99b5b7fda3d4a02e0e0129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bddc9f4f7ed5a829c1e2e4965a8855130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e847696b536012de8d3a22c0f5c167fc131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ca73c9469f60ee5a2ae97f06e18df4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54765385d5cbddbd6a85d87193718e1f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80e86d8b90276581b8654efde70a0c2134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8276706503a0f4950ccbc34412306c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a40af0505beacca41aa757e25a61c6e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529c62088cabe5a8337512e92a2eec9c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce3dd704f1830d861b783c8c0a2a94a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c542300d389367cfc956a17c97ec62139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fbf433d8c481f68d2798cd3cabe288140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2c61371b1e28204d2e63d7ba05bfb1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402df83f0b3d4ce3c7eeba6cbf67310f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538839fa28eee1eac696ef456b046c65143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595517ff9787976a9b88de9edb744aee144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e17d8e8a5eca6cabd6e5cdaa66b9a7c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e316502ea68be1dd6a6b243f162ab578146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb5c8557ef4a213bbfe1c3fb8d147de147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc96d1b9d72d0df4a8655d27976bc18148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea85acf34e28c1b3867c1544f6a36a6d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac38e4232d9b33518f2d50cb528f2b4150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a16dacf352c31da03d4759578f15122151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64f408b2372435ab83225e5bbf0d202152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efa8adab26b0bbc67c2d7d184e1a50b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103107779cf4b1e9497a8a6118d3c950154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd4e3f6dd9f1396b325a89309c27d5b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0f2496974bb66d860cd187a1b00c30156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486f3a44a773b24a13065e85e6476074157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72431a3a976d5cb6253752fc2a6db8d6158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7393646edde17bd79f6c8b593b765ccb159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec3a94153a5530c90909d6b266a7489160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd7446671cc91e1c240b910e016dc5e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72bb0de9391a83eafb6f406dc21663c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3c2ed6ef895d463dbbf3c675415e28163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850a43db9c14d769d57303c5b3161df1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433834d3ee22c74af05463d8529ab8fd165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8039aadbe142477bbf7c05a5d75dbe0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4617d2c25a17845386a1e30717fb4a23167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de272ee080b3f1a978d3ea6dbcc2fb7168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141df0bb785ad8a6ef52526a795f8d67169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997d2d92d7dad3fd839f3a46428b70da170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6e7c46cc86ff235dc8dbdeeda8ee1b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc91096d564711bbe4666fef363e09b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac1c6b7aed7e594f6354e162e39cce0173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cca80e931279a6f8bfea7d5eb11635d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6c2eba117c231840bbd25fec565daa175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c543fa6ef351497ab334d7a2b4b2f0de176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdc20db5e26ec58c3c07ec21056e968177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a9b8b39c70e94d9ca62a6ceafaae79178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fc312b44ab501045c911f0e9849188179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca33bd72f9bf89cfdd1d627bc6ff675f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cc8fb44e2acc6254ec645d3ea5c571181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ff2c219d1501b8416f06f0eb313792182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6d0000d34f40797ccdc1a52ab85916183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca378e74321c0276dda3905765a3ae1184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebb0054258a8565735c8caace99ba11185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87011eed99e406d4022f3045c8382b24186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba2ea0dbcb020adf095c3c9b1f33521187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a9ccbb5dbc99641d857687349168aa188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8741469f722396fe7216e4b817c5baee189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd71a4ef43546e3d367abad578902e0190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82ca0682834a9241e3b1c4ce268f3a0191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314ff01f2bd1bc01137468491c6b262f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e10a6120c8ce608d5e563a79d58c399193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530d2a1691a92a35f4451c9797e8d53f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f591a7578a6f10c3caf55df6afb477d4195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1ced966fadfdf566af2850f8f252c4196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b7554160bd1f69ffa819fe69dbf1d1197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27228e8c124590e014e4ea4567f057a9198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e1114536e81fb29a8f210e0a9dbf7e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d871be87c3b12062dc2b8e6970fc36b6200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780a13fd679a10773f880949afcfa48d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70eda199df107e050355216503544b3202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02d48da993e426241d5a87da9198b7f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cd132afb128c206d6cdec4a1ae6c96204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd6df787eb1bfaa9f84ec1f18dbeaef205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f0e22ef6655be3bbb0d76c0f5bf51f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6add4d67937c809874ced05b3cf28728207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16ab1135e45af655d538cb6b96ca2af208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae43d9e1fa5c27c91a52859e60359f8209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a6d14db4479ced115a136071857674210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00dd482bff793f3ccb0704126b6ac01211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7891d24b3cdd0a47f5b0a360dd8bed212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e259230606260bc3d7e9e22f0b86f61b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c76cbaaa518e86e47827d42da7f365214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a790c37bd1c825c13bd80400e7e4e0ab215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064a797bd7b1f9c23b848f2801cbb51e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd76cdb5bdca0e26905abdf2bad01b07217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751bcde1822af7eccea102e4f2bdd4e2218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929027328f6bc3de07ba2e448c988eeb219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0a46364a55d6c3a68105d4fd54e1be220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c98d963616415e44ce52ac0972ad78221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a258e969b3a4cd28e2935f98d896148222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29eef5765455fb010b4aa12f28319cac223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf21ef82f96214c5f63b76727569ef3224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47796ff6c8981d08207259bdecebd95a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91954b33755b04375dc5e199adb5138a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b94fc3f361959b7c53fcb64fb774b8227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0706e0bcdf7c4314e7ad9ee13bf5d53f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67866b83f8b574a995ccb53d9d25389229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02096f890862074d16c2bf6454a843b7230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a8aaa35aa6e005ffb3d2427aaeeed2231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819030a1d14cc49f5aa9bfcdb5c45e35232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622119567849f642f88bdfd7e464c12d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8425a1e7472c786f4a1e8749a16f449234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52cfaba3862a0b4cc53b61399c0e048235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1f750303d1081e30f61938049dc3b0236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4959acff107424ecff82685473ee8eda237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7179e7bcdcfb48a4d268bdeb5bb28e70238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9521e24538c574e70b6f72b45c8151239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79b2748b66b0ee361ad6c787fd6d1d3240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6b6d39e5b193514526a2cb91ef9a70241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de009e9ae8edff592e32d16dac0ace1242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097405efe70fae6fb74d1bfaa5d43942243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086b9f8f8d88b869f9880c79400accf6244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57faed8a629d8104dfcdd7836bc94655245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dac1abeeac65693d7d6a47e1013dd8c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ce0a4b60db074a2ada58a4ac9d1a09247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2714f47843d371fd99441cd12d4e1593248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bafbc444f3853d2b7ad58996208ea68249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef87e4a2d8fff9c8d6bcb4a9a9798aa250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61f8ed897639be6454e9112ba474a9f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4d14e79681f6b6721e1b4cee34a54c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbe18fb4e3064ebacb213bc2536a76d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2502f3b09d8802a2f7126404ede402c2254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21b8b8792a70ba2fada15a55bb9dcf8255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780da3972ec973d1c2ce49dd7c9ed107256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fbd59a8a3e9b6c88418f4b9e20f5f5257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d7df72368e35996d7048f8e654b4f9258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddddfcd7121900eccf031db490b9149259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a426598e5db6f990db690c2e907065260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2551d07af8c266a212829a9fedf4e9261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c71e15f2a59708a102c18dfdf240da262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19717ca3c63d93b7434677d00ff96a9263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db634f14d21e9e984e23a9f14ed7ad31264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a58a94da3b18ec2644812f4bb3dcb3265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12ebea9549e709e10e106f4fb601979266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b758a4b462b35ec33508d82263db0b0267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e700f28d506be9b8b93c89bfe73439268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db14430dbcd547f7030dd283e401b33269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eff7dbf0fb9f386091cda56f286cee8270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31eecb235c67306ad99b367db74c806e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dc55294023ac4db8e52c6fc85ff770272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133f03bba39b4a876f9c5d5d97c5160c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcee04dad83c1c2c6da76ed845e6a84274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6988e08dbf899a1e54da9dd86327379f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53f8244f1dfc0cfa46b004a10e54981276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fe35a0cb9289bdee777511fba23cfd277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681807c355d59c069ae7e628bb372996278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a16ede91bc68bed1a479ece9adca64279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac89292163f79a5164476da2ef3f872280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e585254b8483ed4e64f41082a3dd5f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e66670ff2e77fcd40842a3d5b9dfe9d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a336ee4edf94b09a21fefd5142d3de283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d36e63fde899a09e06e7e7003c71ea284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3678fea59c6dbdbd9e625a327aa429285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18152ccd4237a4789715ddd56bccdead286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b5b6d8e32ee5417fe724bf0356ffc6287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587295ab2f38272754e930bf43a5b2b0288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1114640df13694281510b4495effd3f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac4aa0edabc60adb06b6f7d3e713419290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eeafdcf2e164cf2019e083c8b60cc3d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0523406e6d2ed73cccb3860ac6cdb195292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cbf0a57f23f9bffcb42da414d78b0c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa9fff57e250f5c50547ac9d1856f44294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b2c45d0bfa935334ac3980ffab5faa295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b01bdb2cb64b1121c0ced5919c2efef296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352c7f7df87c6643074f8198e4e45bab297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd1b2cda83414706b6d9d308b866b47298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791fbabfdfb2a4281419b8f7953d31f6299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9eda2546bbf7cd32f59a96c579ff17300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdcddf3e342aaec675839a1b26408a0301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d4685afb211e63992aefdc56aa271d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d177e2e53af60cb68308c6480f3785d0303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac19cabe505871230d649958a5b48ac304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc5f5ce6fb63074f567f6918de0bf60305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df36afe637c8a8192d6748af8713c96306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6970d670795204d0c86209cd73fb611d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e5117a611f6a3a0f801a9f7aba8d66308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9967540765f11dc631222701b231f311309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30c99ed0e8921ed9f2757a287d84375310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b937b2e087c75ba09ca0641ec7e8fa1e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daac3bcd28bb3da2ae1276320eaaa108312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f30c477ccf905b8d0bca977a6a73393313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc87dbf56fb53a0b2580a7bf42ddfcab314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180e8ca7310edee62a4c7fb14af325e2315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1ec57ed0c1b1bc4afdd5f919554b4e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce7339d9cbc3636cce88e96a652b547317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854f6e030a562d4b785da0e9bc71d992318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b831521d17d1d2eb4a7820deef3dbe05319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a3cf2f6ab80b438c1ccd1d42d773cc320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a4b6138345ee13b6a18e66ea4bbe89321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341bb1eff3503389b23cb1020e077370322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c0954a4e6d6c31ba38412266aa1c2f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f349d8a2b35691f908ebcb4f8bcda59324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a45ad173ef937f9b425abe19d45a56325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddae554a698c9703c7136d509537bc2326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae43f56faf5dad4870be6560409d76ed327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcdfdb2bc36b5dc53199cb3e01f8e7c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c16d7c4bb4e595ef4183433cad64ff329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5e0f5d123a98eb3eb6218299162e87330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88035e8f0dab5f7fada89e0d17661367331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19774befa09abb8f0f8206c8f5d6aa96332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66819a0acbcd41f4c5e51f5b6f3b9cb333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114e788498567af885bce6c8b41a74a71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b6cc0e5919e460ff4ca56c11cb35132.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3a87076c74ca3191a68cbaad27d1543.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351719b0b5b96a7c1457b1b2ad3391524.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5140f7e78c0c03bf7118b80834086b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42894fd423f4d8e633423f56e5db65c56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a888d0872dba2723f666af51cccc67c47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661eaff99b25e4a15188f857d67f3e368.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88058fc019be3e2efd7f333732b095a19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2868f999658ef1b9401a45fcef99c01310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d82c6cb005c055ccf921e1bffd9eeb11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e88b013bdf897a72abb4b7cea1bb97712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc7fe5ae277284fd4b0e8c7da2b870913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032bf743931c951ed13a6a001b050d7114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b832f9fe92d27f4652aecce85ce43515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5e98460d56f385a50c3f25bb0dba8e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8202cd357a09e9fe598908c82dd07a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d31ba6e6c8759acf0c6a73e40c5ee5c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8751974d235c1cefd2a819b85b6eae3719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142562e7485d0925b34fbeb33c1c91a720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39164aa66c82b41a6f69bbfa7519ace21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dc6bc5bef85707c34903414140cb4122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5247daf8feb0b364ef23ed1b3412cd2023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2994291c502e94418e183aca03be423424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d034ff5e75d51581591e825dedd9f9925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b1b2629510f245b5f6e4aed38443fc26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812029795534ca302a2d12253c1cfe5a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2b3c7010c9099221b4868bd69330c428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c7a77c7d69968137dc7eea5c41160d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b15023f484ecc6b09198f369b66e2d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa77cf6a9caa66f23ee5b7d87b5a797c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c2a4c5e29835c3d071edc2ef65e98232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bbefb2a0e1c8f3ce35e2a5432ae80433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75997db466a440ea7467340f1b08cd334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bb02e82fc5dccb43630b33b180cbe935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01518c077c08fd6cdec10868569fd1f936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe3a0f766024ba2ab5dbf3cebba671e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d70f13df648509a93f8cc02163a0c038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c34a3870c4ecceefe3a701dabc5213139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cbd4aeda59d78e3f171bdecbece1e340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1f609538ac160c91cc9e78d1ee003441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f0fafbace00a55e01f2d4d4d3673c042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ecce5e16e2d05e7202022bef71587b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0cd19fbafb0d058ffd995f53d201b544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0c46544b4a2ecec03736e8320cd25a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90190ee0ed673a67ba76996a8f3720346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7147111dd07d925c132715a0598047d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930023b6bfd4000caeaf299cf89555ad48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed73c3d7e9c30501bf35582e84627ab49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7253cbf8c5fefcdf5a7d8f0a580c826950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d2c7b3c43e3b484dab2762ae0bdb1e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d82c1f09d40e9f825a614d0116d995552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb5d34fc20583de71ff3b6c2e8e94f753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac1350fa686e8ad2306bf476639d6ee54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd6778449c1cd8ddf22a1efd3bb819e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aabf610acb70b89bb25df1db5d9019f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e3bfe7f1dafd89b870050648d9f58057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c461ca5ed29d8939a6d807f0c7e609c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df5261be21a2bb602970d23dafd24df59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ff116fe50e809a4cde7e7b6dd3b5fe60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b4c4e63c8e384db27939d7ce9b9a1f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6db455b9e4317f3d459ac9019485a7462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a23203b390a6ce59f3980ed58c45fd63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e262047e30a5f9573fdd313155fefd64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4968c6a519b094b711beeb3f8636714665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dce81947c0e01dbe98638f4c30bb8a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bdc6b195e21843d44242544afd179b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404cb132728cd0837db2277efc0019c368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccae30144bfd01b3ffa73b46edabbe5f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29efd92ba9fb34fd966611a5ba5e363c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a327be2de72ef6a182d351fba1a36f4a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdd6681de57f9c68513f21be34b3b7972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d152da8b19f72f184b8c715e91484a7473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2b3dcf2354f9845d4e9c150e3f64b874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db38a81736b40039c518b647332d7d575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67484d43667d5c75188e676b42101e576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89e2f79c25a157cb78f12fbe480224777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf20d4326ca44249798e7f71d4c7e0378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fc5635aaad3bd86d745006af680a9879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288c11a3ac61ec2f647f10856278538080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39617615c08a9646be0472737a16aeea81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918e602c10b931a41ee648d0d436a92b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcdadce74f7541178cccf8d2bdda9df83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834ba4ce2b862c092bff8530278a765384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c2b34c0d8a58ae5dc3b9baeca1638085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb228e2dd933d3712479b48e0c3ef75486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2ee2a1d291b9f0ed3017dd7559527f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c61938c80617341567654b0246ce53988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab5857aa67d589ecaa5f7340545a03889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3feaf073e86397314a041affeb2cca90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b63142dbfee76844b7d9df25216eb091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57c73cc4453074de07c4fb52dfca75392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12de9c442242c3be7afbf8e65a63ec493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f1a437cc8ac3c8309de645c52b8dc794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8019e7786c076e2678b6ada1b82a99e095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac837a1058959abb057c0aebe8767fb96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363b6c7e6bbc4cca224d89dd5d7e9f6c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18e7b7b5719dff9a379f8e2f69244b198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38488a7ff7f139777bc5242797789b2899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e441271f678d306b6875e4f7fb6876c9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c96bdf1fe79d9c71d19460cec696c12101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e8e0baff866b59a73d23f838ca5fc7102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb983cb8fa65d30a36a8cff39543345103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d318188a733a54a24d774ebefb7db0f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a8509096423fd8e729013c2d950899105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a14142a3309cfe3d2f5e53a3483361106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191bae87d04d8536128e9fdfd1dc4ff4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5c5565b7ee666fcd1e4b761b640fb7108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66db4670cea7aade1dc7d423c4077e48109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0aef6d9271f8b655d3027656e841b01110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec98d96536e5167e9cb16908907dae71111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48662736f6d0889e7e7ec61634067f38112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae924ed57c1769714d7d363906380e67113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f30d16e98c02da4c687e0c4e8c8797114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cb04fec0a4f6ffe05b298261999f74115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101e39ff587196601da085b7bccbb74a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61302b5be14e85c14b06c4d0a2b8cb9117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19992236a472cc28e766ecd8b3539d2b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51945982e7f99c6c6f7bbc484af8c77119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92eb531ddc05de3d0c0f826e8c9a18a6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b8cc0eb60840050ff9a7e45f4e2a82121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cc39b9e924e62c7e18a58180b563d5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c099774127f6638388c63c1dda68a1123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efbdc80138e2097999184e349324d7f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c1eebe64952183d06582e317690d63125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bccc488cafe0bea10bcb148ffadd84f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9436dec64cfb6ae3df1cc687c94bf44127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81884f10e7ae8fec65b611e6b1cf5a1128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde97fa83c34d2e2dbbd768e3497ea4b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fdbd4400e0c2d7c076d3e53580530b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cb256b2e80534d9b9ff021e414572e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f467781df69562bf0f967d36ee4a29f0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96f1bcc7ffa8c5bbc97cd81275156d7133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c4f44d335d7d2aea3f2921fe4c239d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e221246b306feceb89f10a7a26e52b43135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963faa8e129168afb595f17de3e24772136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd9bbf7d450d3dc2f60ad89b582a515137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09f325ea4367d62056930c87d8cb535138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2af5b753bf2d6a0f121ed60f336f9e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608e1872103e35c27a2c99cc879612f4140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87350f72f3c7fc07c7db3cea9dfe5ceb141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c2175d10ae062d619ba99b3dd0f345142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce71efbeb6a96d5ddc5c0056b4df14b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77322767cc96ae48ba725b6a2c99bde3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fd98e39511b1d76d1c3970e01a5fd5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06d43814f179dedf43aa8442e687886146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9dfb53dc18c4dcebe78588e157dc0f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49ede6ce4bc45d31507c91bac531c36148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b26a82f49d82a3a4a487a86a4643e1149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5472ffeeba1977fad3f56e6a5ed2268150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5ad82a2f6d4421bf76de29ca85d9a7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fa0b4b4f6274f95d9a98fdb771a5a6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51560d83c376ef463533645219b0645153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47e1eb7559cd3ddf54ee57bab8f4514154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfae2ce177682e3c0e5dcb2bebebc5d7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40738ca12ecfbfb81b1a564cde0bd6c9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567e82c262efb87eb381848acbbe1185157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e503ff17815254fd4c459ede060cbe158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024eaf7b2c0841c61fb9bb60d44322c6159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753f2c363f6248313e287a731186ba25160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494264949323cf40eecc6e4aef8d34b0161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2607627e73a989c6a0aee5b9f66f808c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca4a6acc0f37c0a652dcc9fc62174f2163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3b6e3fc9691c7f0d39bfc3c827999f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd2145e86170869cd4f04ca0ac5c4e9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e987b618db70a2deeec134cd3f1be568166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928c07ec22d797545903c407af1b2578167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4452022dc38565929e3456970b11ec5168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1890f7a2cf70dec83d0f6a5161292189169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2533a54e58e5890b3e5cc0315aef5b1f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b8edac296fce6731535bfbd3b68cd8171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671ca54ed03bb99bf2d3a44074023bda172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba29e24bed131e265a1dce0eeaea5f3173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9752475c379c019142277d566d6b79174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa52d1bbca795d5e8d77f9cbc035764175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932a91f32e3ecc4b200c139abc231e85176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74c969b5e9e6c81fc68ee356c076280177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46be5bec849970d3f3457542bce90cf178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735d4f199e7866588c1a43d6e3608e09179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c420fb0db0111f06899f573a23a12fa7180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af435322be853c27a929423266d9f84f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee3588e93719cf5331eb873af9f4296182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06d347ba5cb89e7d2ce7c976732aa35183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9166abee4f83c30259f3c90d78f7b01d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acf51e0b657196d38b168d9a2469bdf185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b1ad9d50ebd73de38da9aad98902d3186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6d075a8bb55f642ac33e8d7181e3e3187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766e03186255a254215e55a760c51b95188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc20c1460a6f9e5dba149b1cb069b66189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946c78f24afd44c748e8ed3dfb06c7d7190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3192486e40b01640a9385927bead5e72191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a319d7d52c436388dcbe30dcbd54a5c0192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9986c55f158d62fd57f25e156fbe5fea193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aed9ccf21ecec1cc21224325522bdca194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8369595ee5a1de547370ff0462d950c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef748861d62523d05ebbd8b9e60f821196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc7a9f261c7f84736efc05b0a0ec3f6197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf96bc70289472205742c5ca8a949274198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732c603b56272514934d1d270b0dcfcb199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10113abfcc8c013e7a73c8dabdbc44f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6ed0d3dee17557430450ca06e83085201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbbee0412542c075106f395389504f1202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be74c14d707a7f23bce2576d2754000203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cad24179a622a94812e8cea040d1d17204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18fada31d1ad37226f8c9b1985dd05e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679c35f9e5d3c2be2819f936389670d9206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3547742f54887eaa0cc549daaab3863b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d118b61f099b8f20c95b6a59eec6cf95208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d630b9a0829c7411b6cbc5b83db63ca209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7736ba81e025fe622a1b8eafca4e6b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2f38b4d6a2f18a1d0f040c723248a0211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb6580410d0f115c4062e0e1ec74b28212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fbf3dd3ad9d15b9d54a729269f0a25213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60aeeccb57d7f3a9abd61e7a2d7a6a09214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cb3908e21a989649677113a4003a04215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04e4013702688206790ad064a6cf9ef216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22021f67fc766055e99c7d96be444974217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32cfcf9cb032e224cb710be7eeb63d9218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920f51735acee058fc94b901f10fac15219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2818ae0a84227fa5c15df7ea0e0dd15f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0412dbfe11183ab90ff034c1c1c2eb7a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd3167fc941e39dd9f59859bbfe4266222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd9bae13569625a5b19c07df545e960223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140318b195ef88e98247076b9f537249224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f5c1190824c378a48c8b71dab3860b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ab3e9bce979e46df6953efd7ef6941226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f60c27c24cc69adf03e3159c8f4b23c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e3e7bd53cfd09194bd589f70848e67228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bfcbef331eafbb223cee0f65ccb480229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222c182abedba168d8b6de25d83f7b56230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708dfb244054379fc738191a2219e694231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0821bb3ea1ad864e97e166b33e5b8bcb232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6596b41365e95a2a0942b7894bf55a7e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922ad738a33ef268ec4f7b72c1805057234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373670644df120f2fe3a5af5e17e9125235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6a2ba1affcb9c1cd7741566be4535f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15763925458a6aae6e3f0e676763b69237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8a2c3fc2bc3ec21098406d9a0028e7238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659afb676045d956c7625da5e21428d3239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dfb4adb92436073435439efbb6b2ab240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8835a83c56b833bb666606ae9b0d5306241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06006a280d29dccd9cd1dbf2b2b0a5cf242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875fb0604681cf17d288407a5965315b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92039428289e8d6a17e4ab94fcc9b4d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de77a410ba2553deab672ae4c8f31038245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2203fca8a84b927f968142e28257aeb246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa2522177549ac7bc2494b524ce54d2247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6407e4ae59195d9f8da0c501c1aef939248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c38f27c92fa455c50b0a6f5171c5a92249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415730ea135b5dd8ccc3276da6f53074250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f5d25f5a9775663e486146b1e82064251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a60196c7a2a52ae77aacf6216da6c5252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f76650d450783779c3ece44afedf17e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2240c5ff35332d44e84b5bcc97b703a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc9578a3fc8d44e0db52b2d927662c1255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65d6a289cb96e4cba50754adb1cdf31256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173145fa78b4f2ec18e4efe2962dcf0c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6432ec5618e4a13a84614ef829f11f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2249a91b9f2b1d0a830b151397c8ee9b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42069773a4317c3422c055ff953808e2260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcdd588dbf66b30142e7f5fc747693b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e31c2424e0656380aa41007c1d03a84262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4841fc5739bdbb7e10a57672435dea263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cabe9702ecba24009456a1bd0d8427c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a4d57b78d443e9b861608af46296cb265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693734c433f785c0ea15487ba9924363266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eeaf6a1551342ef1d3c0474f8c7f814267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef4f356fefbcf61fa5f5588fdd50ac8268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d2d4afa6053cca54a907e618e9a442269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabfaa620d3dab1a7ab46f167163ef3a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f2bae72fd32190b8a017ec2354bb27271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcc4d21353b93e659dc80342e45eae7272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ff167b6b0613b116ec1f02ffeb5458273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569b6d6541f8b3b7dcac4a867c0568c3274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27ad44ae8a6069b70d5b9c50de9d3a6275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5d55cf91e76890f8a2106cee82863a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50185b052b35779d44131c0cebbbc26277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1195c3dd48dcbc6e31a9c72581743b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbb9bc1551abf7c24e1e5897abc7cef279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dd30c744eec8c58db4520a3d467610280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9128b42172de2272dc7d253ec7f6ee55281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57efc12b19120b1926d0fdfab5215004282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc60fb85ffc152129f63f6b7f6fec7e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96b4136b5b56693d966152f8b201fd4284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7ac2624e500297b11e3d8970ecfdd9285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329b02af4f54420c968011fe707917fa286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b98be5053de33abadf53af78adcdee287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9dc3776d1f6e2eae130afaa36c59a8288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bc3c11a8c6b9c2cef727d2bf02934c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5107dbc8a970dea4c897da106e25fb290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237dce4c01bb43e93d18fa29e2e936f4291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1e7f2141ce1b21fa9c71c13a7b6e8e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7235e8a2a6d863db2067fb030a077742293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e44fd28e2182147909de6922698974294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f04681c6a10ba6e7935b55c6c06ef9295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36c1316aec44dbe104143a496f39390296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f202233ce26e4db3b9d74a9f26f44e34297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3843d59325ccfcec921156efeb66a02298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5e8d55a64bfd3f1fa312be9abddc52299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a1e7d95af94ce21549cd7bcb204802300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905e0bb9776c7d8832e2545b12cf0e88301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d42ca461ae5fcbdca07370125916ba302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6150fd7cf14034af131883db4247cd87303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1037a07a8c9f54b3f2d4261e8db606b9304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa9e8be831c6a4f7f285f490d77ce82305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b058cac7f7556fee52681a7fa063d3d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff277fada04ebd8a98d15ee903f96f93307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83f8b27f95df052b1cd159de271ff6a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a318625be29423a35a1106622fe746309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5196b537bf9fdc3a06708413b0cc9841310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9df6ce793695c3ac481258802bfcc5311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27ac9404ae9473ea1b17b65938dee14312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2271769e29e803bb58bdc2e0097b55e9313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024b815daed1220fb00c75f911c3b0c0314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63186ca267f3deef44b74a3b8f2da9f6315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77b537cff9ef96d0d04cdba15b5eaa5316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731ccb4e39eb082966b42a12fd06b8d6317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ef8e6e73ac25c645435d33cd0a27f9318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6c19973ab6f409a73a75c677d6afe2319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b3d2bc29e174278ee54f0f7196ca84320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4249c863d9fc5c7e08d40bc5b15b4ea8321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874c46a9a902dc04d4289a515c60767c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1876facb97a2e203b09336da280327e9323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923f8139a752106c56a57c8750875d63324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867cb1b2abfdaa1b9bd6c74dd487a988325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.54</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.79</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.79</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.2</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>0.97</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>0.59</v>
+        <v>0.6</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>0.59</v>
+        <v>0.6</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>