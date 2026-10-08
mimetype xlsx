--- v0 (2026-08-22)
+++ v1 (2026-10-08)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a720e1802f99ce338b62e558607fd91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f652341c2fd613fa3b791fa30b18331f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd4ce5fb919813e95b87380ce4752283.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8234463355bcfaae40cc1d7e0cff0eb24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25569a862bf1f0d0d2188a6c0e614575.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70fb55a6d6b577aef29de7f2e8932a16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4e9e8740f935eeab0790d97c4e2d257.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a18fa14d9c4059bc257548541512388.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddc3f9d68167ba6dc1e3d1978f1fe259.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cca8ca36cf2d08a5277e3d698f9cd0b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e837dc688e078207f70d8eeca604fb911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33b334d9718e146a1b5462d5d9beabb12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0a86e3258bd5e7f83d8e50a44dda3713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab08cbabf03cea70c628298274702ae14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d0d38779a48eff875c776bb719a0d415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88439eb7e1b3c5aa259cd03af09090316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e16397ba723ee1c549fde41a2371e9e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b282459b411887e344993accce1137f218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982dd2b073d804bdf053f54df561b3a619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47eba126a3ab780325d3be5d459edb220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9aecac005f016ec3b79e97e172476721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f24286f72163f70944bc0692dfd88d922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db27357f30284f5219e493928e3ba96e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f85748580da8fb58341bfbbd90a4aa324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19e6e169fc67b74bc840dc5e5e06c3d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705882b7ff47bf26442cbe9cd81e0f8626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fe837804d803e33a9345e7ba8e813527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd616f69376e1f571a5c49381f919b1d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d384b718e6a075c38739ee089850edd29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495b5db275ff33c1484da42da96e9d1430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4f3b2bc384a25717f960189049492d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db54a1b8393dffdd1427bbabd8606c032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e420144c2aa5e4c78c217ba50f476cf33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2025902a624f818e17fd15370b44fdc134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb84f21139c04f100c6ba31c5f1780f835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cba485b64a506c2c7af79dbdc3d14e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ed47126094948fc81c8fab71e33f9637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b4e9cb8a24e1aa0ce3d0fc6bb687cd38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030097368a36bb91b1d5b2a09162193839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5694cd346908e2ea05e689c3a47bcf40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256419013d1c17686d63a5d448ef592041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15f88ea3c98b07f999f1d582ad9a5bb42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b192986db53ff597fa0d993805b601d143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b905ff278ea37522bc3c59828a7a3044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fdff81c346b7110b7a68b0e54372c045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b3968644e76790b833d49e5d3d28d846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431dd83fdac3ed76670adde8e8325e6f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c10a7158aa1ae7320b62ebec22759b848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20c19a7caca13e0c9e61b1a267b5c8e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d46f6abea622d327c9d6858dd7f63250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919876bec8b18eef32423c706659702451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632e2fee3d15a714dd712a12647e87a652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e880546ab5e45f96c7a710579eb2f46e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4be8dac12df227c65621322e67b07cf54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fd88e9e8410754009e349c93296de855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3c4ff5ac0c956e75556b03611d140956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528b932813e4459fba9fa35ec6d2ca3857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f91ea4f8ace6fab337b69b3de35784a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3552b0b547e4e2ae5406ac4a6dde95759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a8ef7ffc2ea0e5a4b48e5d9adeed7360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44aa7dabc86991ed6bc96a40711cb45f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44839baf25cce0ee63cd80204b1432f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d58a6e7173e6b8c4f39e1abf585022c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02754e6b30033ea80bbb72e96ab4d3ef64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6940626f164e56c0859817826e9e4f9365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a04e76708ba2b624c40f75481f3f5c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c76fced632f9eacc7884a3526b73cf67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f301024df28284f3692cac6dc55c9468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6020ce85e1f19876c36d9c225304c9569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4aed51a80640a8c45a8412b75ba0b0f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd52b4a1d4e21eb7457a0440b281d4ae71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08077e1bc85e07f67a72ca18e1ede80d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9af671f5f08530e2467b590c71cde9e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b37c090503a2ae77503476a8d54eb5e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a3c4972de3819bd6a568782bf81ae675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f9271b63e7fc98b80f22df55ca679c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586a5e0828da7fc7dd683c54ca1451c677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0177ec752c7f16c8b3f4285757e2d95778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753f367ace288ec1429e4168e136e00679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d328e6b4721f22ce5cbf5f7a4537d0780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263b1a041711cad8ede41d280116385381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce55bfc572e709cfe560a6b7d5be72ea82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680f2e31b78b8db15c15e24c589d0ef983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77967e1fcd87b199244215b348819db084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00535e6c49b4b55013127f5fd4d3bee185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b05bd0461e48d1ea44e5e0e132d1bcf86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0c32054c3edad78ba507080ddd0dba87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64fdf04d6fc7b47860f35c0162c197b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cee9d2d240e5cec90ef93acc11fb5a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce494a5c5a42e7b945972708d3849a890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abe90403d97231c40094415a89e0f3f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeca899a5486ae3d3f4d725528fa349792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4992d5b23e30ceeebdf22f9bf4734ec93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3826182d9e2811ec23844bd82d90420594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8eab376e2cb0d00541fb3539cb9b2f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764a6128eb48966b9d478eed672540e396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c848a2a7f2895802ae4deebb23b8987497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1550da3682e61525627f526ca6e04e1898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e86ae57f9be59a2c3deeabe425b220b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7149476810659091883c5ce374970a10100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869a88e0d940185a77ab9f7d2101646a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5992d5aee1dfba6adca5c7b32f594f9a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355a486e05b5f96881be50cfd5becf5d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c27e064c878d76e94fc5c065298fc5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3841ce96327e26694efbf5aaec0a21105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573ce21fa97fec895fdbc5be09c82fbe106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c23d116283f5b5ab1e7b0a37aa10c52107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba10df4e8639bcc41b547187436c492c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ab1e204d8cf37099aba000bc14ee76109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913d8087f578517ee26c5cb95c9afeee110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0d46822fea71d18bb30b079a6d1269111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6be2c1579a67d472e51743875bd109112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82103720635288fc3fc95a2a08739332113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135834bb39c2e0a92139a69686e2abe5114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68b5ae94faa2d98a9070d81383b12a1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8fa0dea54e4dce5ecc4fa582a1d15d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0360b416994a372d01b01db10d30c115117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4d6b7068ec98f5109ccd4ba6c6f1b1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfe7b89c03d21269f946ec0afa94fb8119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260476383c8cc8408836a68ddd711a09120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c29d7df77b8a392de21b4b59692a73121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff76a552b346b85ee77b0b43efd0651122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a27c4c36d1366385902348a7bd21ba6123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47044b72806ddcdd0e40f5eb4af64f74124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b31728607688499e728e87c6467416125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc9da2c9bcd1b1b0bfaf0e8cdf27b06126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44d582db120511b9619745cc2a4f034127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce75275dda8956a9ae64aaed7bb16c51128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daee24b356b03914d0b3df908e5c9240129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa75791bbee3da362a33c4d4016aaaa9130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44054fb76d69600d46b18f09ec6ccab131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf677bf56e9f795a74f0deb5739813d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3103cb1f64734a8f4617fd636ed7af133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ba8c9e0427862faa125ab2a5ce532b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81e72875add57156680eeb3e5413230135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be57ab1ebe4a5877d0ef78f2e033b080136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f4d48d8059011afea35bb1a9d4b52e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00622c66a767b7f60ccc13f50ed2a6f2138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dd704a743e29679a49bb517405409a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac78c83d90f11ac50c23dcf09ed541a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6ffa6ef0e7c9d268b5adca62e9df0d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e595369c409f25579fbf04cb39fbc2c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce4b54ab4e3c202899fef60f9a2558c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1638a84cc3f8999db3214606c853396e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1aa8f7c52fb6fdab9a8e67f3f0969ff145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20e3368577f11bd405da7e808e792a2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbbb7941eef7f65b756376ea5a7c595147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e34b8a4963c81eddabfabdbd0268d5c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098bf295c512896c8c3e6b9c62348e2f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a61210623937da1d3d294d357c039b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b90795f5ebcd746995c8d12b0210d4151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61aa943edddd6b4fb014c3dcb5371f7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adab56c8ab68b6441a5ad9661dbb8257153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0b1866d48a9fa3c914df4f87a9a982154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b77ec654080928c2c7030229c5d74f9155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce9fa7183af8760de65edc798aca903156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b078f8720d15ef3af65af6eef272a86157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2fe5484fadc28fb5742fa01f0c0857158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820151087669540d8522cc2acb3afd2d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58942d3fff363d39751022e1655f3572160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfbaa9cb6363d71e4b0d5e0b9661bba161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d61a8deb1ddd1836ecc14f9c1d59714162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0907223556f2979992fa29b1aa112bae163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc708f78cff20e78eb31518cb082f77f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b626642341b197829d985edf0c7eff3165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5f1a628981526226c7613e8174acf9166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f49b3722b7b458500e38a0cda7cdc3f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3893e03a4b64f93af4ca19d89a091ae168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffbc92b6736c273fda00de0969c3099169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e6945b219d21e44f498daf1dc80f7c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761ba341e1b4df8682ea8596225cde04171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d159c7979ab08cd2654a45144d931a0172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231ab5825a94e9320fb22e397bfbec13173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4916c940ca72676e0e43dad1fe7a24174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a831316049df9320b1903acd9981fd85175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8539d71e0fd483ca3c22a45ced163eb3176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6976199f715ad49971ef605468a8ca177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c91653c46860c13d3d41d7c3c1a922178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497356eab7478d6f88b98afdfa06be73179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644cb8160ec45abbe46d671e8eb046ad180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bed8f6ebdda02e30d4fadae1123d63181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1301eebe458a19259e93719f6f198d2182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ebc3bc06f88b7abd76f90ad7b4df47183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94df6649ed00c6536d824a51fd88fa9a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd34e8d63f00826952c17bf7c9efba3185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e8752cbae018aaf30efc1f78aae3b0186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0ff82bb66f11813d70e373970b3d79187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336795d2c526995233b53a9e60830adc188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1c4fe611bbf7372e73260bb553a87d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7da43c53093dc6d4980a90b61ec9092190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70734fd1198fc32ddd3a5df99043bf7191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6924fc71977bd7db0ae5a2210a915d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698969a441d223b7966a14a5878e9973193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e8bed2b9601d4a8edba2fabf33cc2b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b00861bb522467ec92aacf4a495f31195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81b440b1fc0397f1e447d25ae0ecbf5196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4ff98efd0c57f2dd544e758349e4a5197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00896572c03080ee681bd1ac41bb7183198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4752f6dea5c82d0f787935dceb796eb8199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93d2f470df963b056238b9d908525a5200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7084916ea3fc5477bad59203fe8e376f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66836680b3603e440f1e80ebb4c8d92c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d68224fc338dc2676a6a27c4acb1e77203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd9058eedfe37e86ed8fcf7c13c7af8204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b408b381cd2b00e7c26ea8453b8ca1205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13bdeab86e451c628c1e4c66a230d85206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04e2512cfcc324db813040281a5b52c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c670871984b8f44a9c90a05a7ffa30b8208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afeb744e89dff65d6447a09a394c7c84209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a285df17e529b1eadaf92a4e1467a6210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79b6933550663f0c200dfad9940dc72211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9fd7cb384fbe41845fa5f2a79922f2212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a93bdc543df68632c293daa96278d04213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04b14449c0fe3c4004d9ecb61324f9e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e94707b4343fc17aee6d18db9663b0c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a82bf6168c40d0a88b72375327673d3216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b707b3a426716b4388bc060b4ce5f4217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62be4b73665064a71a54a79529a8b492218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe63f51187bac7aa85a788a8aa3d6ee219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8abc523573df0d6b97297a5f31a593f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66c555af8acf019a2ee634e8eed57bc221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057002c130beee65c89e323121926990222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed92eb5cb04fa254322675537f9b1f7d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9895d16f56b43c9d876a0df112123af1224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b5b694a72af336e5586d9e96f9ea04225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4c168e2d11c94e304a9438065ba36e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9199b09c86cdcf3f1bc2c78dcfe331227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482fe225f2daefe4929ee84780ac1b90228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a93e0e71b78d6457aba13e93ecd62e5229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab895c9efbf9ef51c070e2abe818444230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f13d994cfe56c45ed7982b232ea8723231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf55ebd1c6319d9c7bce5a347ddf9f9a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b88a29466080a4f7376e3bc6edb7b39233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649c24cd04aeccc5b2dff95c66e91907234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d1dea6fb9a2441441844e7a28528ca235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc889f31d6146d1686591d7361b1059236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4ff1593fd9f7103db1d167b45ba9e0237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfceeb7043ebcf6db9f2915a3f509758238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e09fa99f33bafdfa01050b5472ad46239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be05005a75f371fd662a7fb7f08273e1240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e792f00a1bd02996a21132fe9605e6241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3aabf2b94f86372fc8280bb38097de7242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d984b3ef1dd62be4a06acb4d4695ae243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6917a05c1926aa8634ca91c4e1f6b4ed244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ca70a82745eb24f9865d7d2cae4d3e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef4e9df03effa8903809f6408480a96246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc20d6882e85b176072a50cadd0a12a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2380197601ed12033b824276f756120248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befa9c003e1012785f7219a53ed14fbc249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77443d623e37497d7e211f747725c3c8250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee08b54501935b92e2a6ad5095ff43d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5150ab3fb28b859f6380ac4c712a403252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e7148328015cfef854fbf9fa2c70ce253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a2286e054b2486f3cb0bfd10f47ca5254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4a348c08debfb30d5a28dd01e807a9255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dfa9c189ace7962fcde5816005e9e7256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b13b687d44574746dd6b097ecff3ef2257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0a96a58fbb5a503e0d088c14a614df258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0ca07ed329b9d48892e38c48d4eb09259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa3efc5b0285eb67781a5f2ef0f160b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f307c8c33fac9aecdc6296c88ed10bf261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fddb6da9ea838cc50cf07b1dfacbc0262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8255cd3628b3892d00008ef8622e7a89263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6deb064bb0ec9dfb5c8e016eca56b93264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bf76095ac8ae658e5866d252e81537265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d60dc2a2def7dd7f0caad61fa31877e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cfede243e4328d93c3c9a41a413849267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1e66e618fbbe79bc6e5858974f6f0d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edaa18145342f86cd51e7d03307c2de9269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84b0b31b2787447d231148472e49538270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5133d8630b9708f578c111223d1e4a34271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc1c717cc60baea38a81e45e778ff1d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268608917e56a04817b44849d8f5788f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9f108b47b159615e15f4640949b4ba274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840b9a67566d6f1bd42294b0f5e3a36c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f2c497d1bab3132e2bc08015ed89fd276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c95f800c5f1497f08bc62af01ba345e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6552a26ce8af6247669e02f19dfef27278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e5a4660b0681d0bda77e2056ea572f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa2c4154cb10c5d1fe52491207e5dad280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1236bc6ab547bf861f6ff9d46a723e56281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0964c317c69c77036b5f8908be72467a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b043ff718c7095c9bf9f9e09fa49f3283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e84d4355ad41070413c0820c874cf4284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a8e964977da452ebbde3fba6fa09ec285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34649fa70b30cb31b82eaeeb70ce4734286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9786aa98fa72645eae13d9e5cd85c1287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2648f439c1aa9560e17b9960b455be77288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a577616e8dc804bb986a4773b4d4124289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0043be8a394ff3ee0f0f2b5e0f234ec9290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f29dac5028fe25c0f50a108bc280e0291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c107ad3f56f37ad31dd361aae8e10899292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a139826647ffebe61cec4dfc4ff139ff293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ebc4683269f84c00ccad89efbec49d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d83a6567befedb8a4fd79fef7ca590d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6241fac05ceca6814638d9e09773184296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ffd6ad9ffe938519aad569f27045c7297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde967992cb54c88835f8b0c89cfdc72298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18cfea2ecb3f7de2081c575431ff7cd299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43d2fcd3aa454e3880cc454785a4ccf300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ce52eb78c8556a7dea800eadfff724301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba746cae18e5d090ed237b075baea04302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f923f1eb11612a51008d9214540fcb303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ff544d5f87b1ec0c33c87d8caf12cd304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf0cfed50d459119ba839aeeacb0719305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f2b457e55baf5d619630b134dd315d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1fa9f45cf5f0d99fdca13b9ed820a6307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfcdf2f174add78aa12a38102c9e2f2308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b678c5405520c8d5a441ec65b72207e1309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426886632037f7685bb3cbcbafb5c12b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d9f0083fc71099056049b15efd8e8d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06824a6f2d100eea31d49c36267d0d6f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a886362b460f1c017ab6c597cafda54313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1174efcee994809f6e0c0818a859aa314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d745327fe9bbce66aa0e21fac6c5ccbf315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cd1b1406466fd3a52c2ec392b49167316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8feb4dae5a01190753be12a90741381317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f12e54b91b49470b275e5fdea847aa9318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647c6993953d206d37201dff59630843319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbcfd07a21f379b52aa6b978f7526f0320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8649ea02afe403290b344a0a13964834321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb253263ce46153e53f67710ee486315322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1470b436cf7a8cbc90cf98fcd906f02d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad06c5c29dbe7ce0b5d30e44a26ae67324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bb3e55553561fdb3269730b538bfff325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda4ea47d3f95dabc56fff6661aeeb37326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19368c9cb93e85eb375a8fad712841b2327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8672ba013b70ebaf4492f92c9cd7da45328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446ae3a4b206c4c7e6762a3450f8e9b8329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db37d00428daf1791a8db217d9c6da14330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2664c49a369d2ee9f63f8637fdb66155331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908a3e1d364c6675d1e9de8c52c2dea6332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656d9ffd883171a37c38965a0c7e09bc333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f08b058531dac6fc4d89c1cc8f8e311.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3378a018b0bc230844f504dedf53d52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dcc452e7d46297e0f2c751d52d32403.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c9d5495415866dd150b8a3bd76e6114.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7a80f88370745a9c71fbd7b29734d65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79755ea1e3d91ceec1bbbf73b8895cef6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7903d7fa4feb6b905cf73267efec62a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5494f4a777132f509785e7c8309557d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb55f378b9a1e1a8faf50dbc4972ffe09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cea732135dce0f9ed2e2103b77084410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d3c454896cacf0c75ec33cc4259ea211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ca688d25d181405289ffcb837867b612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dc1797355702b46f9865a7e78df89c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4435a2471d0aeb9128016e4516b653be14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d7eab7c52aaa6859cbdb87a0fcc50815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125094bd8902ba5207d868bc477586c916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e4e145e8a3e0bf94c59ee6ccfb78d217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f43381dbe850204826dfb0f2dbad3418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276863447152ee4e91e1ad22ed20823119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd1c072aed37a7bbf50ce766cfbef5120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7955c7cd6f0b4ec5390da03ef31f24421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2546d038ad40c9eb7bd9278d5759847d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a0f1dcdc27bd29db1c2f404e625d5523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6bfd28c0db08968066e63d3baa910e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c443d5bee999b74795e663edeb19cdc825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee729cfeae321bd527850b4e08dd1fd26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e2e4573c76e3f1f5bc685b5905a95327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d6548d2e3875dc781a42a343f4871428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04975adfb7ffd9b26db681a87e7c0deb29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b02aa69d729bea15e911168d49c614130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46046c80329dae481da2b7602b608c5a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb241d3645ba25511fcc857fcce5a5132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5e78cd70a01997ac2bc8d931e8058d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f046eaf843a2f93b00e2fa0987a4b0ed34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423891f369894c55a429d97d458aee0e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba9a5d94882fad2697eb95eee9253e836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47a230645a102d21716e588ff275eed37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b468bf4fae09ab1ac1882bba5b011c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937c272e97cb3c82d0c1360f9013854e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f53b5feacc49f59f680e06bc414654e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be0b2ffa08c90e5ea7e915ef0dedb4d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10bd1cb458096e402a8fdb39c489d9b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22df3e68a676532e5da6f4044e6e7d8b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758af3fb382fbfaf2cbc2c7131a5189a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f89e3ec29163763412670e7aac3569945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061c1898bfb021e937b11b24032dea1e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5857c80cd060793349efe85fb97223ba47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9c9ea339148639ed2ca4202239387048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6140c7e7ac46a3db7300c020460328d349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5651e8e666a8bca554b0d1c12b556ff050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e4a8256ee67881ede9b0928c326c5951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee8e6428eb2062928eb90baf2b081f952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19248373929fe34d867f5577353f380253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5bbb0f43a2e18a30e20a039016041e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622ac584b296a44f13d16031e8cef3b555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61be022ca4bc369345328ffc1d425a756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1801d1ce3025c6a67bd43c83856280c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530df67b7b8f49f386f9a7e005202c3f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934b3257393ae0edff41c21444da267959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d35f2d03141bf8e3a95d1a6d78833e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afa54160c80f1fdc1991be3f89e1a1f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77eb5bbcd2ed5e0e3b6365577267dd662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d0b781d00756a334380044091ab1c563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a7f8fa085c9c6160e0255f5eb3317264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397aca5b483737821ae1f0c058f5dc9565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89017651c928b6f34573a6bbc465cc966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3c486f94c13c27ae0c485d5e94994767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0317abfae8678a470f480869f4a4d5568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d803a3bb51a8e8f7ce4d9c168ea322869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd79d7264b60d0be191030d6b6ea34f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee83b5eed77763fddeb04373bed1902471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0904963a31bf9fd9c8f0244ab63c2b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33ff8c5dfefbc307d7efbb23a2c0ba873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4001342d6c6384a32bedbbf4a005ca7474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c52b5297ec62bee58278e8c582216c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2395e48153e3fd3b831c25ba5809a376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec504cfea863307250c571b2c7ab37b677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9d8bd097d85e733c078ec9a582e12778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ddec9e67eca4b523acbe6dff37e76a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fa4ab92559941709cbf0b8ab11db9b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47da720b5d9d7bb7a8736abdf3baf5a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321cb28293de3f1d2d52b1641f2f947f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edcc6a2fc5a1dc892bee4c39b22dc8a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51c59e9cde10c88444360ec84781ef584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1ba700950ca0ace7107141b7c19ceb85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c6b729a2e70936ec8d2bfda2a0511586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bd626ea29ccf6d8ee7e7f8e542f8cf87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cef4f747f3c7b77b02dca182e3aa6f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6f54b1d61a64a10f87098929c97f9289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b940cfe9094468ee69de4133244cfa90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218df82a4a387b86baf33aad4a77343f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffcdf137526ed5eddccc953f0b7339392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb92edcfc16ff79729d3c2c848f737193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f5ff165308bdeccc741c2b8f65e06f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e777899a0d70c598b8239a1df065110495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b865d552f5a2fd6d8608408049c840e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb387cf85ad71afbb015443e73aaaf6f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b4cb42283af20063d3d5f5de7ceff298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a2cb6317d405755ad891b6e81d72fe99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a53125a5397ed9d303f940ac72e0245100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019cfb05cb67884fb6e31fc39fa6c1ec101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8549765f0b6304d374a078b6892f6076102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b1d47f1a72fa6cf1f607651d31b7ff103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f16a9c13a80c9daac7c3345363a71e4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8613fc299f91ef0b15461386a0fbbd7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227264faf3b78383bdf4dfd41423472e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309dd8a4cf0749cc9d28223757adaddc107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcd0c0b8e2e0ebb30a2299bab443c84108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bd0114577f0bb42cf5e9f8f771e766109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc668a1f6b92c8a298d0ebe1282609d8110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e099a999d839b8b81f39456ec680c9c4111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1991a9079ae481569d023b6e624194112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5abf2b057a3e4694b3cd8df5c6b34b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef193addc9da9b1805ce90ec6d19f927114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e994b6e61f7ff182dc0dc5a232f5d97c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc7a0f340ed0d326f1bf94e7c0af553116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008bcdced466f55e58ea472d991728ca117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1eab426044f5ed34c37243e131acd8a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a976e088238e17b1bf56980d48e66f01119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0f1cf57e2cc732afa0bedc0164d2cb120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4514e0f55ccc4e86e56a0a210df1cc0c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66154233310714e6d4bf025d2a6302c0122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c1349a9e82e8be62674d4c42cce618123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c9b3a44989192a24c15d7dc78f00c0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043c1c7d98dfbb22964badeb11b77073125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128f02a9c8e4b3900d6676249d113e4c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0e91e0bbf6f488b10f0918155112cf127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e90053cceb452f0a39b5015c3b73d89128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7d6eec3f2d22903d022a0f461d4be1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f742d6ef6271e8de5579bf64838446130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d75364c1bfd6b9bd3d5cc52b378ab7b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69201fd9e4d5cac5060ccad0e69160f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71465386a76f0aed3c4717a552580c05133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3f739d59c6e90401a4ca8dedfcad8e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fd76269633210b2df9c3ab99b3d012135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46aa8210d4fd98884cd4bfb9b83c1997136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d4754c291f259c262f7a50339b4e0e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552cc30b4c4d0ffaffe17e685ccd0630138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c21ab3b62ae707dc31200a3a90ca772139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4802568ebc70293afbc154bcf85a7c33140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3249fe45a1a83bcc98ed386bee8f91141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a844ae8ace470d74ba6311a59621fb142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f5cc003611c621a76a3f7bf9c774c7143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73929465e14f98a01e0d76351e6758bc144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ae794bfd017937f0b34de41d629322145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123209b6b431bd7fef075dbb08ee32f4146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87b5000d774c5267fd34ee84dfc46de147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f45e871375802c6fbc041d00e9933a0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab88b4810bda8389b8dcb70e30a5026149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607366226cc467dfcc672a9b9b4743c0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e53b15b12a699683f7392187d959802151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bb990474e92d9095b155498ed80614152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d806b55e26f6bb152cdf09d158689386153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c95ce3018be2797e1203db93262c6f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1389cbe205e115bad46f12fe6eb08fce155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2a3938b9c6feb4838af4df70d6b065156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcbd939fa40b7624a3222a8b498050b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f115be1ac083f56d0887a840b23ff83f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf7403f76b827fd74d12ae5de69547e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94954a7c1b106b82011285e5610db267160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8a91220781d7018a623d33f57dc855161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6f9224bb4880654e86c87b0aca0593162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640e65369ebcf0bd3737ae645ac74141163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c902a1ea4f9a18188160554b6c07edb5164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6290c108b4a43978d2593c6f54fe7c65165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ffbf5155e95d4984012db0e7279fc2166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56950be1777faaaa8f027ee3a7b37f90167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133302d211489a0633a005bd20f1c43a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbcf7bdc744f3f75bc48ea1ce81e03b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fdde930348f969d75e91bb363b19f7170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4f7c915d44303704035300ce93015f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ff21918c6bc5a8b623168f17b8b42e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a18dd4c7693b9f40fff8a192615a14c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56ab919acc8ffbf4ce7c66fc5bb336f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72f181c0e1a5a5e62ded55a0ef9e379175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46455cb160de7a7a96fc1188436ddfa0176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019f52622c94f2eb70d7b12b6499f246177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae8cdfcaeecf2b402cb7b0eeeb2eb5c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7839f474bdb299cc6ef8e673006141179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ff4f38f7e00854351ab561c425cd4b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87582989a83f0662784041fe57adcf36181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc82910ec5bbd78843f3dfb0c9832515182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c5eddf75844b7ac82d106902c09221183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895875b78d1f1ed60a903cce00e36a3e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91e866998a884545845ad00691500b7185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dc09541e6c518bef7ad7527f9c2abc186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c57571734ade376ba493ba99e269aa187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b64ad3a1f146ddc486b6bfd2aa3b9b9188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3c66081179044b6a415272fd3ffb8a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854ef1e7ae1005f49e25029d68cbe4c2190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204a10011d46fe386ff4273258d62487191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8c7bbf1c99c9f7cf859c5f8fbed7ec192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00319d51dd97c1a81ddfaff7e6ba7674193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a86f2a7c17625ad50591c11ea32278a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329a278cb66e73ad012b5d6efe23b10d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a00a5163c7c836851d0e778f551d3e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124e8db73f7c87efb8e19fee383ca107197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e984a68c2a0ca5ec24be7e459127df52198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e186cedbcb4e4912b7077b241d97b63b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38389ad9fcd5e13462efce602e0c1487200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f450bc86de888211241ad0bc8a0166da201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe5c610c3ac92e9b12273b93383053d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bb8f48e82729dc188408e82a3fe21e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06bdff6c8bf032e8aa2d200c847571a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f423ce6ce8b71715ab80775ed0f2fa205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238f96f181de344c4410826a65291b45206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2432de32a520a4f3b4fc7b450984c99207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5336c9ff9b005f0741846e272c9fae208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e635faffbc3b0fe1973b3e3f61df07d3209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac99f6e3a44e74deade213171e39315210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f24bdf9170121c4befdec564cccc1b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f50a966d3f86662b930cd2b7bf272f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187a06b2a8b466851abbc0fd31289ddf213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07068b1f2b5e82bfa9653afa1e17423f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e31a20913a64e125b982b40430ba27215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf3e6cfaf7c3221c4920646db57fa48216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9e42c76a0dc76fa20728cec34463ca217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592ad08ae3dd585dd62e3daee885aa32218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b858014170fd5f118fc25a31050aee219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888335ceb24f2296d9f4dbceec18ca0b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bac09eb9de7038ad2e99138db1f615221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cdf4c3b79dd2791d0d8474b4c3ea5d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b3b74902a9be0aa119c9abb38db4b9223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8053004ccba9e5fa2320f357172319224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f3958f1bdde944b4f9664fae6554a5225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b37b7fa70f4599f7f756b7527327b65226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b13ff3cef9d25f5a1a31e3496a16368227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ac4f7bdd835cd451f2601950b60d41228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05597dedb655b1f7fb6bc8b783f58800229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027d74d3e9fc2669b8f1d9e156a4716e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23313b62b60b09782bc82c08b7d22b70231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb44096ce9c03d2eea443d103b2b0009232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4a56fae0f3c1a7d8f8a6a3de2f8d17233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf96bbc77ab8a01523cc1e501c337a0234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07b564d0296ccc844bbbde42111c559235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bec482ebc26c34634567ceea0ccae8236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991c14ba2c06ee2dd11478b9fdec9b8f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5b32a5bc019af644b071de5a08ee03238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f181a5f6a912ccb3d647f1b668856c3239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08618f12238c2e49e1710c5f08e0f6c1240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbc9cde6c31b248fc2aa13de68a0ba6241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8a9ffb2dad3c3ce748cfa757130c31242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592d51099e8e6f31e2a297a1cfad7726243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e417790223df51044065c48cda08367244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1148f313d84cbbd084a3de9b9cdc79245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e30c635d6d38be6c61a533d9d5da8f0246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d50bfe0a4058b3beeb734653e2b8d8247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d134a664c4033c0da2d6ab64e1ef1223248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b857265191fe97d5c71282b65780b4a2249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc059a3fc84a48c05ab74c35c15e65f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6f149cf1d3fa917a2e761e102f8650251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678ee20cd3e79e1a5bdee2a40abe7b4d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60ad20745def371856a75f6770ce35a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7841b1412752f06e6ede4b1ba0b1c3a6254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3209a9a07a623976ce3496716ad2f2255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f0a8355cba4b4ebf24bae495af47a1256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165754c2a708458c4dab3909c12b7f13257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a856116133ead44e5c856cb4bf52258258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380ca7638553ed49a1ce3fde2ca213d7259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f5ac52d5679912c81181b5a3489191260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860a11ecce80c793725e245e07aed79f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde3366e0bc197903412cf8df7821b19262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e2a654817fd3020f49686f391a5efb263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218c07a92f788b1e51a082bfd0561166264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899a19e7e35319ae28effb0d7fdb2191265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adece6eafe3ed91740cde2841d713c46266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5590d9af2719820bed1f13fea8a385267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2259519df6ca4830afd161d2382c8b8268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfea975b60828daa0a38c2776aabef2e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391477ec3ea697b1f492389d34baa097270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c022115072ab5401d226de6a305aa8e5271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b92a72c541596390eec5dd6219e7f5272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2950f28d011446734b5ee931cccf239a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd0bc81f88a067a71cdcac3568e92f1274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10704add034ea85f7be5886fe6750e6c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6723adbfb609215804903fd0b8bde2276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588ff50d13ea663592cb1f0117d423e9277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58c0e81af01b0545215fde6124d5fe5278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215733e82dfb1a215600cea3e82a1eb7279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9562b16d45f112e31db48b0e5d93c2c3280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902598192390488c13abfa67d19a748b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358801ba59f6436645428f51cb576add282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abb150a8117823909194fbd9e4cecc0283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173442837bdfc58204fd0be9d2828561284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9b0b77e844c1a879f10e7a326e8f99285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f65e1b7f50d86274514e8bdebdaf074286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd11895970a91c0bc319c4fb660ad89d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ca66c13fa0afe75fa3ba25f8949449288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ff4ae2191dd63ad95dc9da58afcc35289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc52abc8024276235cc8c99cae9355b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7db9bca8c7bc1c7e0e3f6a799058ce291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bb2ff75af09aec43ae93e77b97eb9a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6394e65cc2d2b489da94f12b293439a0293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062f5b32a3284574242b27a60457c667294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3151027d923d952b197eb95203e171e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab9bbf82c84fe4527bbd060eeaa5729296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac6abce017acf44261b621c7fca1205297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d640ec3671552f6a31f81a13e30ea16298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c5200c87c2492ef41152edaf3f372c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731eb6a070feefafe0ee7331a4cd63ff300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add788b2916f7208931e02be56e10147301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6edef2bcff3888f89da86031d3deab1302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf975b366a011bb5d043d92002868f8303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5e3f12f3fe60971ead8cdb668a7e17304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423d265e82ad7514032e473514f19cbf305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7ad3e192442e5145f0915a2fa86f78306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428e6ce30b35f27e3bf0e01e610c9de6307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a646389128701f34343b1442105578f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c331a3106ca3105f26d2399feb3a1bd9309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e15be6d75d7e41c41c00ffd2ddbb79b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7558b313c6ba649c919bd3b0e76b77d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7408d71bdf5c1668c3e69b7e4097e71a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e72dcb987fa11b10e7dab9385c935a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8b89324be7fd7afc5d9f4833a17ea9314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37090bec158984a355819fc8a0259f42315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d855d9cf56cc2ef6c42221a20e483840316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b318acf3dd4208e62fda4bf1689eaa3317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d627bfb40d2b17692a47a494f021e5a9318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd28c248de4d71debf9a09b55fff4aab319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c2160f5bd153689aa49bbfe43d8a79320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd6f8c5975ac2384898ac89fa67bb48321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5de48033883919f52139befcee7a3a8322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f146cdf58b39c1e59a6c3ed37d34a787323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986cd9100c57c505a5b33eb91d08d6f6324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eff1fe08af4662327ecb59d88b31030325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.66</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.82</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.82</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.25</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>1.03</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>0.59</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
         <v>0.59</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.59</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>