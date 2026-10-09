--- v0 (2026-08-19)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012144e70483d722a84a41488578c3c01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70817cf8854ab4f50c288b13f5fa1dc62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa7a29a05bcde82f207c1e2804bc75f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c8f93ec1def1e26c6615f8a6bdc32c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d3cb1a67852de03ec2332b129b15ce5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34b378e1073a7a99218f2d1f72229cc6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3dba42b39bee491214a340ae11e2937.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdabcf1b85c80c183f1a2b7c89fd3e8f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bf6af7503cf64af8047fce50dbf7c09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0c44fc395a20a3cb8c11a4474a403110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d79f2780b55a0c923d8f201e7c3826d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d264a88ed46766d42a116d6289e401cf12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b991fc3743cde05a7dbe229b62bca6cc13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c5e289578447d7cfdb7cffcb3fbea114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a4be8caabe69a38fe49e9bad7d672815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b05df5103c9d3d6f40ab317f3316b7316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6c3bf6f494be6077d84af1c34ba86d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d3d0ff389b06b26d19c44701c282bd18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056f5c42eabfb85e9e27f0b8713f5eae19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4c31351ded04146eb5bf4f06d95dde20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af459a52d93169b584db9532a4d48bc21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c3300fd11a2f9f05ef184c3480533c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8db871e0476409665d63db6f52baefb23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d11681e4ff1b8e5fbcd555622c9093c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ab29453ddaf2d2b339452dd50d07b125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d6f8906de7d3297e2f98b19e40879a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5ecb9f9820c2c73f0ce2dc5f0b686e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df445afdea4c1c22aed07222c6a3cbf128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418fddf16462bde27c54d311a5875b9229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b136d1e5d582e27f1b92b8b6dacd655330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fde0b62f75c00f7fb9a5609c78db88b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ef3408fa9d22a2077fa383d7c906e632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975598fc196b6519bbf05f108ddd0d8533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a0264c1dfc4722a9e8b21eac8153b234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17890f4b4c5d6e6ec0ef3b9f97e0465735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d32982ad94b66146c8eee7e5f51df8836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ea0de840e3aea5d2e360033c56b93037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e456ab86d3703f6c2705ab86468bfb38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407a95140da863184444dedcc97bee1339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fe666f51891ab191876d2544e886db40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1cf9c27d2f125c68f57884d33228a441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6d30ec342639bba6fd1f935f972a9c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8ca435221d07dd287a87e90b1a61e843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105fe0222d2f611dfc24018a860143f244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31330ce8e00719b43799c27ad8fd60be45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f1db04693211461a0e53d64fca59c746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2192954f9d6cc2064874e0c92ce377ed47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6908e7da1afe95ddfceb6cbff28167648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd6cb1cb44d6673deb078e44c6f70e749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c47753431203af7aa52d5b715ef459a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4e3cd6b729a8033283dc61d4df971951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fce512c5746d60dafdf66fa7464ab552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d37d74ba0408f4d7de727a87ed8632a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c99496ebea6bb55bbf2a250bd9ce2454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1af9e682bb158de227c84dcdb9b3e955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8601d3321d1e70f674b70f408db1aa1356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee52fcdaf3f2a548b9878c7c5194bd057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3456f656ec7ff545ea0070614a1ffd458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cc1e4198e5bf65dabd85dff4b5bcb759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb04fa136a0197a0772fe7daee1374660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccab3eab38007058af5ccee6dd3af37f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183ef7571c6c6080447beac33a42217062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de3f763d26df9d615c798b38c066aee63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a417a06829398354852a8fce56357864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12520c4504eb9468137cd2d65dd013c965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cfc7c0f8e629a4a0e92a73f142d43466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240ef2ffb8f2abb8e7c2031198fbe6ea67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522c14d673d5e1a042f436dda298e80a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d37d373c474b143a7c2e57f6da5915269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1d351e221fa79347906328bf85cffc70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3b652d334d0f5d4ac2dda82b61702271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0854c21866237981e8f21c8c98c3a4c172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207a4744103f77855490efc325631e5973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0911ce294660e2c9c43a4b1185f4686474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d522861cb035c7ac45688dc33752d1375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bf234dbe387aaa0825e6b3e5e8c9d276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e898771a63a564dd073d109254df059977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e4c693d4bfa983b91716df8d9d914078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad61e18ddfa7428a3f86baad544203f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a594fd7bf37c838bd1a06d7e79043c580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6aad52764f3cbb2c12d72c2691c5a7981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6f0f86dca5df770c4357889dfd21da82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e31bf2becb01298876216aa1fd63e383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249842984eccdc81f944b1af27d791d984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae1a0b52a3899d6b4388e4aa3e9b3fe85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c120042448d2c8c9b2d43675a142ffe86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfcc9389884f635d9798ff01e978e4087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9635dc64c8f22dab7e946881972ab79088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f3add0ba52f0b158e82dd70dc35af789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb6168b4c3047c7114501da2ba7ef8d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a89233f7b38e6d3f0ea9d32f3871d491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b345f85262f48abf8ee3b9e47c0e040c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4f33261f4641273c553984020d126493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef6418c55bce73406b416969e60c37694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aaf63d64653d88bbc9d4fad5f019c7595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db18bd123aa26ee7dd713eea597fbda296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23818985e2c5a0de79a89e5b88c20f6297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddd938817319e86eec270723f0d2cc398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071298f92837478e414a841c31efa1c099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b914f3d62efdefa76e7abc1b40f40a3a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e55c344da878905343b1812d2ecdf0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4fcd8b2b6b0706d0981606bcb0dd73102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cd639a00797c65188acf4069df0b37103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cb72dcf8baa14b1ca53c6b3e943ab4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a47eb5e5c1d48351b4ad5a4b08cc22105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf08c6e402838c6e7314588c08087c7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb6e99c3e4fb98f087c146218e740b2107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32faa4bf7e696383a3aa4165c12d3ab1108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f1f6ddfe97c477c837a70822d923c4109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e6913723b3c793a83d5e4b54d9e42a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a86fb4aa7a9439988cd8a3136f433e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bba2e763025836395b90b076cd65b18112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2149a6c766ba55d9f51aa87073b03784113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18be861957ff510682e52aeee3ee7301114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65796707276b097740191c07acbb98db115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d9746f0060590770ff9c64d8401ea2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abed62fa959eeb8e9a3ee7dd3ebf760117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead3f6d01446c0215f32f83668e9cecf118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c83d407ff038385d8fcba1157c8e33119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f66e1c44138495c431f1058c202bb1120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd9acfef4916d8f08ff1cd084cd0d2d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdba8ad8b1ae859f8eecab1b785d4d1122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261be662ee37b8d6f07cd0857809b5d1123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36482b65d86c93ee2346eaa85e7ac36124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dffca3076aa64de4944ac7ff3e7c94125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e13dc82c7e0aa2e8ab5fbe20e148fb126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ae744811228dacbe9357f1f4365677127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc06439c7c08d9f5c8f49f61b373e2ff128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0b41300803fb384d823f106b978b1e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748fcc8ae39f5850a181920a9c745c18130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0441700df1a7833fce56fffc9891d6131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e971fff76ce165cfa53e8fbf9ea4c4e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cd19e06ed9e02a791b340eb85f584b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a898fe7ba97b7706fda27b1c84214c99134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9631e00658a2b78b51d2cde7686d8e3135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060f09cf747751302c1fafedb4049453136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bae19e4ac2931ef4fb592397ac70f7c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645a34a5ffd6226814173612a57c4fc4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95da1605d359a4beada9a6564f8ef399139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4423471bb7d66f10ff041ae0bbba63140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71f9f97919a432b219860dc1e921090141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe68928cb247f415c03a35871ebf7a63142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717094b88c448f3c9bb374ff6ba9e68a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0b74b9c69cf030f4438fdf44108fde144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82be14fccb3e25ba931fe7efbdc79ffb145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cf28fff1d8d4810c278d7f733ce3a1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78cefd03b1bdfa3a3d8d0a38aee0b47147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e64a6ab5e9ee80812205d6bd438d858148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c143df5b9f57b2694e723595f442f25149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e4b5ee19ce2ab68adf6e284851a95c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefb75ce12b5ab56040d6726ea9790af151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249009355669d9c9ac14a0b53fe0d880152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f94ebc416b6df254f62a4c912bb484153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5423807a0aa2c02584d99e4ca4b56f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d07a9d48eec81f06f0bf03bd443938e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0480f62d8de42a243c47d5ba106241fe156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61201aff426a1277790fdc0c8290ad0157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988cd2cef85ff7e5b51a53b4034b0504158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0544f11801fd109e8c4e4a0938fbf0c4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c55891ac0dd1b0dca3b546b73ee523b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63eb90e3f647c8493c9c268237b53d42161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d48913b89e530a67ebc29cf0113175162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddc7d2abcdfdd8ccce950ecdf61021e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d840097d31c3dee0cd754031b939171c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98a03923001b141340b680b9147ff1b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0cc700ebbd9284b91e85b905a9342e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dac2e1a7493a0f68adb294807a15f41167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc093db41bbef0de63143fe2e8ba797f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c1cef68420ba772ac90b62ece30cc4169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995438f54c37f287db1bb23f5adf2fe0170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8939d3bb50117036ab9a96085bec5f98171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98560d8012425f15bcebc23498c9ad6b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1526646c39fd568b42e50c88ea0b5f17173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7e1ff511fe648c5ce225990d3bc3e5174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d315b6f9242803ece0d71b32443c4cd175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85e91523fed0f19568fc2db9e9c2590176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4713cf36211bd17c0172e977e99503c1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dcba6a69948597d2f2f2d1eaa65dbb178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd78e3eecdcaf9c1afbadd451a673572179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76617df902e0038cfc21e2f91d9336c8180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61a2b297bbd4521b635785cba4b86e6181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a125da8c14762f49d38c47ae5dfa81d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74163451e09249faf242f0f861d7983f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325af61d3f2ee74ec7d7cd6dc51db0e0184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5fb2206058977f77d3c7ae38ce2d09185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9004477daffc69e40a7b7bc1bd5c4769186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a1063b333141dd9fee07014f91c381187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e73f352276ee743a225796b383a5d9b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14131f6ba9622a2dbca028d49b1cabc5189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13940d94e5b82b6a705bd402cfba69ad190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c726a26c1fd3420fb0fa298adbd8ff15191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212f195bfa5480e98c3bb3b02561173f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d247e6137d790c2d9fb720cb15167b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4582d48e12cbdbdacf91d9d39aa789194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e529c0f6e1e26e0d60807d08045e2a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ead81ac7d9f00a27cb768e6b696379196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26982a4889c5956b0c8e81fe580929a3197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9588beeb6c6ddef5636e7f61ef2bd8198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad565cb4be32981adc2abed2cb9f121e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b99987997f454e5f9049b511fd4d37200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7652eeb922d9c897df536a175158eb53201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aabad6e90cd4968b80664b4f947fa09202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e59c0093da23f937720bb3a1d73c2d7203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a505917ed3b5016f86b7b04a85ae62a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2364a136e39eda43d387cd3c7f76af93205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81475c1cca2e793e53bfe96f0e468261206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7edd75c6fac1f545051ab649c46a9a0207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03922a740c3749af21ee9960b7a76b4d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f67dfe2789a07f17cc5bffdf9b3c8d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbe9d55a5a964fec6949b05f4e27a03210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d205f8ff7ab27aac83f47d5e4adb16ee211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661697a78cb9466a6d6cf49522007dfd212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10c5a0baa5617eac018f883ce18b470213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbe01058ea622473079b23af88fd970214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d8a00039e7a07e2c20fd0f112b8fdc215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f782b46ec873f7e87c7fbd24be8b5b34216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f59064490ed0f92141b12c5ba87d3df217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1c9265d559ef3f236b40270e36158a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25da5163b07fbda9c5e2b7bd95915c08219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c809de46d76df023d005b56f3f3f8a42220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bfdbe6f9b262bdb3f46cc0ba1eabaf221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206211837499148d658cfa9240477631222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8ddf005e262c830fe03df385f1d0bd223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752a2fcc044e8c77c7b1f30fe2c3e608224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4191b4edfb077daf86b684108a1a7278225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b8287b6f669a8c3032d8b424418782226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ff6db9af61fb184452991dd4bc7c01227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd92cf4876b337a6f420b5513237c45228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca49c71d60a2979c9cba3d2c036f666c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efb678fc57a8c1bba20f0d305418ca5230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53635a2bd2b78d3792e9ef55bc16b5c3231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aff266a0d9b456d43e678bd68cfbfaa232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4776ff88d1f8d7abe66b96515d3253c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e146e91e627689fb54e0424182c273234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eca06a7a7bd87b5d2429543a77877a7235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00eba0f07f62389e39ade318ceeccd9c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69caf285f09f3cfdf5cd0f47c042f6b1237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4909b4ac7a5c419b359f1b56135e2f3238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f92009c050c0c8beca0c806bcfdefc239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdef966b742e67d8c28f897cb5c3478e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4311f865a02f68366abd83213168bf8f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1836e9f2ba840f4669eaa7194a8e419242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0a8cb8a8917aec142aca3f9c10ac07243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30839c5009d4d4bb5c7abaf9b45a10e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f454efeae8ea53194f276c307942b3245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82a67465c47594e005a78ac04307220246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bf42f2ffe55fcbc40d31aaa6612062247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f7f70a0155811e07911bc130f8ea0f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa762687aea347a40857bdc3294e85c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d31b827e680bbc3e521b616e2208104250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1deb0124028c30ce458899fe513e17d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96d85fa25044428c820eca19341b186252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc2719c039c59f3a4feab9d8092185e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f32326402a0fbf99a47f6245d2ce8e5254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859af086121ee40a2df346b0a44f337d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852c80cd76a080d41887724ec45e5ea1256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fad04c70b0afac474e3f45b02af48d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb57ca5c4b0b5bd8001f9cd9753248f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fec606d39673f31f14d0dee251438c8259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636b425957db456e01a3fc55037660f5260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9b6e56aa6f92a740b11178c3412706261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1693aa3fac3d7f678d4a0d1852ddd67c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fca66154a9803ff4489c99926931732263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dc88b02918da4f7970cf29d65ef7a4264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6808d53e8ddf89b2e6b85ef2896421e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd2082f9026306562eb34c5dfdbb7ab266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7dcf5b89124bd4c3f3f5d0f4280f74267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a1d9064e8d75c8fa7383ed4fa75b1e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a27ea4ffaac89c7f7cae5f8d741ebd269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8c223ff46ceb7e02922fb1d8dd8ee9270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d66ee0491dc1fee7744ae588e6b56a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa55ea6a0a06a5ceb2fcb5946ff2617272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c67ad16915d07caf9108d98150a93d6273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d1bacc5975490cdb52efe5ce825d62274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35667a5310ec04c3c7bcbf9fdb32805275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6085df4372faf956cb596396e01ae6ea276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d47d8f18bf1819347d475fb55f4c0a4277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c30c1be2639130c3c822764e194b92278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3235c737a3884ee0183cf9b15c379dcd279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a9d1839b8c51f9eef365e5e748d176280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df21cb11e959d1ea0ab4362d88d64b7e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614fdcef1ec67e30de31dcd08c1f7121282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612876249e46d28e9e7a24fa0933a019283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a330cc564c12507b9b051de96d5f01b2284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31b643b9463a4fee321179b7e2d6aae285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4bf984f9bcf319cf1c13352c6e443d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff87d046851cc9974e5148ac5746a853287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0664f3bf1397558273ccb0f66447ea7288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22293e46e3c3ca80d900b6e8c6eeb5e8289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93cd8ce0c64b17a29d984a13fdb167c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d655b2eb1575bef71941ac34d74318291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb9e456493b2ac90037c9afbb66b9b6292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f4bc547f239283fbb640b312517b1d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d574d8446d556c86715ca2582e1355a5294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b362dd4654cf27eb94eeb73793304e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3eecfa997cfdbd95d5498072d8e833b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a67017ccf66681f1e70da5a3a83e3ec297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681413e6a79d373840b81dab7fbf2525298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce21f2bc93d0163aa5751571fff2af1d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02594e1f43fd654f104dbf3ff325999300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841c4eefc311f41cd0a6c489ab47de51301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394c73eff951fb29f798c25244fa8d3f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198dddf074c50c90d0ac4ff4b7e45c4f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b8cf08dca46bebf4143e6f6abf0fc1304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5a9cdf22a8d0db4f01102d62594fc7305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c255679704a67df2653f0903f8e478c3306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6903850817130e247d0de037c4ac02f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3318e65458eaa3301e92cfe169d31b4308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2d93745c477d035fb66b4d893106f1309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b82ffd697ca03a0dffbf7549f6f6a0e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9479832f8f9b3ae56af3559166ceb79e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bd225adb19025ee3db0e94decf1527312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27e38d2219b0f391532776db45b8a64313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87abe2f6394138586dc5e785477973c3314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0569b30fbd792987e64cfc01e68c97c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d346e93f7e81f98a4f3e732e69f9cfe316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f081431a5de730f3d4fc32c51a1d7cf317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d694ba5f3c030d898646aeccf6292104318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff95c16f0e4ed2f9129d576190286c7f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fba88a7f69a7a832461e37f0c5a51b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374fc2fc703d12a282d84f3b9e76351d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5167fdf401ec8da5977f67f4e06e9ea5322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b022a4047fdabc3600398984e69c1a9323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e72c3bb760d2f48c55cfa0af087521324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f5dc167a65cee65bd20d6944000636325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea242eed9e8f62491531d5ae1f4eb602326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbd7de380385e6b562f33d435a42cef327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5128e707537a3c78ad93fbe4fb4b0e90328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242c0b2bfd0cf55994e18f651431f8ac329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199f8e22309b86a2be9ca8973df6cfa8330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0326456508ca582ca1ae95231a06cb331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f0eb70ae4029e9f687ef1ab31461b7332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b40f96109f664040bfb94a9b63b721333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ecf09f22b00e4c5d1b63e392908a531.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bc728c26586a42b594e26200e51ec12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde6c6ff35feab946bad08af7afc6fdc3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdac2b314da8007eea7699337cbac5f44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfb2ed714ed3c1acc451afa5de967e75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ed42d9f96e5ea23fdd70bcb256c3356.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f309bcc5d4da5e90b79c3a8190a68c267.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3da4be1781298860928f12bf0f6ad48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab6c2b9be480d8c5d54bf497a18892e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c78cc1f5fea42fdddd8248c6de0cc710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fce18a58bc0e8ea77ff46fdf068cd311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1322ab55af411ddb14baadcd0557363312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0c416fcc6230f179217fd03f9eb6c613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0c5e95f710e613e4393c1d4f714fdb14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1710e993abb2c5f8f34bc78bba155e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177afa295397ea344fe4ee5e6db55a7916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368eb5dc9588e695f06fcfae60850d8617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2478179629a3970e3c8fed3451a47d0218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a07c41bcbac258ec8c273f932baeb919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6624b4f0784d514244d13ca2c4390820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8010ee2099591d00293dd010db2aee821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5f1b6556317efd47f4b4cb63c7439722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f71643afd8a8701a7a86d873a1918af23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33c07eccf0137b99d4c9c104f47151d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833726c37ae5daa450903b5e927f24a825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57cbf703df8c479d41ee78d09b30df326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3949397b9fe40545ca8d4ade4bb48727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdc0041248bbb325c5b3d0690d4143828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05f6ac7edf9df81373fb934985c3b6a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f17ef7fbb63760530a1fd243d11e0030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9c6d255b03e66f2a8c538dd9ba70fc31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8522c60c107702289b10a8f56c70942b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ddde1d0015e691314bf3400f7aed8133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e065f874c1d4cbf130e5c544e92e12134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd56a5f176bca5507b088059c8620e535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105d420d3e394b061c06590911bb02ce36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc927901a2268bb9fae00a719f29fa137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc3fea30bd1d6f9a86fe938b9854e0638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35059d916c2bf3a23466760f4ec44adf39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7958cd03b9a1aeca5607b954474f82e240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09297a244f58e394b3c1ed73247aed0b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b0af37e4b34286c3f19f3b805ff8ff42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a923a09378da7e769119f483c1bbaa343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad898a3c124cee521f7550b96222154544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69b702004a318575ac5bb40aa4b8baa45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82feee0cc1f0414e991f66076bf93a2b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab38846c255c121c091ff7d01ff43e5247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3131837558b73354302dbe85285e62bb48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d477d9dfd92ae117dd99b08028e52549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6b6c0467f92541db58ccc0d844347550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883651c80861d393e3fe7734fc1ce75b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc8eb312137dd003278af40ecb6f71352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687d2f1375f3533c998e68aa6ea4129f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a45da1854d672707e462bffd3d699a354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92405fee6f18d101f69288ed8b1d7c9e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd1e5b31b439b9417aa8794b9eaaf7356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9ca92fd7ea54eff86b21e1865be48557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e9fc633f69bb2f17071d3b9d45043658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c7c1d399666c9a995f630bdc81869259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b077c4c2626901eb0045ac4c406eab60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c40cd70832b8762cfdd96f1253b4bdd61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d115df6cf7588fa3b925afb7383895c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9a6db52ecf0f3c85f933e8581c334263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616a1370b808e9806955406a39e3168464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cc33e06e069166cd6b5baaf2d8042365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45306e1e56b111d4a18d45a1bd29a4fe66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e183dc28fc3808c47baaa79ede7cc8d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f274b2f6a132d7cdb53c8c395fd63cc168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fb597ac2204e6ed6087e1db7d9d4d369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7480bc8ba67380c1eed25a60e42cf45770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e653a60a7e6ac9537d7a81ee95a6f81f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e1e46c854986e2871c0d8c1281ad7672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16c4633827cadfc28c84bf9fe414fa973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e37a6cf8624f58f45236e13c78b4ca74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0625cb281dc30ff30879577f0e0c8d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ff3eb1e32b2c3d58850237a4db31a376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4264b001c2b02c676bbb0e5dff2be65077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b68d4a174a62e1b5ecb91023e9c8a078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73c08216580532cb27f2778680dc76879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29060d01dde80c5b29199736f2674d9780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6cbf4d4a4f6f83195aaf863d54e98c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69731a4a53efcce38cd331363a24812b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62fc07016a990d29b5139a8d5d8335983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea73256835659525ea5c8c78a2683e884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2983d904471a1a9705437ad1ac7a088d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd1e7b6706d78acd14f7fd0ad35f53086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8a76c7a0b552476a3aa8cb7cba129187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0362bc1d846d90a4a9426511da63597f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c1924ec32f015ec3c018ce220ddf8789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff485603021527eb47b2b0a783a485ea90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40267800752de272419a1ec81ce6db291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad909247dff1def71d1dd9840250e6992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf17c4082fb52875ac43ceb195bda8f793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0fc29eb1551ac05304aa22488cb53394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df72f33a9035bccb9d73517455163e9895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efae7202e3261cccbd61d5f625e2a32b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aec7407fa195be1a1c776d458bd61ae97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74941ebc5640923e756ac6f6338855d398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedf62c341b95bbe2470b58be309d0ab99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb417417f2476e790c4bce0f375c0186100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd7a6e1905c86dfb4aa89b99cc12785101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfc2e18943bb7ccfc04aac044453847102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e0d201dd58859d0293f8ae7968e6d5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2200c52e9118dbedd897775a394fbc0e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92950836e82afabc358a6f2f4ba2cbb0105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dc09893413428ae77a97a697740100106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8372fdfb7a80b1231a3c5a5712cac7107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72f855e64df170d3d0d2d29744f60d4108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672ffc7862d0fcbeb3551ddcde8aa88c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5f17e30bca05c466e568cd7371cc33110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec21804c49267bcbc7c061382d8729d5111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183b57ae787e56630614b0517734af61112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f27f0ee4b22ec93a370605138ada84113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa300a26a677ab025b53d15fa844f88114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2082e1e3472e898b8c48af293f44df115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a82ab96059e48d99ce44ffd9b689c6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0cfaaa2f4701f97cdf88c2fac4f4f7117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a739d69d23894d10493468da534de63118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0725f0ca7a4c442004c6ada74d6cf75119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b4a4046d6607780f2d560ba8cba0ab120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515e269e42018dce409a173bad9d68c9121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb1fc39bd9d6425e9bf9f3adc7f7c1c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e52156d5c31f08f63d17cd0b097f1d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b31880a325536c79b257c869d15cff124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149c29f3693eee8c3c118885f07d8d5e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf88bc5f03653ee86508c166d5a460c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890a95cce0b9700e3d2cb2146ef53d65127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9c34a3ae91bfcd59fed42b34f3126a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cabada3b10e0be26691697f24326dfe129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5914eda046d96728dff7c434ee0b1df5130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe551678965a87ae5ddc3113ae39d9a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b04f70cf2dc8bac6349f0c8a2d36cc132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443b16e6356e1d8861dc5d9eea49778f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49690d90b80cd98aad7111a234c74a68134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0369cf88e4e3b1a5729ef6dbbd73ff03135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de6780007a0e5b6b6660556fb6eb08e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a337c0e3a381e805de9c35a086599360137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c0b151dd8c8aec38581734f82679ee138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bcd47306f1c24ad73feb3832b1d0f1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f350f7463a0c676b672b2a1fb2ca1c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49eb555237856b34415c45b0907c9cb5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2130b7a28b5ac95a5b3ec13ac0a90b9e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd3c151ca327a55698edce16daf752f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec3083f7cc8d5698b9280e1fa3b0550144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a600fbaa46a2155116e68ce77cd3e2145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d799e1ae9015d42e7c7d0b4cb221021b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b90df4626f7001b3a24bc1bfeaca02147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d2f5a041f257b6756d54a0e6e4b418148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e078b9c302a0a0ad8086d4f0619d8d4a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242d67f9a424c19c447fb2f3802676d4150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfecb9b1bf9b111706131d9304fe9a6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4aecf5aaa50a854a59bbaecfe21f08152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2fdae85e74e2dba2010cf9855081e4153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8aa1b000936cb2a5766305893fd3cb8154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110ea60601202b58ff931910b4311529155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b7cef091e26edd625e6e25223f131d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab6b44e949ca8a42b4812ea79812602157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e968b3435a77df2a0caf70640fa915158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f48c1c1cc724beae290f0f8615b4b04159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f3ad40af1271a1e68cc90e80b1478e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09bd0de86b127af39bcd8e4298fd208161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4004308fca93ba4618253acf46204a8b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6fa4480b2727a8a5faf53f523571f7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42744ca31bdc53587aec2c598f6a61ee164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a7303417bf2ee63e336035f9077e52165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eadb76a168dd117f8412b030157cbaa166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1baef02270e47bb8a9c6b50a539816e5167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbb963e4363e08ceae7af6be368a82f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436cb89cc4f3361729140d3c119fec46169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6f3e42ca895a482c2009f3738f4119170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cbc279865f652686845a5ed2e0cd3b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60122c12849b9559ea3ec652681271a1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9d0641ca6b2853dd1abd5c49be75ae173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117593a0ba28b2fce4b1fa113634e8a0174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8ab33032a3d77a1692a15a03620472175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba5060f03776541418e7e7a69579e65176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b46b958ecd2253c74f1f18a5aa2eb5b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe743b17d501c0702377fb2cc6c4774178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0fb7130b82abf91caf85e64f744c05179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1ed4ab345b6d4fea28e0285e0df4f7180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dad36c43c33a0e7017489779812961181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a3534c50b4978c8b3a80b4ffd52a99182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20981a046572822a5f6f18f56a165bd8183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231b2f27045bf013a60a1de3cb41d46b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658b5ec1ac3ba3bb52b625064bd57ac9185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156b7eb832348c0242c090e131aaea14186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005b78b9136d17535b3d24a7c09c3e7f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bfac98c28a3819dd9dc94a21da8b02188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d721d75c6b2e4841c15a816651e1c9d4189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77342865b29357a0d743ec4138928491190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e17e32eeb7680163f1293703872fce1191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbb756ef0e2dde4f9390251ae88c56a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127c58bc6de6cff7a656f78c3980f625193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df6cee99a8530d7e2fd510b2cb6f330194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42699af5fc288de5bb3b89199c5c7f5b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc2969c318ce7285fc2c8d39b1361a3196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5d7b12257d59fc0b1d5d7099ff9e84197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3ad33e6e9c723fad1cc94fda50c6c1198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b5c45461c8123b33fce4f26e423795199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da63311f308dbdfa59390472f0f88c8200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d0d0b9b49bc8de8294ae0bff6ffa2f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0a932aa5c558c1d274fe5977cc534a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91836c4a7c9feb35a6912f897ceaa810203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302bcd690732453cfaea9eb691fd2d74204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc71bea86ed8213388cb86e5da2c82e5205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15e31086c6933a98e4d81e8a5a533b4206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7705de551ab850b5d6627b1b53575f2207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef43e92265723e7ba643102b07c5b589208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc2c892f2782cc476818841b4e8ac69209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00e82cf68b46987cfa198f32b715227210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165c21ac31f690dca6cb25a4446525a8211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b2a65b8ad5e4e2611013045ed4efa2212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a07f27143870ff436d3ae88ffcabe1213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbe5be69be5b8cc864142bbbc8791c9214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8c89d822ce98dcb6672ba64620d610215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4c9c69ae180dd60bd4343709d53317216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c7df4d6ba6c328aba508827a3f9ae1217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23857c5230a610d4fe04def4c78ffbaa218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51844ab52d94856a7de7175d1df018b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cfa00245bc051a724f6063b21f1adb220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc667031a6808cb25ca5325b0ab4a3bd221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861e39467cfec94fe2e3793d9b057ebf222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809a4e1f1b6b156c49fc3db6b6c991e9223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7284c972c2740ffa7a7e43ceadbb9b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4a4a9d4eb05d055841421428fab1c4225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c5888f3156da7d311db2f10cb11b15226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e23d10d7c95ec93cfc8a3b426421dc227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40fc5af765cd8e494f2e11d9ba2ea65228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5e64898b15ad611bc682a6c7e59edb229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77acf749019549b2ca3192c4945611b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9df5e4ec6d02de2c59a9df3f80a32f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb594cd8d06956a6a7d6f47954fa564232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0aa9d48729ff079c8536034dc9c431233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e398bf118a74d49ff8b1894bcf780df234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c612358df5260dcb4f9bfb7ca6ee8355235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71355d13228f95361fc9f4f67a745bba236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbbfeebfd9c1d0ed403b2e5c4f170ae237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f905fae571637b1f8bd79802c1c814f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe03179ff5c1b226754a017b163febd239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2541aec26be1c0756ec67dbb9035dbe9240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757feeafc037ed4eeed1161d2a4c6795241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636d4f65c895c9c15c0b5ada7445072e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f19946d6e618911fe8da22c3fc7a03243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cd2d71cca2cb80ff3faaf1064ed9ca244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6619c9d417af43c9784b627a5d06dc5c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043fd03986ce7ae132ffdad2a65f8d66246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2154e3d228ea7fcaa686a9757167f6247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6e2cc82a2dd7d111970ae0b4f38fb2248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a1a583f22adf632e3c4ef75dc6f31b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e415bf870a56404730517dd1766929d6250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2f27dcb59df0ad5b28455c6cba7e70251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2742be0436e791ddf992e174d009293c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44349e5a3ba0576c1ae39496c638f9fd253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b7277128fa0bd56480bd7d61e66798254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c300270e243bca793ea9f70a61e776c6255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb5b38997b37e61a394c7d3496a866a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335f5aefc5c830ff27d34671ad22aff8257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b627a8b3af6e2a3536d010e1c9085d6258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2d80416b88196adc502dfa9d638724259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ec7e27caab7eb4d5880bc2bd69b0f4260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c77919fb633139d8daf1dcded99444a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ad33f18a4a8e286c1f7c1394c0d77d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca06125a632b8e9c344408aba73e8ba263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ccfdec6654bf77fcd30b83a81fdd12264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed482727bacaa2266b299ae7fd7ca53b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e192c43a814a830851956da395c34365266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2f853cca29c0446327de24eb788101267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138fa8d84b54c14a6211dc2b3fe7307d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95a31e4764a8000f7df704a072228ec269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e4204365f77247e5af2c5a01fb2fd7270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67546ae2f49f8cd6f5414cac090fd71271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c2f9b7f05caad4c374d754598f055b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee48a8d8579ee5297200b65fa98d582273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419af59962a1cc884409f50a63e437ee274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d82a9f9fff915ba0f71bea0dbee8f2a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3209d38a751d7db14cf3b472a9c5a00e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e5fb74b0e47fbe646adc06d9aad324277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d024176a6d8dda325f9515598ca94a03278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f355de8bfca259d57955986c7552709279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df19ca5435ad929b63763486952d3d1a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c97b1753dcc631b5dc0f436a8b5f87281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0620274605fa610eebccbce20440bfa9282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009d58ce1681575ee00d15ff1454e591283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa6e255887a5587fb5f43f1d8c5b800284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1488481a66f648d12c5e25a072cf61285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2595a123b0a9d8195c8911dd58c7fd45286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a658be2ba30c831ba1494cf11b95f44f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17af1144ccfc6b59ac59b9c5c8976d35288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a5027986271653d05d54a1375c7a9c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3dcbef71f5f17a6fc5d3580005e0d1290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398b79abef298cf12220b31ddd0f7cc9291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ae0a6d5707bbcafdad38ae804561ff292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cc57611d2d3003c90494e74cd46c71293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de88a17a93001186c4fc4f24fb84e5bf294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6aed1da12d465534d256ebcec3a134295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c35715793455b3acf3445211f0be23296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15ea38fcfdde6115b8ca7cb4d3eb822297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f127b97275d9a81c37315399238df834298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ac8dfb999d874d5c642b17da008eac299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2db5e8392f652bdb53ba4fb003bd1d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a7195fb27042315ed56fea4a94bd75301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39169c730d5d8e879879f33f59d3503c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9866255eb1c4918d36503dc422595087303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a924c273cc828b9141e170c7913125f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5921492968de676a7414c949cbc57bbd305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47bff81990be8ccb647a0f4db587990306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8641e60e7a99127ad4d54ad2737c33aa307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff2c60224c34b56640c5c1f0c44f722308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94436d45001b31224d93a1a88bb8e6af309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86251595eeeb1ebc1d42500898dace36310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ad8f9125094dbcb6cd93ceb8193810311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c606a954b7629eec10364f1c65f4504312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a2f6d0f8cad02047540f4925487087313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d79d832cbf71693a4b4add6c09e3c5314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da3495855254aef63d1064589087680315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d27c96f1f268f13eefb8e7bd637a848316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca6cbf394cfe1b7cefc5a52bd38d6d9317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943f1c2881b03b266796fcaa4ea2a36c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424a1ea4dc9f183b316e8d13617db80c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2303c2c24dd2bbbe73cbad8e4547fa320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b21967b4c626cd71f29ca0097ce2792321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a384e2063bd116d077c5d4a595f01f8322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a309c9d8c86904b89108c8e42bdf7411323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30222573b26387ac835125d96c163f6f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b118e638d17713a67c177b0053bd28e2325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.54</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.79</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.79</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.2</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>0.97</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>0.59</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
         <v>0.59</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>