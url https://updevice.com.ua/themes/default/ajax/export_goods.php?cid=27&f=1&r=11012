--- v0 (2026-08-18)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1c681853873f1ee2e0edc604a6c4dc1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc981434c492f235edd24f5bfad81a32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef6742599064be43452909d590b3eed3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f79cd83adf1cafea0b4ee410dd9caba4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a986b9325302fff5317debba1e8264145.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386109fc24f5cb9cee8b0f17795112636.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2142df34031b2858e39d1a70fb7f4ae97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c623af4a36263ecffa967159f8a3cdf48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f87951b8efce0ad53c32b0646167719.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d3248aee0effce412ab40b7a118c1e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7e8a58eef3269d58cc083bbbbe010011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3e7156d4e9f18014e6a343b397741212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329f8615a1d02d23259b0703082a252013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8623f669e1eb05e64d58c8e8f541569814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec1714a76cb30328cae3e7bd416096515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b335d507fc672c493882d4726d06079416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d58d162b4a6e08f773214bab6cfc7e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25c3bbdbb61e59c74a37975459f849518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2011f69aa3f662a7c9584789cf3c596919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a584e0b1465fca6be1241a63c59b88820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90da33c05d0d6f508e882690ab12804d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5617829123ee46cbd6ddbcb854e319422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5143228e82fe5813a66a43b6e2707e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e468e5ef226225cba7179fcb029fa66d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2adb29290092f36a678d71480229d325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03569482861330d2c48d085a30ad66926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fb4f1028723d0e89bede7239fb723327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ba4f7ab607140de80132814144214128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e8dbe223f5a7c2b89d37aef818cbe829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07710ce3b622ef5021cee4f2f788922f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ced88e1d195c90a62a790dc20c31c1131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b36c07289941521f81c114c9595b3332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d8152bd83b643d5a6826b6ce1b2a1433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a517cdafc3fdada96699644b3a4843734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77609443215afa007724db89cf5688735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c117d7d0a7df16b53991992e38c60de36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4782264ccc44d3fbbcf5efb962bc45b937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d583db90b60b12f1dd178edb681a2838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad82be4d0bf212e0f528a687184d076c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f022c22d0ec770a6a603725fd0e4b640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b8ce85f4d203ee99c0ab86227a27dd41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2949515546f4c253b43afaaab9ba9a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fd9de9ae7c2778cb4bb4a96c1a523243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3849f201d3a9018e1cee3da338935944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4eda88dfbeb6f501330d14f36033fc945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c250705c25f71a250661ccdad0a8a4046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3b6f32da0866bb360f1c559f7e47e547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4713f3061e96d94cfd34feec5200804a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7983bfc014403ab9db9c08f7c2aa0d6449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94eebae463e4a730fd372fb2da42067950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961fc4e74dc93d73b55ab016cf2294d251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db6894da731d49cbb07a3d092cba13552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016515673370cf26cb38497c10bb9c3053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf65117461abe286145121ea353381454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cd9b843e52812f78f8a6911f530ddf55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d88763e6b16dedb8273d0463aaa66b356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82df59c1c0c2b0d9d3ce842368e4dddc57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbb94e499379963397a9fb92b126b9e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12cdc9f19015ab8bc69f256b1c9da3a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c960a7fe6b87fe1135a8cb284f88e7860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051a7abe4fea490559c1fd5328a511d561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bf12d21ac6de1e159a6d5a4deda1d062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b81eae508740b12c0f74440078f78e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d916d9daddc61ec0d81c0b472b7d08864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122daf6ceb1176e25fe621bbaa110ae965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dc6a2be23eff3af85fbb61cdf1fcc066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98715ca85e335e258d55eb230dcc72fe67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b640dd13bb0ee26a3f9dc054088d9fc68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea09dd14b07c4fc9697ed5f5c1996d6869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6546d9f1a0954fed13ddfcc9c8ed28570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945144825ffecbfc15dfd048e7ada99471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fa9ca5020423db5fb65e415e9c730272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c752d94ad11b577a2061db767925ce2373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727dfc39bd13a8a86e301490df070a6974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4494040905b0f41a4fb9ee010a761ed175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6d642d61776f9f37ae0c5394b24edc76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd948d72e67f5f5fcc33efa7c6c753d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94316cf107e7da51d8806108093f571578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43b077de81b80485eecb63e33c1ad2579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7374b292b458ba336eff4b5531155f5b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3fe2128a500e139d6df1e2884fd63681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a7e13b8ded797a0f9d8e2727f01eb782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485f7537ddfcb25ead4530214668e3f383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bd0cb8bbe422fed6ec004a06d5f91584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67561e27815e3b9f988c978dba32295185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76228c147686084c483b3bfaa0a08d4886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8aa8ac5211b909d3a1f331c53203f2587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6c5f9886eb17e14f9dc3394fface2588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697f23b2fcafdd7c6b30868f5d73e03889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69f8ee3439c507caad06c5fd22fd0cf90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ddf87777e18dd9a096318079ec853691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2428395577af69b5fb7b31c6c1a70792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5372edd0857bf6e158710fd9748bde93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de96877f0d817a47b94e59b7ca79620494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30929e84dc76cb87d8640ab8428a234f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef6510a3ee91289e3469e164af70cce96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b24f978b40be807eab8e56999a0c2297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0544ef8dc570118fec1889ce99b236ff98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20aa49b48c2d7ccd1485ded4f2b3a37b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0509e0915039597187ff49e85e555ffd100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef2a58d5fc4f8b58a5e2183cc0a5113101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160ad8e8801da42b15f7a77a9f2b8495102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9f1200e37584e5f11dd607013488b1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bacaa389805e4ee8ee0d73437a8b21104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6296cbb38fb68e253270fe6a7a48af4105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c8ba3da5a209b18ed89b77185d3ba4106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7cc61249929f147872b66c211f0400107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec730cd05d725f86adf074a01183c4e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12f34f5db9719d5b315b804d662d9fb109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fda496f56131cf180d35a2b851557c8110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fd193ab853877753b17983f757a59f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db0cca80c0d4f87d15a272e6ed72382112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a787630fd731da1f8d23dd1cffa4241113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700b6e0099a58d44aa46752b2ce03a89114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5664b725d32841e7d4f1852950be1493115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa60198e2cfbec9909749bfd56a157d9116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b9e507925a64aef3134ff0fdae86b8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bf7b0e7064c39a2a1dd5ee52ebf316118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f297642c7f234e11f1d486eff2da247119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69430a6183718b81c7643d32eac08527120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf47816e85b386c9485f19649f2db58121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11378c86aa60f473dfcaf48af2f8edec122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0eebde5e64f2d54a786f895885712fd123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3bd9dab9c153e05199d62745ea3fa8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d68e6636d77defed2b1b698867d4f60125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c581cbf908b072b9c0f484ba95c3bf2126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350fa411803bc598203ed7a91aa06d29127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50e544cbb9e5f18044e529d58563304128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4221a29ed67ec2be102b1dfdbbb8f867129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bdc27b345a8c94ac97936b4789a6b3130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752c4c44ecdd4b0809e05bedbfc031fb131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8664500aca76869517bc48335859fc132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e720c8a0323a0a120d8932675d000c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c29d454649801ac5885c2ce806c22d2134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8998746bc58b7de359d3e66bdcda87135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ab0a643e1c261a2080662e78637619136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8578154324ff4eebf15ab4c402fc1fb0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38d432025156f026b9e3770f027be9b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f4596eaa2a50af0fd17a81d9e1d7e3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbad41c4f9cb76b2883caabe5c06379140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f8bbdf405c4c00d98beb01268a6af0141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a14e62dd45632343c451ade471a959142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11754bb9aa5f98e56a2e167c4afda5d0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8018263d78e42b019c3f9ad5dc8e978144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df10d77b24acfab34fa1b84a458c836d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44af86b033c4f71ae733a3ed767c2630146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce24fa9825af0a4a716138001fdc21a5147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340162e3c39c23b175bb9c104f4752c5148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b163c21fe2839d62a6235921ec41fc18149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8c9334947dec1cd681559a77196766150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f7e8180656f92f7d4be5aa25295f11151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb7d04f86bf6f67f98606720f465ae6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b057b75ea4098f8404802800f3096d3153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdc07a222397426f800f69190064cc4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473be79d0389d1c176f6f44e921a3a22155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee672f8e31d582a144c629d4c0b7224156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e4237632e14aa6f22f9491a00633d3157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fca4671891b7627b59e016ba010cf61158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c934a6b98aaaace3de8777aedfc7b46d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11aa116263c4a6f61275bdf0fd683c37160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a695638083595c09ab48bb644c7455161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f12f9ead992294a2c94cffd07ed6a34162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b065f01c91816b430fc288e5b287f5c1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f688700e0419e1f38d33488715dd3a82164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b696d577284fb1689b489fbf02befcf4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dca384a62784a116bcb337afcee486166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b178573fd1a977f62c9d4bf2690bb1cf167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c708c691dab485634916165da6fcb0168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3a902778c2b198091aee5b5f6a54ad169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0779101d1687151784054e70ad650fc0170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb90f0c8d32e55db494c8db18ded0a14171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4f22af701266b5271c1586043a93b6172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2b67185337eb659f3f7ac7db221ac8173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4842aefcb18534351b858fd3223ef8a4174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c8542a3afd1662be79cafaa51230cb175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237d2dc1f8dc7a84287ac62aac785ec3176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a0e185bc4725a74a720e689cbbe91a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdbc224b52fd6e3bd424dac79d1f564178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590417d1d5e18a98c780d848ed7c0e8c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8bdbbb1ac09436d020756165116eb8180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e5bc2efa80d5dfef8af9c2e97c2406181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74d608759c281c6efd70b99a775d0b0182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671c2e296f4c81ab87a04ec118600c6b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6bbd9db5baf93dd2319cec688ff484184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ef8c806617e06a2372e4c0f46dc87a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73216572ddb86ba2149bce93098e6ff186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca46aa3506fbcbdbd688ba3ca0d8330187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e945be71c110181c74e1263e7ae110fd188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bc6e6265c3818ba991cea4e563d32c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6e22b6a05702e081ad01168b2c6248190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b114a2c4288641cbb36c880eb7291a8191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652a38542aee607b9cf7b6003647aec2192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9e586d0f772ad207ccbbcdb3cee411193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b7d33090d6a0713a26b9607ebf2e51194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d35f590bb30a2f7233ba43cd4e0e836195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc332ec22b2320cae3bb2063e8100b90196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed972e35dcba1d238e8894d1399c6334197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0890b5257e911a31b05d22ccf18ceda198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c254b0510602ce428059da08c31fe88199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91fb4a7998d2a1958d6f5612ee46977200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ef84ce6ea223fd59cd1bf214826c90201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc6415280ffb2b1935486ca7127c823202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c70a06f5d3d500f363429447a593c4e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6e483d391bd1aa1f8c7be7123b4bc0204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2a94c827dad8aea8e4a34c17b473ac205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c866d2b733fe41bc7e5190996be7423e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcdf22dec4032630637682872362889207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69657a613f91e901ec750b0af585a1ca208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b51c739d2c8c411552f68c5ac88440209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afad2ad755ace16e14906927237cb2c1210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9fb08f3997d65d0b3d0e7e23ceb769211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1651d5a92e3c877437f4e7d8f4be33212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4e58a237d6c5f3432b88f31c17634a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28bd4c40916427a74830c9f1dab6a2e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ba171e0cb2e9bd7f4f921cac62ab84215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbd2f485638346169d541232a7832f7216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f88f4ebd130260890c27995a6b93e8e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ab33abd1b7c2dd590e4ff4a224de43218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bcc4dbdf9386e6a6d46349b12d3c89219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d225ef900091b35691c8f6745edce8220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea13522f72595c7c33d6b38f4a7fb879221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ea4bd9168f11dd010cf8daed1b660d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd778e48b6b7ed90b02e8d9a5241192223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688a177d4f809b0a167e890ae270cd4b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48463d2c4acab93df4ea139517f3eac2225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dc7474cfa90916e962f53b3f1ce2d2226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7aec2f6fec547fb836f667d1a23241227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d94c327d9630c237558f429c32be7e5228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615d5980c710facd235082beed2f279b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc2649bedf0b11f31e229a548f0875b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2620d389c915881393a8a652b74fd0231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae72b9cb509a74cb5a08d230a97c590232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e7984e9c0f455ebb10a6df931efcf0233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046712e30945e3ad7532262f373e41bd234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af884ae1a68b982d750d9a8a1a1d6d36235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df39b8da34152d3d487a632ddc97688236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff1b05bcbce7f36f9822b95718fc28e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c9758ec28b9557c7f0e68cd5ac7b30238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4650a1b77b09790e7b5d6c1339d27f85239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f34465aa58d371c1727867e4a91e13f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66a1ce6b50c7b03d889ed931bb75e29241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f9f60272ff2fec023cb81a1f017a6d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ca0066e2efafabf61d2bee24828456243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7128cf6b08e69d96c03ee1f4e58fe1aa244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fdeb2c7f762c0dcf7a42ee6aae9ee0245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b2b63b62403c422a3ca31163b146e9246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fbf5c553ee3e3681e8a755856953ca247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50fb512d41b59aa6452667a0db5ff9d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33ccaa14741bd88e58c649c14cf8863249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2986ceb927152aea83dc57bd3b06fe51250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec01813ca46b6a6777bd0b54bb1b7f68251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e85faca235ed6a4d2b86c2e55a1540252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be00804b36c10100db8bb9b5f2edec16253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2690c7bab16b5e9e3ddb855734cfb462254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8273730e5fd0a18c3d97496900f1f312255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477bb781945b0bbf63b6238eb5faabb1256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8126ab7eac9357bf9ae16836e8174406257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c9a0a76acff90a6f8101490f0f0173258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc68ee5046d6d0cb4a9dc94788ec0690259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16c1931eb99b2df5bf22d2b1cf24c44260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1bdf770aa04258f7511bb18e0ee964261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90beb432635dada5d071881aed9e5c2f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d2cef1e1d4e13154fd58ac13f58faf263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cd2e38ff678267ffdb13bfadd6db38264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179f15dbf262f14c391b29fb2a83dd72265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3db4102c1293c570a38dd6d24c246ae266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf7fde5da807b8e662138a74def8787267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a940f73bffa862843eefc31fa355f5d6268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da055074ef4b593b10b67b0a982f059c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b1381bf2ffeb8436dd0e13c52170e7270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a191ade8bab25b954bf471dc0c83b0e2271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504f63e3388a4ba58a578b3ae0eee769272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fea3ce1c604313fc35a435ffddd0d7b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569fb1f34c274cb6d98b517798854948274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4131f5426d1430e04e51bb06b21908e9275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15ff86bd01f86274d28787d3a70a9ba276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a395019cf08532632e45844d00c0f5277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da988635472bede14bdf415bf37f7fa278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2022460749af56803a67ef06d4a88f52279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76816333cdcc2b621dd2966a43ea0c92280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0525b410178492dd25b3db1ee07c0cd281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e6e80294a8bff40e0016b2c219ceed282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8b39cbaa2517b04b3e052156fc8e1b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df37a2be643a910d3ad6cc224e095ed5284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a3a5caffc39b5d4715f270bf2a4236285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bd2f6b4146ede80e8a39bfe97e391a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039085028addf948e7a4405a55afa061287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc84d0d840bba9edffd67013917a8b4e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a429d76192142e642dc89f6ffc276f5a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253580fdbd83739ca3ad6ffb77d87157290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72372dca59fa24c8c9d4aa0ef5d94659291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fab7fc8ae2c81c1e672625df8b835b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a428f7a1ac91d58db4c92118812390293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcc327bee3f9fa256e7574ec864ee24294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedf72fe957d6a0ac0b25767f02470ba295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56a27a7453adb47cc4d6dc284ab7ff7296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a40099421f03d6840a5a866de0a916d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be97d7585ecbef69f38d8b7ddbd6323298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2945c7a57f138f2dbef8732b1498d710299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5614e4f50fec438427d31119c6f9300d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552f5d3a1bb2f42cbd0631cb73bc0601301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c68ade42a1944596daf43c6cca3f09302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accae8fa876b2808c148ac7af7046c2b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf59ed5eeb5ea1eaf33e5fcda1a6fef8304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2131eaad9d6314550e39c24c4b2944305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab568b1eab489dc8b6ed1183363f0a29306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0dc82b8067e17fd7aca6cf66eefba9307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f927a098aea85c2fcd064227d1b0d8308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf43f117d25737206cddd8794dd1b899309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e5f5a3785241b0533c528ef802de3e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e62a89d08aaf5a1d343d332c3f20db7311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9f38477603e89c9d16a941bdf9a62c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a40ca4f4df9fcfdf983d55a0e2fbdb313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958fc88a2a78648fbc603b80c5bad665314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1393b53af87903b700c0adef9238c2d8315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd189ee8f7338d5bb53147fd00a00bb316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aac8aae99700a1116a425265b5c2599317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4149ca280d4dacc635974d941fa525318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fce6f08541def956a1c052daa87b4cf319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a7882fe49bf8844ede9bb97e042c6e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bedc9aa9363b9705ff3106a3c0e89c9321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfbfd73b5e38b83570da9fba342004c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29823be1b7f4570349989c5e403a0d5c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dfe2fb840aadb22c51d28fd8aa0e89324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17aa13d0134ed1b771e1895a715170a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925463db2a441681ce335e368c906c1a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8234e12d9de929121ca15d49b5be087327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e912cefd6a0e57810846b2ca50da1b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ceaccd743f413a46996ee1e0d0465b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f803e3dc1e3c1a4121bb463a3af8a8330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa407939e5cdc76f93d65ac3296544f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7002cc7d25decbce801d0c7b6c37cbea332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84892f0b191351d6f90f7752b8b15167333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbcc27b9beda50f71f6aa72b5ff806f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0566d52d41be0c467b5165803136852.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca779d4633d9762cab3ea38ec6d34f7c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7183076947d14686bb4157eff4a5119d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24094c4e74ed50aa04eb833bb2012f425.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c640beae26e1886724b907d164a8976.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6db77537402b1d7031c8280d71a00fb7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65b71327428715c0bbe6dafdc290a928.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddd4bb351495f254c85c759d6ab04079.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1673f1cc8e64b21c0f49e086f8b6e8e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dcbf31990aa78a0a66ae1e1cf82a5011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774c11a6cb537dca134e97628dc64d0212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e4012c5befd8ccf8e6e63da5c1ceb613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28076d644fd59e2a8c7ab71e03ef2b9a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd60c7a1dbe2dfb6287ee4360c740d015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67f8b39a9583519d2eefe48d7ff40a616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adc11e17335f71a7507317404bd614c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c2fc1a1d81f2e1113f33bd76387fff18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd683cb17ccbd16357f2ee803d2b460019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68cfaf3617b08962ef2e0262952bd2620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785eb7dbb87ef8c10cdf97352adf9db821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991d8854233cdc91f444e35c170f64ac22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8db21d0cf5db23a15f28025d567d28b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca8a6d1fe60ad31c9470166f2f246ad24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e971e9d79e9a76f861a55efc336236525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55cdc77a27ab5465b858add7949021426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f227de0eb4f4bc818bdc71e64cf3a6b327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985bcd1cb7fd007e718733b72f8f24a028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcff2580d0725820683f8d3942fe18c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35764481d0eadcb7c7cbf94ed5c6270c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e59ee74ea147bb01946d36489a417431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5221cf72c31e8c565c3b9432b78468e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c42af763e753dbf0ce3eb227d5c8d433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9e569205764830c66e1674e1bb004e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bc59ada5e278b414891d3c5ec8954135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d5d4e90d311cd26364f41062d1f61936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a0c348d5899a478008eb898c316c7a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbd74fd7924a3ead943a137d963527138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1873360c3341c007bac2b26f70d23e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea6467b385c0f9d3aa7f7aa7a7fc80340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c24d95e3121f737445ce5a6d48a4cc241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36200e097018df4984b5760e61bd6f1a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9101e4391e85d7b4dddff9f8e5ec0ac643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef10ccf9be79c0b088b10dc3b3c57e344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef55a23a0c0a475935941555a1488adb45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97593da1508117e2628d12bf3ff9f6ae46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224a3e7c935d8da1cb68d8b4bab37a8947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b63edf464b1030f1f797641efc480248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89febf3e4ab763504cb363c178daa5a549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1461687573a3599bdc476d54b8b2d72c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a24688c7c10deadb7609c7f5fe587e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c51bfe0705f875d71baaafeb634efd52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c557dc0486633c160c8e0dafc5fe0c0d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5835b83b09d455bf006c1ca18a76bb854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be043c5302e135c9aafa42bb7775accb55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee4e9eb38f191705a545b6f6d0288dd56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab67cb444e039adfee2c007d6c5d3c857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96790631f4783b01c0130b1a999ba5dc58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42733c9cbc473d85d9a494a2117373aa59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d352ab94270fdabf20f6629a043404260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ca5c37447b3ec92e737fb8424c713a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f82da20771fb8ebeb1ee025c8205ea362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d479d9d0eb6aa7f8bcdceeb384535c763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79581096ce1e2aebe34f235959f9ffc164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dd1a44ed449745712cad37b3229dd465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09486528d97bcca3582c11b79f1adf2e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fafaae8c18ae3bba3338ff3e7cc21d767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a97ad72c5d2f8bc569cde2da79521a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6991c598c629ac0b4d9fdfc57343b869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e08a73e97c1780ef49e87047f1987a170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93bfd3f0d1c4189f43e3d0aa776032571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121f80acafd1bf8cec3cd38c2f88ba9872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2bc416af5a9f1cc09a0b15952eaa1473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf0d0e2adb08ba840c3eb3ddab1780f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96de20d2646eae2758847adf6e0d57ab75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ea6998f434b7640506378fd4d1cff876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a2a00e07fbd4ae89036a6b137bd98b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056e9bf4d17b1fcd936aef5b8dc4eb4878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a807212691b30bdb2191c6bd8e7c382579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebf790c1f37057e85de9b1e870aeeb380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fef334bcdd3b7ce39216c4500172ab381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9ed2af6b14b6e88531283ea6f6a2bd82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9378d3bb7884ae01452c116736c88e3983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda83a41b93f07c254471403736975ea84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df801cd63c483fda1267097c3ec3e1385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b6bbce10f127f9f3ed434ae25d810686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fdb69acd40fe987ae8b1061d69438387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1abad0a23dd8cef799af9543567abf88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f7434f80c6d65269c3e3042497e5ff89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d16bf731092bdf09509d7c6f11260e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084f83dc91fe62907c83550034fe850a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8307531e0344307726dbff51385fda292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f999f8e74735258fb38b8d070ba32a6e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a91964e5e8ab65c3fd7ffae425ea7b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5db8474450ea274d2f297d71b7431e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a8197b386e552060567bcdbe9ca28196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a313492b17d93b3a3d1244f724a016a797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773370e166b7bc24fbb4ec3364dedd5098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e83efc38621ad21c601684a5b821db99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629dbd18db82e27fa23b282d3d99ae7a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff06c080d100cb77731381e6587676a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92cc921a18ec2e65cbf2bb2c2bf68d9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6cd44ab4a96449b21a27fd4a3e9e98103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c432427e35e67a08239357a0be8ec4e7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e55d7cf0b6da2f520f229eb76daab3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237d502ae97fad9c246f2762aeac9363106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a003af37dc36c3ac57f615cc3655173107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c264259d340819fe64e56e378e6f5bcc108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f8bd303a4b4bea958f2916370cf47e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4db8afc8330c7779e875b42ec1bfd49110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9462284d2ae722dd3366d1519803df0b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd024a052cd2a55bb9a651c403ebe14f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfad72b705e3716709a83cbb20e305f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3b45ea70843a476b9e5ed5b1b77d46114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3565e4b6786f43c26ff19d671267c555115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01115429a6a46c364fe6dd5a1c4e902e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e51f2a71910dff0088c1e7e71fc6413117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b696e5494609a71ebfb0448e901bceb9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810b947ce8d6ada05b9c4c8da1639193119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2848407ef16db2e8cba6664fdf7e8e19120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987267aa7fec06bce7701c7e19fce55a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fe46ec84f6901472b5839340cf3f6b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1305cc0f5f8015f41614510891b99bd2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e226e100bb19034aec5fc5b5b2c3d818124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b393cba1a8ce78cf981e490a1484132125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1ae753bbe87d3c281bd240b123aafd126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316769db3d64aad45ca99e074a0193d3127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb33c40956aab383b4a1d2a811ac3e45128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40c9f456af3b5467c66b93e63463114129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b930b33ee728faf0f37efadc4bc7977130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0e4401d033c0a260ee0d8920b0b3d8131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387de9375ed652d0ffe50cc12df24c8d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1091b869ee91ee207d45478af929b11b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e53cd05fbaeed31ec77eef5e477e610134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02c5e11bbf2e251d3bf9c9dd01ad92c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a6a995b983af9c28cc26e825a208e2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746c5317aa270afc7da97135babe8d59137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18d39c274b1c2a27da3c1178a753e21138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3368b67240b29dd589ed2332c3413fa8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1361c635bac2c5c2fe4d93fadce3c11f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cb9d6135f3e35f0cdbbda850c3b8ec141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fff807069b6e4b27cd8f1fc8d7bc5f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39798667d1ec9d627dd88823e1983ea8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10545dfd166f043250ce7a31bd4348bb144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8baad7ef798926a49d615b1e93f50d43145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e8d5122d5cbcdf2944eb042e0d8f7f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5de8a4a6e817b48178bf0460648957147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10465e71fa78b216fad2d96d63d3fdc0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97acb803730c1f9cc8d4422c36a952af149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f6ec7b824fc0e6444d70f503d3e9ac150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31cd2de8a26950f03114cc5f3818f67151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7639727a5c0a2d2b0abed6d2105bab0d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5303f2bf09d6a50c66d0925e2ceb84153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e77a8a5e3b61c0fe11a06b7f0ba442154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0411f4a75e360bf5a046f9a77a5082bb155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e6226f317bd4d1d63266dd5946886e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c59f3e643fc443b07276f70b4fdccb0157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2965742a86025cc882e116337e5c99158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4cdfaa7f4b8837b0d7e47ce459d291159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cb4f6354fd6a808fbf1261718801f2160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9ebd40fab3f7c12702eafb4e29ec53161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286c88e1b270621384964b1a7fba7938162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1524848059a128e73d954033374a89163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10324573f25ccf159fbbe69b096fc179164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2aef833e60ccbee0bc3fc01e7d26ce7165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0f5949162f3f84c9d24fc6cf87dcd9166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ddac4ad233daaf79ce403d05d691da167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd848a4047a0889dbfbaf49a8b726b2168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d992ebdba0075204681bc771450aaec169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ffbab57048cde598e588a5b39234be170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458081d8741f3818ca9f071ccbf02843171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5001c0847e74efef84aa5392eff0cff7172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74334089217032b14387afecef1aedb3173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9425b79611956856a454e2f3a11a773174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79f474843bfa22fc13e249cf4df4337175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0153c177118e95161f77d3084bfe616b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063530711bfd0f727d51b7a0b66579a1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9068c32a69fa5abdc96d6e12f0805cb178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777ed245ebb8b96568b39aece2906a37179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f92d35639a91332b655d73002b2485f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db66b85b8af86a3a2a78f74930fbf4e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116d1ad18291a5cbb670b0c31c53fa94182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9f19013d3f2561954f0651401c9922183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d33869f827e852d1c66270594ca2e3184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ae65d7d53511cfb51dfcb5e536d82d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a477a33088e168b67298bb96ac94c063186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c326676a782011aecf12378a870b419187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f217705a5db5d5c1ac253c889884e6e6188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660e92d700f4aba82a52113eaa0c6996189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f14f24789637181f1f3ecebad68f82190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb41e2ac68443f773274723ae48ec6d4191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c34b5bf470f302df126b2506b41949192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9325a3e026ccd16c2ab69ba23182178193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6eceb6db71d563a402a68928d1d06a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a64121301ab10041e5b05e3d4384c9195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4bad4aeac9c39e837ddba0ebed221a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9eddaa7990077ead7246c4a2a092ad197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3e091018110a9c01b5fc86bfbc79cd198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d35fb10cc81acde8465bdaa0b05f1d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f50a5c2bdbaff31d3d675285a3ca75200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef500ca6bd4230cf48268c5f38a9e120201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c597caa40c984ba4bffaf6e94e8cfa29202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24ca93802abf6159f5aff76ac61d36a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a2795ce2510011cf9631b5f208aa8f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f34da2820289edb5020ff45e776bc02205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3712c00271da34662454054c23d9316206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7217ff6e1fdc54a6c375d8a5ade5064207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97934bb5eeb71e2b6ade9930715db96208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6ee5f36a13d4d071ab7cbed18fa6bf209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd6c0fcaeb0265b2c6a4a018dfb4f52210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be6ccd9e3eb612a5d11e48f81ca2914211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e9091f7d23c881878bfebc2745a32e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abef0ab4bb682780612497f539952066213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f650fe2849af865b4579cfac252a479214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d33b86abcd23cee8c4dc46651657a45215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8555bf9194d598922213359821e2d1a4216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cda3372eda2240eeae3c4a2ab13199217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cefd25828844a5dc7d84aa5ad218bd218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ec5d36700075556abc0302589f5b27219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c926cb1998b6c34bb9459db4770983b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a067c112dff4532101029cda5643514221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acce7900314618f7647221061ef1f941222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d48e0c6effb1cfc8f80fb2c1fcd9d0223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e251980f910e1d203a9c8b2c1fe7e88f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b53e4c0f3ddfd8e7966972c958f7ad225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb179b69ea5b1ed6f07636edb652f451226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e8b9ef72ccbd04d09b08049d032416227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1a1cf8c7a305e60ea4484e09c77884228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b197f25c730c56a04b201737599b68229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0292f5d7f8ad7b8d8cf159458c76c3a4230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b999b5ae4b8a812732dfa5367e297d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057f9147b50de304328640cf9a7f65ca232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e02bd043df1d516bda81375e7ec97d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1398dac9b9b7827484a0e36a0aefbbfc234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fdcdf04e9913e8fb1a10edc84a3624235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21559ae6d6f460092b84a933721de468236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce84e56767ffc9be729b0ac20e966c96237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c7cbe3f5a9b01c597bdc2ee95c904d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db5e5ffb1691a1904e228fa880daa17239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1b6acee0be6398c59db71e9a501ca9240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a252de080314479532aa96813712ee241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6aeee683fe018a897e8345640fffbfd242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f5570d4821eb541bea68525bf373c5243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6477358a3cd30c05272b64450278c8bf244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2475e2abdaf0cb51aef710dc03e4efe3245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e76e773aa88e3f895533a924751fab246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ffa5748422486da51cfb60969890cb247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afa5de9f6174467deb9e6c03673241e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9674c21e468a38ff1f35494a07ad8c2c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0e5203af15f32368e38882fd83f5ed250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fce3f3f351a8187899a98aedbc0299d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e608575bc61f54e547aead0efcfd70252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c483cc9a701a9209f998b5d5ea6960253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06467a79b87f30b795d3bf7fd18a2984254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f296dcc5188036789b957b23dd271f06255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef3545415ff9c8aa96352db175f5fc3256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42777c8f074fbee00d83f43f4788a27257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d57c31458e9fe053547e6935dfbd886258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0880a9019c677c9811d7db2857d041259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f4f73035063791d63ec1391eefb17e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0282a02431b5e659012317e61496b4bb261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de02f75c6b91fb2f03b3b81a00fcd15262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd4a7dc814ab260fc78aff75542c7aa263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e479cc9336a8c7a4be6f9c92ca09706264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592894f76c0a3f01e7ddab2aa24918aa265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c413b68bfd339c5ff77eea2191171bc1266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9af36da299681b65d8b1e361158034f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62e3a4305bc83934144c3edf5132a74268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb9f608bad287936994314def0dc2f1269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28674dad12cf3b3a3aa4b53ac4a448ea270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315785e4bb1e8d0451e994dd5673cf2f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fdc9ea6c0ec9dc49ecb0ca22810534272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd644bd8a2edac42aedcece300660bc273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8f497cc2188d41cfb0df3ebd3e644f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeeddf6ee31e6123cfc94f9a6360d945275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc54ffa013663c636f0ea5f320fd1b13276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a589494ebc464ad2ba2a3af6085edd9b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec8d679459f4697d4a8eaa996e5ba50278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2627b67faeabc5c6f4b26573e49d13279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d013328ce44b2a8b6511e81882cbfd280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c7638e45fa555bddcad3e7111408cd281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6578f3d6a77ae29e1b377ded4a295a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40abf1d3a64badf54f722be288ab886c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d58d77f2695ece82f7aa94e3428ba6284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794d07c1efd37f61cd94e0a949196bcd285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a430ecdcf08a2fe6b388734357bd474d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ac9f7b17b6d8b1f080063f452d8dcf287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49d0f83f629f06f0d23be737c693bd2288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c299aba31b0dd1501036eb2987f2ce34289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326326404a53d61ef61a51308fd481d6290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2384f9c5a62bc9539341e4a88e33c665291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27198e0baa2b3ebffc9532318ae2b1fc292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7aa689aace8473cd8b0bbd73bb327e2293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8964a32471b352d419ed4afca94f72294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8475d0488e789ec6e5df4db1f0734612295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42705f4c51279acc484c769be8190b85296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29018da6a54262f7a46c1f90364066e6297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7754a436dfc6e57721f1bcbb55a772d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89862dbfaa0760b3979ed7ed956e5693299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05da837b8f45750489d5ad189e021aa6300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e7b36f2f855a9c5705db7e2dc2cb27301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee9ed7bcb2a3343cea8b6c4cb58cac7302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977829af185a2b08a121e4ee6591c061303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205530aa9b8a7c2edd76fcc32126ffbe304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440b38b9d0735ffafb7d024e912a5c03305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b65d39f1dbacec2f5bc9be864d7f7c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8ad84a8430bfdffb1ba69b6a20062a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52c83ef71d0c710a0c4cbad16fe551f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc024277ed2de690a945abc5851284d6309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a4808444e39894d09434133e75afd8310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b089ba372c17c0415272701ba63c9842311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cc163c478878d85993fa711fb3f7a0312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769f78c67a48b7cba9401c9db2a2deea313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae0475ed75043d2432ca113a513c044314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08212e96d2bcadeff8cc44cdbae69954315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d87a99b7a861ad206d6684a6ba644a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d27dbefdfdb771fc6bf866e789291fd317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33a1b3a0c1d0481320fb1a5b671e008318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9031132462249b6d8606532f9c936f37319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5f3d3f54b960a5f023e2fa4a66521f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50db3843bc5bca31d4719e6fec0d1d7321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13bb14509989d5e7fd2aaf699ea8916322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a6687fc2593d06d21cfe9dbdc37cda323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf3f6bac6381e87a942a7e0ba9d07ba324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62e07bb4f8ebb36a0e0bfa2f10e17c4325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.54</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.79</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.79</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.2</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>0.97</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>0.59</v>
+        <v>0.6</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>0.59</v>
+        <v>0.6</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>