--- v0 (2026-08-18)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae288ffc2705f3a4a67785f82dff3d11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f518b591a2f6a6b221f6a514b36791f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8657258cee474f66e7e607126e477ec3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dad52dc0e5dad2b09a0fdb4e1c5cf384.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62bd62f88929acf6012f06945fe3d2f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d294fe067834991c4066cd7b52a3cf0f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfc8649da7fb48fc381dd1e99e38d317.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693ebee902762646884e6dcf91cbce8b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63a2d72570197f5f21dfe434d82da8b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff4e0421c66227779796139af568f6310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bf11af556b42ee9d5a9d364b58084111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdfb7a632bbfa3521f0e3ad74dfdee512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531024f02d24e7db78d620878366a6e613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f44fb2b27f20c640d23190251f6f1cb14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902819d807963be9b8c80af53c3e188a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b661648ce2ddbfed5172a5d9b853aef16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a050795418d7d7cedb5518e175d762c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bfbdcfecb079a857902540168faee718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227ba184b2fa652155e29d7fdd9f23c719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3b795d29eb46fd2140ba2ec9f199a720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bca1d356a70857f9738bbc4475649821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4381a13ff7fd45ae6c0c8659039260422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50994544f841c9277b92fe37428d68fc23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52518f3d7f99458fbf7bc3f83215b0b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f231d15a0e24dc53947f7c863bf6ac25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b45b8680de31161830d4d5b6f83bea26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07ec375bd71f5419c010b770cb7c3a327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2606306e73bbe20226a26d855484a6328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb9e87de9c113d62660b23dde587a5329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60add24ef540b8b5acdb4287e40e530130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7b5a7c8a6b69d15b358ea71f8ea10b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cd67e1108a0567224613eba3edec3b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c364f92878d1d30ff1a1287ec89a1a1233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d38f626a2e60933485560ff5e9f88c934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01adfbfbea11d2da4761920172dbe86435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65c7f763a5ab8f4e81dc0d4a6a0cb6e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d813662d7662312859963e766d29244537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccda67b4b2920ea05ec57f238016e82438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23e2cd40479cf0d8a9c1f0d53b5c0ca39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842e7c48ea4d7da004799a2d784d825440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002790bd854b89412e703d81d1ca25fa41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89780918265db2089adf9d1a69755e142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4b5a76fd154c04af16ec80be05ebc843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bf4644dd4c9d3155eb799f979fe16344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a936473782b5f2b9094b7185e453c0a445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1543d1c40ebf11bd7fa4542f7610a6af46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446d22eb5b6b74efc82f53adddeb57e147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74570342cd4b84172f2fd7674ee4156948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1183653b49a0d75f54b5deb4badde61949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a73409d6a909119628a2b4f4d8a4d650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5849e6bb61e4369cabaaf3be9b7fbd1151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9684b793d7b4f6e6ee561e9bc15e943552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71bd6e958e69ae9dc4abd7804d1c16153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b687c079f2e5b10ca3417fadd317054e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a637c675abd4d5e4a7f1f3b68ac94e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da69b4ebb8eba7657baccf75d9af5caf56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4854bbb7912c6da33bf0ebf7b649eb2957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5e2d54c7a3d06970904b88a38ef0e458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79948cd689fe62c6aede38304fd0ed9c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65347fe2f11254b61b9644bbf583c1e060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc926542130a000798ba34f0d2bee0961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0874f47c50321745b682fbdd167067662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85cbdd6e3dbaaff7a9926984561c92763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75562788199cda8d40c088462959396764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76698767feac639e399b0d628f447ea265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83f72938ee84979bfa3fa24645251aa66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605d8f33a6e9381dba8642507856ad8867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4936e097e18a329607d003ff887f7fdf68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bb21df22aea841aaab4ec2f5712f3069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e995ec28c3b22ae012958be19b8dcd870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5ee4d4a81bf44d22c44732be0f92a471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f823e7bec3fb535112e5bd172b182c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd80fa922332ec462ce882cda23126ff73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b30a10487330b557a2f092d2ef68bcc74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67935f718738301918857efe93b1f7f775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27bf0b63a8afa4d61223f9eefab44fc76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1aef1f823aad4b0f61ee15b5febe8e777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f811fe39c512caf1b8aa9746ad3e9d1878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a31f85765f743944e56317070ffde4779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f887c53c63b5cccc697f0b623d5552ff80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e136413b35beff04d69810899bdf9f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f003ada8dc447f2104cb92428299ae0182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef85e6c7cbdbe0ee333684a44c89fdff83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f5d8a9044b959d29a52a3f04d9eef084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e50943279bd8b735db68254244294b385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b565a6744bd03087d0df532adf7aee7786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf7d4adfe2ba29ffb9ca3cdf9ad0cd687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6efa37e51f8ce9a82f66cd840d408388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f11422b1d1a20d9fc251cf41391dbe89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6a44677d987207192be572ed19ddde90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd758a7008dfd387c7bc60347ee7114b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cafbd49f1323c668c4a6b75160205b092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b06796d112cc52ae7e8ae9a436019d693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0461a9b43b9c3df2384c2b62be546f194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2c617ef23d773f50961c97a1bea5fa95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca4ed643d531712fc17616a0cd1893196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25e0d55f91ef8ac2e7ed842c463336f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335b43f237a9c8fc9fb6383122e4532498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad6d28797979153a5bedb9562f4142e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9291179101589e73aba9968cd19a1a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ab7bb49f5d3718bbc58a74592b5b16101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d57df28bd77cf0c7699833c634e3b7102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390f081028fc1475f4ead8b820342a8a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce13a74cf3346e03efa16f2ea0f75f8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58612e993ad64ca6de7e0108829cced105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f272f506fc292ca7067343585199193d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5f67f9e10ab732e4454a46892ff380107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51ef2a08a41bd4abbb49c90f8c2887c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4bdf69135cb6320036212f1eb2bfc3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932a445f3f86ed790b7b2d7c6dc60226110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8952e3ec3082bf0940e6bcc02b525445111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30003340ce719658cc280af93432484a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab9cc9200e0b5ff693397a8f9c044d9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6523a737b5c2ca753cd2949fa44dcffe114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54f482b5607e4c613b6dce221462430115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b53bad1d62b03c21a7be5e5641e21bf116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3673b40e2a09fb8bc37fb800217d628a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a6d46efe5347f89515ee80a6009770118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d5699dba1f2dbed7d1fd5af59f06cb119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8fc8924f486ce03df115132164e0fe120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4407eccab766678f03dde9bcc9d9eb5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a33ba63dcd82d6051793c7ad86fbb25122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6fd6572b22340a4f8b1bf316ea6965123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c4faa503456e214a18661a8fa12bcd124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a35916213c8757593a03070c65a4be125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2274f3c1b217b21b1027985b25829d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6870439b905bdabebb6c1778d81604f2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3a9251924e360fe4c90650cf5855f7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb64a6a025d0809b2aefe6be8fd5064129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27de25003097ef08f68fe8839f513dcc130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0930451849adfc9fe79977b818ccc994131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a29b27d3fde03a8a87fdf5e7f54e763132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7226b00ff0be599dfb7635ef82408cd1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2bb3ac1ae7be1acb23ec26b4c8dfa0134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dcd8798ec0ca37ca6b47b11a7b5d6f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2e4218819e4ad2cc40e34164cc45c0136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e447424426396405e774a7e849f99579137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72daaae06d1b41fd45cec1ff3df0976138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ef68e389c3a636c7f4f96c8ef1c72b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe8bce6b0bd402da82fc7623898ab54140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53559c4bc8bbd71b7d464043c6dd0657141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebbcdcdf0781b12149ea73d9c1a1ab7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dd80e6715f53362b1354b0f1b5c1c9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f54bb225b6cfba9d632d68d359b319144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee70bd2ca09f32c75fc562472ba50a78145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af50ba0a7c368b8767788bc1372c44b1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc25ae4e8371af5034e388c3ca7ba2a9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f4ab9838919aaa1c20cc72e2855481148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40d065acdd44d2c0237e1dff2c0bbb2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59aa4bca12453bbf1c7ea8506ce0a42150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dcda0a1fcec33a1df8d04803b44057151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033159ee2ae1ad4ed21ce52e4733bd2d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032569c187d888f6a162dec6f1dfc66b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dfec57a8c2cad1cd5b23ebbc2b4196154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adde9aea8a1c1284714d66806e5b9d7f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870c52daed5a2a8a47cba3319b9e60b9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2d0be3bf57f6599656f3c14dec67f2157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3cff8bb4c4a99767309f57704ccde6158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1137c2be2a7514c9e3ee8227b1c6db50159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c404e0a689b2800da2349d08636bced4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e7776f42c8a2dfce15b38ca34626fe161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ffd93e2cdf651cb6a6d7f126da195a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd839feba12bf1340b7a8cb898d185d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640260de154381bbb5fc3383573b7e20164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19324162d2331f88629f6e084df807d4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c9f52994193bb2ffaa03fcbc764f4e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f68ca9bcde7f9832b71f39cd17ecb73167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be30adfeac1420f6ebc7b7f4f04920d4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c55f769edec398e2cda46f098aec5f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44474ebf34ddd8c9838eab8b2a46ec65170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb7dd5bb56fa8af0fb8ce62521c0afe171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65eb55c2dc8e0ecb372bae2a5441f76172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdf86b56a3f76e21243423f75ca303e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d977a5d2e24b1a3778f29593b3db0d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cda7191823ac7ef92e88474914b5f3175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757c20f26f06dc072ed084544c8c926b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3bf21653ec1952615cfe5bc4ecc877177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5869d1e371df0da9200a5da5f957616c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b987d7d58aefdfd4484a08d15b1289d2179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117d3d4e4a191814f3d885fa8539afcf180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a749fc4b66a9baae506c5232ddb14e15181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480d1d611d60f998ed302e890b5829d7182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5d76ce9d0314bd2ac646fb72ab6d97183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdd03fff5e57db91c44b8acdbf0b9d3184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e0885cef948bfbc403a3a52b8be973185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6531160854b2b12e6bd43b122bfc44186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14120455399ceccbf95da05fe73fa1b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbda0a627a9e313ba0692223bcab2de188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d20c3ba18d389cf0f678d16155b14b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f0132d9a33336be1fc95656b663788190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6864662c18291ab3dbc54cf98b38eaf4191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322721ce2ecd28cf20bf9a43d3645a1b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255dea10cd2224048b10f43fe11f753c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69e3f6ec2180d6703a74cee7a38badb194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e761c40d7bfe9ca430b90411027cc0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd635f8cc0eda4f5214c0176703aeea5196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c254968112732c9faeb2953b10002507197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2b4a418b1c2baef21760a804bd78d5198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe144ab0762d3318b2937dcc048d4cda199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f408846815950f937d34181bdc5b9be200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce11c0f40dff4e9e93108a467cb023c4201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e977c32469b0b54068d39a476f1d61202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4722eb414a1d21b49399f8259e744684203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c046fc3f36b5734a48179d2ded3d1f7d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67c519502eebf6ccdfd415dac7abf32205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e3ebf842f7415d7b449ee0afbd5a07206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4f7545ecec35832956abe124f1e13f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303b44accda27bb5a2e637c42a859a2f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a54f9ef2ba4abff0a86f45e912a359c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1341da36f481ff55157959b4f14d172d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e8c19ec1074eb62b09387864fe2540211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee22464ec466ff378dab29352ff2fae212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7158179a5925b6626e0bd2fd2ebfd3d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b5191b972a58a05ecc1e24f6c91be5214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c93552951c874687605d1dbc3536298215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a38709da4ff902e0173f5235089d879216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6882542af800fc17f130238cd5a4919e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8f96a2d72d8e54a76002bb02b22c72218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944b1f999c8079f7697f63340f0e73bf219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797dadd5ca93cc98d7fe627ba0db1925220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae03186f74f43e17189e5647700ec43221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8779a078bad5c9aa9399ecdd7a089ff222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f81d3cabf5c9f45e3909bc645261120223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3d9813eb1f6902644e933745104ce6224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dca6078329fc57a66b320558fc36492225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae4be3b2d2d98d1a63b3c99df8b4ab4226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96d9a30567c39ff20b0ad62e6b2491d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fad77286e989fbf200f297d4918f04c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d3599cd0fb03c5821d631b87d24c8c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105fc425e3c90f8b9e6a827b19178bc9230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb10b5a5cb8fecc3cd32b803a4fb6f0231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1818249b943a145bea262cf69688b8232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b160ecf263ce488221ca98fba46df3d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc392cdb39dfe08fa14a928fcd17b83234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afaa46f5dfe3a5701826db1dfaf3ff98235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc170d7d8237af32dc33e2b1a67fd477236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0601a1677e9460f167e15d320cc0d93237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa0e49b00870aa5a44d45ec2ed43c7d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb0953a42c9c42a2d7148f24950f4f1239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9824ff6beb1f51d8a315300f68cb5d60240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a40eed49e0ab7ba9cbc393b19eb996241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b230abc1d304e9d520e01b10bd0b1be242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cd060772c7b84d088333c713036ea6243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9964806e49ecad054258016c0412922244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fc9aa690f353c5f5c76feddc96b8d3245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da309a9696e833e2151690be56df120246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5c677655b515e0a56b9af3df670da5247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c077d4bfbaa8d12687e5119220a240248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c86bcd92fe97674e184f9b5ef64d726249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98430b74d9ef644653bd636a977112b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28efb85e27fe7b2d3d0d10f54981e7c8251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb69b312d9de1b1a85528c7a62371b6252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd7ae75ea3259bcceee131a6d25f0fc253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a7bc9ff4598e42623747de0c65a21a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad0bec76c3b2c9a7ce74e50be421fd9255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055295e995122ec4a5ac500989690e45256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0dc2b7f5e3a312f43f94910a2205d7257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2c6db39a1b48e735c81a4ae182cb5f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389a9357f2497b8ca82bf681afe65d7f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78b3a36bd1334526336118f0bb48fc3260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4195aadfd62e83b24603e3666e585f2c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b1b77f1d36c3e3af47096cd7b42d8e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bcf7a8df919cc6594b340104aa904c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771e24319497923bcec2134c16d8a893264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0a124f7118883469270a677b7a7b95265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6993ddc20bb4b2f3792a3d7ab6a6a17266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde49ac1224e988e8a1ccd84d571e452267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473df7ecc3ccab4f6483ff48736f96b0268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb727d88bc2df044bb36ff6a91057580269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35cc6ca9cbc0224f2807869840f24c8270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0677c9119d03144c992144e3c32ea528271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1382431d29777cc9a009e0a03a5e765272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bbe010ce246fca85072470620b005e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e474f1b53a85aa7e2675443de020336274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd9d51f3d93fde5237304997a87a5ae275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97767d2b4c23d6c1235a71a9d601819276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1a22f12891168aa671991dee3cafca277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac2f0f6083ef3ed2c2797b33ae41ebc278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478740578a2f5024b6aff94216d804d1279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb1dd648feff7e843bc771b015a31a4280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba94cbf1ddc4f82142bb826ae6ee653281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e4fb854522bdf595021b38372200ef282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9321ed508a759b7e0bdea3fc676f5dc283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2545948ca6b7b21447040f74a2cdf98284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca21fedb5434add6a494554ffb741ad1285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc75993acbd10f8a71faf848eb2c24c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5832ca1e052331e83553fc70ebc122c1287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1d13e04cdcf0bb61dbbe1f25daa0dd288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4047b34b069047014d740995009a5699289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c94acb72aa5fee5928c91006d141416290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efecb05d9cd4e88fad84ed7139312d0291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3f4fcd7bfae5eb4cd03926f6177908292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59775c2e4aebc30cc6b82b562ff8dab8293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501877ddec3df2d93ec99ee87b1d9d3e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9074c698cf6fb1e19cbf25a6fb1287cf295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741b9d86e085f9f01171466ae3ec4807296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c065550a592d1e768266674c56707b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326132c6f726eae8c3b49970f7d63ca1298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b800df9b097f1f70199d5a2fa67cf7bc299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9214cbc93e430292dcb2f810c006b0300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3fb756b3515ddd0b00f8aef74d73a4301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23173f338699eafc281ff144d9bde075302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96380d7bf0333b8c108ff213d121a499303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbca32c04622e8317500a6bdb8adc7c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c58b582d5e6b74f6a781841143ed241305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe910a58f6e25c96749ff1b1a396462b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729697c575e2aaa1f39b8f7770abed11307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c3feb482a1eb9688b0a4f66d3a642f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1278be55c9e65fc8f02daf975bb3c4a7309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f726ee04b88e7eb1ad8baf5d9bb823f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193046d92988120042c532bafce4dd08311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3333459abd0dfe75a67d60a10ed38d22312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2170a16f9b2e1ca426c6644d6f62928e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8217491621933e752d916b9d8d3af868314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743094018cbb641b643e40de4636764c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea4ceb778ef905ac5f4bc93679e4a21316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5944538078f542b6fa3cea0b81dd2ae317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ff4e93dd41e4669ae690d45c3eabf5318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf6a603815e19e323754445e150ec79319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2197819082cf7d27400f8cb11c00d9320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93584c31219d340bb3b6e453838dd6ab321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f07d67bc954635785bb06536365aad322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da2ec447acedd72371b1e9ecad4e967323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e107536bd9cd438b28329565dfe94a1324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834594569c6af0ad9533b3a80b4a2109325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedf57b907a42aed4c553b672ef7c325326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de78a76c57d06cff517ceb4af8f1db99327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825990c95f6b461995b6349eea02f7b1328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a820b3fa6e4931e777e1cf1facba71c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bad1171d39b7d18ec6dc65f57b1b980330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbeb933d8351696451d6fca58d528b2331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a9b4aa617f7d354d6b90b5d1d6bc1f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a77df84460c9974fb0319a6caa7a40333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887cc49e46db213f4a0b3e162f81ed811.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31e87a51a48b24f823bebe72e59af632.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf33d453b4a4e3259f9e359a873775833.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b140be7cd69f90bf89b3fd3983002d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08166cb9f09612d17e6d236eea6d551d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a598a0142612e2a80817858a59cc9e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e13515c98b0ffcca91e164aff471037.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55adfa77879f74a3cc381b37bbdf4208.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333a5dde3758b11db1b1448f193ce7dc9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e120955f466e4a1c2313402c24ff840d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbf982250baa78277664e323853906a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008e97ced4ac0b4549c307aa74d32c3b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cc64078ed1c6291d47f9039a63b97413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54db7d3e8d04ef49acfaa5569f48b60614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4f78e9187713dc326b2f0133b18c2e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e470c99670e831f0ac134955acf24fa816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeef8d9bec972f9613d9dfe60daea70617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8294854a5ae13bce78d92572a1b2de18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a87d6b3da891be81517bf27ae58c1df19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6601c56c6a4fa3eb4effbd4219b0438820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936ea30f5082a52d063589ed47a284d921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3787a69f8265dcee470bd0fbc9c6e022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9dec2d483c7f0887c197177638f01b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bc9e0ea14bc4dae0af89755c4ec66624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d440a060c48e1995c8d68166f2231325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4f9333eeb4b8ce7a67f54ef894741626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26475d32be5acf4a75fdb097278769827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db8e4b4bee6deac50a31f10ceee819c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7a935d0c70472878b7ff0f0c97cca629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6d586e748c4327cbda02fe2e281f1730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b6b6391e6f42e0783390ed036ccaaf31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb1d79391136496b1a4cf541e01468932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e45e9eeccc2a418073b0e56a64c329933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2c9061f7bd436cb6456f04aa1d71a334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4887270e69bd81c7bd06f3e6ef13aa0335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f0ef11e38b0f1ae063506c555d844336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0987fa35adb413e571baa45edb245837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87d3e43e7e32206149efca8c2934c0e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9701f6e5c4430ad00ec89f8326d6783039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ffa1f3b5522da367e4c741ea72306c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c510ee6e29e975b5902dd632045c51ef41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ce259bbb0f0bae7bdaed945ffa905e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dfadfccdac01dd7556420cbafa3af443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7407e5af144d9774ac08f0afb17b719344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88676fd0a04968efaf4be3ff49d4cf445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9777e85a15a85f1488130722831d6c0346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234316c5edc3b00284a5e7331076668647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edc6255150500d827879130326268b048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcd95ca76e559c42567b17d78ec186249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f525cdbaf8bc9709dda56f266a26146d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd80ed656dbb3e2e97e8538dbc9ada3951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8d6f0e9c3f17bcd2e330af404e81ac52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286119e1a64517313b6c935b32abd2ad53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf721fe5550d7e628fa4bbe4a2437f354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb348d79622f095f1442cf552df51d055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04c6e8fb826e38a094bffdfb3639e3956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffb187bad57d471937165d272dedad257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84bf7c392527952ce638235b6020e9558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f4d99a98c5f9876d392fa251da6a5e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43ccd3f7cd1ebbd4359fe48bc98023a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d77de1fd650ccec8385d7c8592786ad61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fe176960c6be807b02424df6860c2d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5f4cf5cd3f9f63f96af9fab0a86f5363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3991151d7d26ec301d93071a13c30764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb166e2b4d37d2d745dedce8f00f70c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e708cd042d5fdf5590a87f511297e1966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289b661a4b6aee300c6f3dbc9fe4897d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6365210c1c3403b484b8fba2f84df60c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39bfdad16061d435de2fce44ceb73e269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387946307348dcc820b7960ecf13591770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29fa86182db621054ff081d2db82f8071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a3f96d8e967e1bfcf2d57c61d0d44472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c302f0da58dd2dd50e9fba259cce8d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d8cdce5e4fc9bfd379dcbfd92d25ab74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a5a4e7ddb345fa31e75603f9f3b6ae75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9610917152c8a3dbb703e55ad1d0ac1076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195dd555a796a06d8cfd3fdea5d2807077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedab8f12ab11bebdd068c895888c55378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7392b9a49e6a863079edc8bc3e1f672079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b42d8bac61518d53219295466e25a680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2230ac5f8cfb3ee58b8eab8464b430c181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cb09d304705c8d1e9ceecce15b98dc82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5381460ff98809ac2e00e5d51415a683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ca3a9622700351268924953c8d7c3b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61e3ed882e088da0c2e24c81aa684a585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71039d9146de2a515641755331cdb6a586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428709e4e1112a4b953894eb250e3e3187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531053fd82410f408bd05a451d6a385088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17461084cfe90bb2c39330ecced805a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73355214d921c5887cab2b00dcee64bd90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc22a18b603869de20ba23d59ca8506991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347eda48e71e901cafc09b570c281a5692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc139a8f917ab053a9d50ef83576cdc93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfd3697ec28aadc2ca3d8fae15b283a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8a9742921ed22f3b800d971766e67195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705925e802f5ec90f5415c71a3b94b1896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb9ca7824b3917b89894160d6482a1a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad5eacc831acdbe7ee09dc6778b2fc398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c5f889337d9487ac8c4ea1a121a8ce99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37bed4aa4e0c2be694de4b177d9c2c5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11747021d3d62963019eea72a2803cb2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f737366c9174f36e10a1362c0beccf102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b048be2fbf66f514c4d8a484ae6184f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509aa9d9046282d498bd72cb2f3c001c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfeed3da12a38def9b26c132b630fed105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c2cfbc94c6b5a913716ea0e3643501106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952d765cca9971c39af7e53cc74a1142107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f1967aa0496957764372924449870b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028f4c0ef0ef7514c602a5a3b8528e65109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ee0d027e6bf9b4571c17b4a0882c69110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b116af8c47b32eb993600de65916ec111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224d0160f34eedda7d68b49cb2593dfe112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45daa0b1c8a65191e3fd06cccfef0b7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1754ffcff004143ac4e0ead6b9e0deca114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d002e2dbbe59fd1fa305da1f52ecdc0c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22d6068f6c3bdfb3be4634757aa762d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30ca25ec166f5aede06ec752725a9f7117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5478bc936a4f28568cf06ae13b2bb6fb118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa445ffbfa6efb3391d685306fb9ce54119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5becf4c97b901ab144e0e3c4c8be25120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470485221d2013f43f5a82e98362c929121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4792fa7d2d73387bc24bddea8f73eb122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1628bdfa2f2ad204336993b33cca6638123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c47c004e030c3dc6dd1572088aee74c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87b45b8b392706f3e443bfd28b25836125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2624887e0703c20084bd51854e7153126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414bdc421f79f3de0f139a7e0d9c5d55127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529570267808c598e0be8a43bf1ac35d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c71a03844beb22c6e2aeba5be54274129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ceb5fb28160bd287a38b51f6d245ea4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadb6898497e39159029d825144bedf7131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00decfa3bf394d7bf298f07c94fff0f1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b124e4dff23732b8b175c8392154bf5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef521f2accd7f440a268096a477c582134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ed6bb5ccab5756f97e4c80cb696f1a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04923b609b964592cbfb4cdb59462daf136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c6d04b2dea188b5297d137fd0d8e3f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd4cc1222649c7a5af6d3476a76cc36138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e0e068050f0a1cb449321e6f917304139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d56e15a2fe1d1be07532fc973a6fb3e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3843ca7433838e9ebd2654138816eb63141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f9572bec77f9daedfd1716b1d8ceb0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd61a784e2bc05288ae653c33819cc3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe09bbb5169c3b9dd5d551e7066144fa144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99386673a4696317826f1f8e34cd85b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69415ca931d9ce7c58f156f8dd4adfbf146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33bb6eb646ffade1d8f5f44fbce3bd5147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952c8e9a9d4313a288045c8baefa7198148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab4e3fe38d205281272594758338cef149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaaf180d750ccc549f3ad42e3cb6154a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75bad1f53244a460c88be66e0440e63151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c737a59322211461e642073cb6c017152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc87d1d784e080a91b0c04c45795a45153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9708c39ca4eab33c84f864a6c13bee154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c224ae0f5859aa77e16efc32a81cb9155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb99fbd4b943c344660c659a7b5900d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2949a1be4000b5a8332de49e0c910390157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a35fc1438ed19d406b85d2bf0fc3aa158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8756098a5d4acb8d2e52aa2c76ef1ba159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc67b711032e2387c62426f91ee136d3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c5607c90d6bb4d8a76760691c8586f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1f64a9ec389505a57a99fa1c852c57162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199c3b8ebb0ce6e642ebaba837d94da8163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343ef18e81c5b0519ab15294ed2d94b1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3a92e430aa4d7eb60d1943518dfb07165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a185ac4cd47c1d8dd20a38a86418e67166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0718d88b28da6f7f55709ceafdda9881167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a7fa680b043645a1d8fdc625d989b8168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa4b3e76a7075b5c8f3fbc1b9297359169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac63accfe70be13c0a5cf74a5d3ced8170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c197e6f72f9df160d65dacc412b06acd171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5e267633a4bcfb7bb9afcf9a457c40172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36feaf262074e2fe504280258216ddf7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d10b35f88e639da6d6bbec98636ebb9174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee763ae1bc3da9a969a538e06ffc847175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ccb19cdcb58e76e5ddc17336625715176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db1eeaad7c85316c2cf6fd6b49baa00177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dae982995f22eec173d0015b66dd77178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b106af8c2040000ba6b8cfbb49ef515179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44368417a2705b9a0d325b99b831889e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1078c6c19da1d02ca3d88de0eee573181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c996c57d16bb3b2a30066b18ed2a3f6182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373065b2ada3bdcc4e9450dc7e8c6349183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6349d2f94c5ec5993fbc09563763aae184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa65c8f0680d9c6eacec5c227034405185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c87c014062f68de580c4b8e41f2663186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312d41b197aa11b334591089fa741558187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a7117eb22207ab08497af549671e0c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa8114f151335f1bac84d549073656a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5d9cec502f0aab77fbb9b51790a9f1190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae971cf2628ac102a04287557503e89191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe711adf6d9f9df3b3bae5988fbc34e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9baa7c399b8bb41fab694d952ac515193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6deb2695e638a5890af8efbef259a6194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2700d38e978b8ab07ac9de993f3c15f9195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1888646d6e4410536101edc2549d8c30196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18752dc1c51515b113eed26712ec9377197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774d3b54cc4f46131aa6886f7ffb8c89198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a49bae14d650d37faeead74f444ab5199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce0514f5441102a643d16a493e4fa04200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb238f0d062034476dc1c2358f95b22201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a2fb9e1bd732322a7de26b57e26f65202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e0656e5a4c0c62d6087fd0280244cb203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2aed711894b0a8f70a1334d36d7ae3204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c282468a9beda72619af8be893acd4205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ac96daa18c93fe6a88fee3a16623e6206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6818c289c0974e66af461f3b659d90fe207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c60d849e6b6d1ba54016eeaedd67fa208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f4e058ad1f8e68114fff0db54ac973209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ac7369b4f4fe2c1e95ee47fc438fc9210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba14b21963459cb44b34ecf55ffefc64211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b23da0e7ccac9dd69a422618d7ba15212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea061abbb710a233dc111e187e7c154213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec061fa7311cfd460a6566835932086b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395a620d17164bdb2b8bcfb4f6688bd0215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4ec03642e9d43f8b554168fad8c548216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca3846e5a1ec5d08801fd5dfd4edfe4217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f793e442f2e5ba1b7c6d64d94c5d033e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bbfcd7c30ddad84dc7dab57c35181e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7ed3b906b78e4a34d3a3965453c3d0220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1d3bd2e7d6c55d67ca0cbda4722c0a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208b4416f47aa4ecffc41672dcd9cec4222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a60fca9441eaf5ba22c8426502e642223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe496eab2176203a6e6f1a3d1c75dddd224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef45afe5c341ccb6305e18b495188e6225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510dc484929e488dcd36091da0b997cb226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b2acdd9f031fbb4f752b415d7c58a8227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b02156c73b41c03f912114493130acc228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29eade229e059f39e4577ec19057644a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb4ec4d7b7fd458335ad93f926cdd85230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67d9c832137f52cbf8e316bd7712a11231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e71c339d27735a3147f6bf35633be1f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd74702c3efda37c48102e106c660db7233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba4d5b74c04f61aa0f173653babeed3234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd901bcbced5ec9b11f607f94ac24b45235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207295f222647f3066422f2ffa64037e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7614ec72fe9b9d2c84d1bcb0710ca4237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f5066d0abad4df64db4ac3cdbecd4b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d1a151dc2c07163b1cb55078a9e00e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb7faabdafe6e9070dcb9895448d09a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30ac35ccb2b4b403f6d7ce6c5e92206241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd51c83b96c149e8b3921c71d0d17f5242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19856b9c52dcdf293632ac90c74e46c7243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c476796e09cfe2d0940d5ddce802e9e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81533755a63f32e269b9d63b32417503245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872d5e3e58855d012249d7e3c9f071d6246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f49e9b7dc1ca12b169f355e585b56b5247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbae68fff25645426b66765ac48d62db248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4d539689eca39ed4afbe29d74eef29249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada000f3e610302eb2f4b38bca87a955250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476f4c6e6c0bf4a31b6b16fdd3225aef251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f49276a6d0bbec4cb169536257f5919252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f614098f877f907f62033eb630d592253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32910cde7970a06ab436f1fd2b0f383254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee4095ea6e9604a1cfecb52b1609744255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a48fee248abe36b87ff7638ae822753256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800a20898423cd2502118dce6f153f41257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15429c3b450bb93c1adbd7d3eff7fd4258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebf7030403eea55d46c4123d722a0bc259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ec1cd85dc9720030d3c934397d60dc260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57702c3d987d7ce30327817f634d2fd261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3feaed22ac53965c4243c1ea6a207f0c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c643acc177e23759c173604b5d7bc9263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7f895ddddff334c782af913768e0b3264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e922605a5329030115f5684a5167cda265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277a1419c65d9c4a093c8d7bd192e591266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872d7374f2f7fb2703dd9e51e2bda7bf267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0724b2c3def6c964fbe1714ff0822b9268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bc6965abec090bafa6878b75cdf04a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0ecd830e581a3678d1e77e647d1476270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3bc39eeca51e902671fca7733afe79271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c7889a3efe0073b6498056bf480c1a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7c3ce2649dc5d96e450c97eee433ed273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dcde2b74825ecc3780776bec9f1e12274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108d77b56d0c3a7c118692f6e7c9361d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296c33b76cbbccd5e483dfac52eef811276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419d7994716fd401340b0a7fe3f25488277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa05ab407d9ac111c5725d91756ae613278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a8619213efa060bdcb516b3a263d30279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd24e0743416179767ba5096cfa578e7280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff155af41eea87ac98aa7271f92f5497281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe43789959bf524ce30e38a6f9818520282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50795260f6396af7d4264648a6d2ccd5283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9838892c40bda086937b33c918d9339284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d75d60aac85d69b8a878334cf6eb75285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c7717ca4c4a3e981e5b63ff88fc5f8286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fb7866e5ace7d3ea3ffb5f8673f0c4287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724724ccd8e0f1babed085411ab0df56288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18a63a8c528a345e93bf762c91dbdc5289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0be90cc986ffa145507205c6da072c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a885ed57920c1e115e9bc79bf86783f4291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dc20219525c595b4390d64dbe67b2f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5ab76042f6c14e341f04aac2f5a94a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61571423c3d199cd8c0883e45c631b12294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854bf01108a9b71033237a030a9d12fb295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db95b0dbf3c09c17deff4ebc6c39dba296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd020546d61025da4e938ce342a323e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b584bf35bfe1af9f843cdf1d71c3aaff298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097ded37c39e72bfc06b9bb0844021a7299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a71d422f768c1ad587eed23a992fcd300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e6f0bb11120300c68b5dad13def4e5301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec81b8bbda2b0946dcc7fe3198d6584302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e8a1d6b52b36dd33b4648b60344e98303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3020c02296ebbbb0f13163a7578bbec2304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e9d8cca904162700d560c5433a9a3d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c845ff5745464db1860db13fa30908d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb2f9184e4b41d8e075c8de0bf374bf307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fa8e61f8a028890e51a5899b42ed94308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34a843aed676f85f47023bbdbb7635b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a449cfc49ebfc407413e11ddd7ab79310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7d66342f4b3755b47c4a1cd1d103cb311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18ec400ec0906f5a84b1a0a8867ef3e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90057934bfcbd3c8f60fe406f701a89c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd25b4da49d3b43a30aeef071c08b464314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12bf980db71b0f7f8fd461283851b64315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9713b7f169b9f23cd109f3dc9e86379a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6071f9d8927e83f379d02f865a35fe317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08593fb5ea3fe60eefa085882d6e4e02318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192cc5e31c125ec5a58d097870e4ef87319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9ae9fd28dd83daac757ff70e284b21320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46f6cfe8f933ca1fa9726a36ae0518a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c173631bcd5ffbee91b49b85f23747e4322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae7eed4c01521d9a373907b3c39ad2b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecf727bfe1e77ec8c2751a5685849a0324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721c896c5d30560b3b41d65806c249eb325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.54</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.79</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.79</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.2</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>0.97</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>0.59</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
         <v>0.59</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>