--- v0 (2026-08-18)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd22bb9c01bd5eb43b12b1f333719b01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4311cdf028e6f97ac521e7563e234cda2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c70ef06ac2fc2bd99ba79ae246cbf843.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754769cce34b8bc56d7ea72695bc60894.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fdd09a9057bfd42c6683fdc0b708fb5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86bb53db15bd433057d575137557a3e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac31718a7d2463ac2803fd643d07dd67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae185a5787968b95530a96a675d450b58.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec591dc714f17ae931c307605e482769.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0163812eea76fdeda425bd1dd372dea310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950a3cdfcbee84a279652bded0269b8f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e1e34da9caca3bb6b1abe77d8245cc12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dae9c5f07608f3378ea953b06cb28913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd6016047907631616a8965af002ce714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3f375527ad366cc52e15c642e43fa815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c086f4d47feea7bc40cfe2300fb1d416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96390dcbebad1cb4e1a827a18a80468e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c391d9ff2f7a6e0477dfd49b6161392218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0962c110b8227ed0b5fbb6453a2411619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddb35f0ece925ec472fdaef5619b38b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64d52da2deeb9d6d93ed96c45a727e721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aee58e42b57dea185fe4db310bef93722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bd24b25691ab1f016e8601622d5d4323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f1778d43454c5d2d48aa555f4b00ae24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c6d18f40d35f9075092cc9c86d40ea25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8ffe482b78a0d47c3075abb7fc48c126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e166e1e51aa4ff4ba374af39a98d4f3227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192d2ba407316d03275bd6f6f65705b228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29876706350a7e89c404b9cc9f3e11029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8495f27f0d866af66f920a4de9002b6c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0a1d13cf312013021cca93d91e083c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003da1680a4127e66e40ce0c0af78c7032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d562da45061a351bbfc3657606bfdc33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e97e7308f230920d78e4f238407da134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0c915b7a2a8b40e5a2a05e193db28435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a72e9d1962b3d2421720ab7f6928f5936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0c00bf438e8ef75283ef6efe9b271d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de505449964f46d8be187104bb19c8438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f5fba1c44c6d7318a1b72f9dd2cced39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f854a9441643c4679a7927ddfb538d1a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3224ced95a8c323950aa83f8a12e15341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0344e209e77171c8f270aa830e34fa0f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729e215851836f4f2996be5b31215e5c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a39a3ed091307d8acc9c039f21cd1b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35b62382ca9dac2681c162c8282fc3a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e669f96c97ae45611bf1258169dac2f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0391e714a3cdbccb1c4fe42b4b3c45a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55af49dc53b02e3f905ab58a7c03690148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9a69c58227344586e4709f57b9602349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e3d8ef53b749d77e07080fecd7528a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a55b012b099d151bd8a25ec43a95fa51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe33ce806da2b7c4afe4650885c243652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764dd2618d76ca0a3afff60dfef2109453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b91f80a25b91eb3ba730d1aaa8e0cdd54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a99ff4aeb496f14c89129e85cfa562f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ec9fa35d0a4cfaf7be72d6038b172756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5551581fba466c4f0e1a4442166d9357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7ec15517807d55b31bd6eea5a6218558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2531acb0f68b3baf74de8ea5e6737759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff141c243317311142ff9c771a4a7c860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dc94ee3690af8eef55ee4bf650975261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af83f6a0ed600625f5f636b804fdb8b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b03f8c94620f18cba127b0ff7c1c5f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ca69a1fff06472b1d4eca0303979f964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2de3d9b090eb9a3c2ee8c4c237d76865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075c9e3f0e7f5f7b25cbd8c756d034c166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40825cd5f8200f0fd91207a94b0927e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4304ee59b612b99ba71503b7f615f93568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c305ad931f3e103f84e50c1de8e8ec69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761d2920aa4c062a6c80d4a7158c34d970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9a866325dc2e38987da64e1a1fb4a171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c1dbadd77061191c5218171a4db42872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6c346172b656aa3ed9016ec0d4c41973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019bfc9861f99c30eff2ef17e857fd2774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0b2a3d9e89099363198a62b3b49d7375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3bfb71e7dc102c35a876d04327948876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2035abf14bdff4d3b8bf27e9a3ab28b877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f9f3b237e4968ac9db1f7ca08802d578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8007ab2ee2ec35ac8547a1872d6100de79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df583272dfc71bf6a23823d082053c8480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0919de5cb41f4219fbca6f3123b50cd381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac202b694b018e50ff559fcc12eb81982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ed2952ed2644d3be34918398e7c01783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924993835a5bb5082fc70479d644039584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25b7b68edad4303179b5f61a48abe1985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce15d07ce59417c3315f79ccde1f4f286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5342fe0f2886c282d5c4ca5ba4caeca87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b8601ff7913a7cc1d99142ab087d1688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb1107000619cef67737ea7b1b97b7b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddc834bc2b693a565e80b0acf7379fc90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e9630993e03bae39a9edd7c2c2f27391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f927edcd7b58933425b51461a177b5d092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c85616432c77e0c5f8a79b88848c2b893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd8f07dcf8cbc10b49cb0e432dae7d594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36c87443decdb592f606472bd1bf71995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21a0667908167015c40ad18d9dda74596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415a29375d05a199e464c0740fc1c39597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e1aa222569700ffabfc2700f6f6b5598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76617892fd378b7b2c93cede4e25d22799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d1b2c72893fd0325d94a5a0eecf856100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e4bd4b4fa0209eb88494f65a31f013101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed63633a767b118b9a5ea1e7c42ee96a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f287ce540e69658bda6943a9e32912103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88bffb748b4d4a5b2b6176032fef28c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d323abaf1d17541d0c1216e5bcec2a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca89535ab3eae8e70a30f6568089cf41106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a088a6418de38d1e0d40f96709a0440c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1059a1285dec03ff1cea7226d564b1c4108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875bce176bc8affc49b6a3262955b6ff109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd14598d1c93a87f7bfac5b6fc72f54110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632efaf40afaa51f7f33b9fa42b563f9111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd2933545bcd0468da5c55a1b34870e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed22170258361047310ffefd5feca61113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f64b80f50801ee7ce4d5bf0c7f4943114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f92b3d8a96dee1a44cfb524d6078dd115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e8a87971223f3e9b75a684105a5644116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111b8bf26d379bde32bf1f8688e50ee8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af83080d80f0743f33e449d1b0836a24118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7915652cfc538e43949e74b0788e587119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399d2503cdb5e439227c4e1726946663120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd30b234b695e71713f6396b4622d1f7121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f28f0d4dd82318edebea53a9310e66122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1b39e20659b9efedae87eb14e8ccba123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e73e157030003026a68a88c3b6c4f2124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e34582e630002064edff80aee55b46125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6f529e1bde36e6b04c6402e238fbc3126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be7748331d877b4a8a91e514f72df06127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6117a20f1e897ef1f5bc0f7a076a1336128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93293147c2065e0deb7caf423f1cb211129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b22d07f5c23944267127a614b7b1365130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb535766c44f41084e4a0b1663de33ac131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258eba0e0f96936fd4414a72cd6efa07132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5656aa8f58202868478f65d6d72d398b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1581a13d078f70c952773cfc5ae2199134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feac0a9b7d0b20bcc76be9f1e33074ad135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525021f5974fab1efaa7c35407f08ab0136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8839d5255c2439aad7ff97b476955221137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3346d6937e6ee3ec184560a8c64fe81138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fd1799f53bcfde7acb58c8cc5fdb62139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c9e204b56b76921726da21e187cedc140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c094ce73d07111ee2657707ece230c3e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230ebff626d9bc2730059bdd5d00a1c9142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74874fae44876df05fee5e97ca7d52a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4de6620b68911e5f1f5022e8ea44a58144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddfa30c8790a7c874aef28c0035e5db145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8771ad4eec228669d169e5c0ffd01ce2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581fc55b316c96ba917f8f5f4c6d66c8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313d5a524816fef58bd3316917ac99ad148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094ac3d207a3397779d2fdea98d05b88149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026fcb0356225f5fc7d3b53643285ae7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c4816afec9088b2ad54fd43920d503151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b9ace386acc70da31d35eed69ffab9152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1302b5efe76510bd9bba936fe532b84153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85e5f582919029c784d8e29f5ce96d0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604a33368930f477e7647f65f7da409d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477588385cee517b9af913cc97865491156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfc7786bd13af79e85d68c937810251157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b67a9210dd9cfe6c2dd5a2687bfa50b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca6bb3e87a333862374a63fe8144ec9159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2712faaa209952954b2d86d97e33e819160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e396c1039588f58107dad69e350286161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbf22a9e8b1bfd7d1e12db903d292a4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11376c349617d4e5264cf2285dbbfa2163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a12cc9fac2dbc8396c7d8475c18f9d9164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf424d1d9e444bcdd3c7717bd0d007a6165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a6bb92d424386722a528c89fddfc39166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4456dcfbc235064d37bed122a691c62f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cda5967fff09861ccc6d58aec6d464c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dbd0f59638b53dfe380a73e31852ad169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05047083681d63f094cdf3ee3036f8f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67418f33aee29c323263e4c06e678cc171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a70a82fc61c19394ec75a1e2b81f931172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2198fd39fd9f29c845a9bb24dac5b6ef173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d44346e0d5ddc550c4ba593fb8f6c82174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1061d61121bb3da10fc69f1a189d431c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359e3a8bb7a9a92bbe8553b17936ceb5176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8167cfee106ee26d8cfcd573147a6540177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece19f5952054eb28057305ed5193d2e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0420f020fde1887359e2b2715d9888d2179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9faa3be9a61965634d0d7e8f2304f656180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd60b341461d0983224130fe06fd108181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ddbf1ad80338bf5707123d9c8e7016182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aacc2f6ea3adb1e322ca3f7738c63e4183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbd23e9828520026e9589e509995c7c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82337be4361ea07a6e18d607bd090611185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3312afeb56cc45e034e0a228f678072186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb37582b421fc8b1ed8a6e09819d41f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36f73d8ae434597883d31a4af17a97c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4048be8f6e5cf724335e6e69f68bce1189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3828f4d1ec21f317a0e23348a2735abd190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5ee6aa8ef3c3bc8c64bce3cc4ebdc9191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99203ebaae68f65477cab22ebea6f45192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d79a83f3f81e903a292622fa295921193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9893dd48e23a034f035a201c6dbff677194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2857913e8c199ce93ade2141c20147195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e094ffa29af55ed564c4346782a1275196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b65985d4fa310197a51f6c01f3569c1197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c68d0401df16b08ba2dbaef44811475198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726cde47e1b6de314b2b474ea8b97f3f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12403a460bd2ef2c46e4b9553b9459e6200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316da1373b9063f826969c386bfc0e09201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debc7b1b13868486e60a86f4d118a31e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75c7e8a87e7bfa2836f8df69d0db21c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eee2c440e447ff64aba7e9f583daa08204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93810c05fafac4ebd91ed6a2d33c19fb205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dd9cc7d386615a68b5cc213be4825a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab62be401901f08af8ea6b763333bcb0207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dbbf654a406cd1645f2a622302339b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c0ec5dae7155e205b0c7d57ff487e2209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9b4c9ca54f688997a4c17e0d7a72e3210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3d4852edbcb13a677f022fbf12e5a2211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dd7f48f9a1f74e5dfb40823b19b731212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6973c3c99886b6cf021d7ed96c5f96f5213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761c0073f4f275042b92176800174d1d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aceb52034c269cb1336e41fcf9236e62215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57c746a03ab3941a787542dbd19d5bb216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcff9f83184ee2ab63f7b50654743a63217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841f5d1dc8061c8629efef3128e36426218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04546be7cfe9af5b2ac5dc3a7c95613b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35ac3cb9b36378d1c1667e99f65cc0b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc335c9b9c25761fb4ca288adfd4ba47221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bee54d75e682efcd9fa69b9f65b5d5222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b7ee2034a64e87af804b5dbd2edb17223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef9d536b50de864d1fe146ee6e5e255224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d860c2a2d73d4ce5df208eeba8db3b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db329c3630acc6b2e9cf7fb878f277ec226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76843c16b54d22b72b7253c26edd2cc9227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c759db8fd0adae22db6944a52794c25f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6cfb5d6aef46b4f9d1dfaf63250f9d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b518dc5f4c539af8c58cc7aff1adbbc8230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b275018df9df1eb6f8adf18d815973231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c675a5c7aabcf5f654fb9a321e625cc1232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b333a11cc18d8a5da83e1b134a3f39233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2107dcfc30d10f0127b5a13324440eda234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9aec0414a6b669b5ed23338f6cd4201235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7990e1dcf8afdbd868bbfe8ad93221b6236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9fc02b9d804d3c832759fd330cafe0237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954c845844932bef5364b0da87830054238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f9523b68fc72bf1b55107df9f266ea239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea9975d93c0c7b16bb2602ccb09ac32240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbe3c3e1676d3986ae42e8f5b65a8dd241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb727b70dbafe4875a08f336771825c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ef8d1c0283c16c88ba20bd7b30cf11243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779c9b315bdf1681809ad00286e92dae244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb805143cd432a81cb01d9e62a22f25245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34bd666b55c6db79da44985079f738b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23df0bb95b5b3fffde9e5e07b6c4183d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdfc1057e078f81249033efaf4f1b5a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de38d24189307346bcb7e43b2a39003249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57109f4062386322ee24e1c155c09e7250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbc35183b4ee927bf4a98e299826665251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b835726716601693f677189c6de83d6252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892debfc4603b8914406fb4eb4c4139c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22d470f24d751fe6f8e2c0643424c05254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5349d858b79e75730cb604bfbd35917255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4848d551b180adb88b86fd5400ea1475256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9c0be00977c797cb349f7a166cf82f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61397bbf0a15d191d18042f57ec7f2c2258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e730badea77f71f78d7cc50b17dac7f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5affa0ec0871a3dd06761cc2d7b2e41f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57caecc17cb6dea651d14802a11fa758261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6dcf43c06402d4b0f238581b5eab74262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165770725d17762ca24cfffb32fb6254263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd00f9497765df4359c6651ebe6391a1264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5d1fd01cf35e0d3b5f67fc134b6010265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0347767ca28cf55dbb2082fe57f4d57b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e3ff4ba440da3a354c12edae430878267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfde9ec5b34939e633fb75b12ca5f0a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1934965d11c55cc7e2bb44fd034625a8269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085201ff83b2cbea2b27051e3eb6c133270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ab30dd86522cbeff3e59c3a58ac13a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ecfb37bc5505818d51c94fd016bea6272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4541437f7462fad897a1f056bb725371273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae151cf46ae36fa82cffb758c5fdca0c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1f33a22c1d8630c25e30c80e347510275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe50f5582f4fa57e748ee5f55770225276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d5db8af38c073f9491ced3b96bb84e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eed7195c4315d0c1d1b31a398d2f4e6278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e0bf00175dd246f15ec7b776261ab9279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb60d6ab26ace9c9c8b27a21d5ce66e0280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b372b1a12002182e0f7d670493412d0281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c21e38e200722d3cc2b93189532d02282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764153cd5241a8341c2e8bad1006374e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a05e8a771693c977b44f1ba8418e3a5284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a43941aef7edeb7ce71a96db0c1eca285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d811df74a4f9e03fd31bc2ae96a539f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc24c438154116150d95f001bf784d33287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61bcf07cbf5a4ee0e786e37e0c88631288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754e558296ac2ed5264e85e1767d8662289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19526e7b4a94f9def2fcf5d5dec8fdbe290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb19e479acaf702c82f24f805e27db03291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08140e81dd04448be7d4939ceeccdf0292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4050d96fde8f7cb97ef1132240e863293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4cd7dfd2d9739e9345a5b829a3e539294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb3e5bcd631564cf280bb90255f44c6295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ac7f8599cdd1ce62b59355c66eb10f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11714b9435e330c8fe1472ac90137ecc297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43942f7ec7483c90560e6e36a6d755a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc4c832a4a73e102faa615ba0cc5cb6299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e2231d4df0b4bc29fa2eb3e6244540300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4fafc90c8701c9240fd1fdb62942d3301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8ccbfe75854e9a1107cf6850815484302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8c429ceff0a9705100663a9f69c0a9303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6434d83b064541aa70523ce714c791fe304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8565b35c76a4cd24fdca385d7081b128305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db76b74bfefaa4fdd22f10658d6cf7d1306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99421af8a13521288cf2a4394d8c6a9d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d6392f1b49b1e2113d244b04b56310308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bf158fb3a3b85211faa84fe19362aa309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bed0e99af6358052853159f79001a50310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bf922ef52cbc943137ab2260be79e5311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dd60cd2cdcd943689fbc93121d867e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3c2da1f8dd8d7446d74225e0908835313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259b746c0e1c3f180db3c4a161f502ee314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a52e7db524d0b15acb603fb05b78d1315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88cd4c8305285d83bb424a24860c293316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9430698512f7f9c95511ccd7f2c82cfe317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b077a1fd765a4bd286d42ef6ce62cb2318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8490654ca640c665d61a8b48acf5e088319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b971c3e6faf00dbd3ed72f42e04724320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd236213d9f12478d4f210c46b3a0d5321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6506b471ad67022176c8d977435bfe94322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7b7ad9a14f5c513dc8235fc417fcb1323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b277809f8a62e69cfbff3c68a483f1d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013a061d045f372f0dbb1484158b8753325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14354e1e348a97972a3868a64105c608326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2e1df46d9447e7062ab7cb3a3bfc06327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f242c90c2855d99fcb9108bd2d8586328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db115a41b4d1f1ea298c646bed991006329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4cbef22cf7e775d6d205db5911cbde330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639fb88539d36a5d0f0065ea6e1464a8331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2ba00ae9239b8c9cc8df5bc0b7d9ed332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9b98c8aac3a8f9a54c3cf1cc825313333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1a9721956e19d493a743528db3e4411.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4046677e397aeeb907978f476cf7e8be2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163850f8d0917a816d93d97e07dcc8383.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158b9c8adddd1f589136c75d61b494924.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab533475610ff0609d900cda141557b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8886673e04c3076e746810f5883d866.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2853d496651cba0f0478d9bca4de4e4f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3c1152a521fc0dc650bf59317238f68.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8026e931a985b373a0f0daf4aacfde9f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561402aa22e6ee034f7554a1df326f7610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0450e8b439d6168a872ce6d4bd2aafec11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51840f5816ce6605a8fbddecd71abcaa12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fa1f3251255e5f1ee509d8d79945fe13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e782618cb527da12e5566c5b2969af14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca5484d33945412aa2a2d020149e63515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cde63b6f0968dfc062f92d44034d62416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c833c1ea3e359d74085cef7c30a01eb17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef22f4cdf6207c0bf29fead1f76340d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5ee17085d1cb8ceb2553e4bb9917e819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2d4026c13a0f445d9c2dc5193d9ef520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff01026d47949650f1a63ac949117cf21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903c2fb80296f7b97b407acdbb7c7ea222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634bca0821e4c22c4fd98f1a3086a84e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d37a26eefdbc409bad8054c94aeee824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f8649b593745acbc2d952e1d45132d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9454d303d5c14c04489eca2c7c7b5e026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d776f28e433f89f9bab068c52870880127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd3b0cb130d8dac8cb2fe7ead12d3f028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942694fd88ff95829968bdecc7383c9f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0995ae1e71f190dbb3bcb020cd6537ef30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614f1a5af0caf4f51f74c37ea428f7d431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c9150cb9af1ec88ae84131aef2676332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb282653c3dad0e8739c7a21f9bae14a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e9da7ea4d8f379096cad75482745ec34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76bb4038501d1c229dbd46ebd89357035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d64727323472e8ec4a772e076314fd36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84119011232bfd4891a8ef8ce8a280e437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8560aa6b3c9faa4ec23761ace078ba6238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36203c60a1fedf17db2c1245f858d26b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502830da9a97bc5dffe2a07792ae2bd040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd4b49a78fe576b33ad2c150b4fdcd941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7533c15816d3b4be371c38cfba822ef142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c6f7bf510dd0b6f8d01667c8893f3543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd23bdb93623cf00cdb64c8e6352aa644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530e7deccfb974f3315e9a493a869df545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea40e010bf09fc16d72a9aaf37f6b61b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd09cb0d95a0bbcaa13d8167add93dd947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c313691278bdc60d5a3d85fe9f48f9648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd810290145d8aa0aca86fd512b237b549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7990c734feb6291296e6742b8cd46bc450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101612ae9003849468e4d03141efc3a451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41d2d8ea96a8184b8877dbb3e43ea7152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1c3e5b7d119d06f472d27d94ae773f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dc81f206f66ed31a0c6f40dfd6d83654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953d276337350c62e26f6817d91e382c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e098bb607146f9513688960d27cf176856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfdf9477ab0d811646f78d7c67e63f857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e78b3cd0643ad09811c23897cbaf13158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8af3a7ba8699729592ad8cddaf2b03659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43cf180434f37c1df3873ef406e361360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db028d5491fc46f1307b60f5c8b28ac961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cb5b7c02fbc844565b968d96d7244562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cd0acc251b64a78ca6aa73227c772d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370fa271e3b714e9e88f279f5ee0d92264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f30bf3dafb8c07a9b312023a23c17565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cea4c55f53d1b7f1b9c39ab23b5135866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767e66487461e867cb03c1d74cb470ea67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989132a1869c3ed3696fcbc55b90f28a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c828b2dc06cf22acf101d1366190919e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037328d5b2684ffc3d80e0164f251d4170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd120b7bfd356c7e1850906ce0ed410a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e35c09fac9b82b19087071e4f3ea20a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c2df87ade669dd6c737c6e2ebcbe7173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b7ca5abd2b4b75b9eb0d0d35fca9ef74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebd324a6f2419a5997d4ad057ccce4775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3559df47546d8364ca0b164a961219b376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f18291a6bccb7211c3357adc908b1a977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43af6d3b3efa7fd22e34c54e0df457f278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bf897d333ca2614fbc233706a9fb3f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75ca1656aa08b5b15adead77e64c36b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96e449287cc1d98769dd7c66b54e03081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2007bc806a1b89c3c2ccb34d890937d182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d3df578b34da41a83e4e16b35cb04283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69ca0d5b306f042152fad2bc8e4524184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29b766cb06b910b329917cf8dba61d385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f663e2b1b31b70e7c3050fc84c7a7286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7132e0bde66c9dc6702433af128912fe87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408ff054ddce3e5bee844feb0d28e6e188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302d93bb99d487e6dabb90d13b2bdb5289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b1841dfe9884d8fbe39265db0f386690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ee4870079c75abfc8a41f7e1e6af2291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d996ddeed9cb661c3ad0d76a0a57fe9192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918a5042cedb34219e802a6e1c91dfea93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e01eeae33931e8f3a0daebe6e25ec5e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71696bc8c0242ec92e7ae04db15b7cb595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9588e1424e4d550d851eb162589e9096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893603a0707aaf67b6f49c3bfa4b962297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0096076f354eb729ce5ca99d85f3183d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a325f353758546a885ee6a3b948fd5ae99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ab62f3a269a6596ce67ed47d546297100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d1d8bad5d910398fde75fb554396f0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94ab5700060cec33fcdf4c2fce6b8b8102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393b78eb9c0a383771e2cbfca10d551f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca7467d9dd567ad6c1d60eff2b83ee3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1afec3987a81a077b5772013b1e8d2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379160ad24eda39f5dd2c4fde2a40ac4106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93762933d4a614624894bfbe7dd4c817107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46c17e140dea6ed533a845696f94193108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1a94c59e82ace7cfe9531c5c7a4481109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0689e0be56200d904570dbd069d1c1110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e1e9d950cc858421dde5dc34a55a78111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2382e90c98d856c3cca72b17b300b7e3112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19af7feae55842bb6d7575373c5ba3df113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92a18db9bde591c36210db88a145d35114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f17af63221b028df94ab44d7513db1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7089c2c797df5865cd2fbbb5fb84ceba116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5252037d141b720b814606919144422117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a22549b914ba1f29d6be9f808560d4a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130f8d5166a6b0ba1ea98eee27977c75119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b787269b0f7c153ac8874e13c4f4411b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d401dfa04af79ccda6ff5d44373af6121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6129014437d780aaddf619d8b4ea3110122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b134832d0e150474ff624cd820d839a0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034d28483f2c6ba3d496d737d04c4ad2124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa94ee9cb460318fbf04bbed2917b8ab125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f61f6262cf4bd80a03866c3bd4284e8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01db9d1c53d2e0f3281be4d1357c5b36127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0340606bc44f120c5f8b927bab83ac128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc1101ed0e6560a1e7d1c24ce3549cf129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3843189792969c586b2b76aebf4e22130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd06f0bcd37047337a06320332989db2131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da6d59065578b9e2a4dcfe6960b1c91132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88d21f558b1f4ff38836830fdfc147f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b563376946f24d85301a9333f49ca8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecac4ea8c8946878913b7e057f6d5ef135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a58276a214f6e81b1595696242683e0136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474d7fd7f8290d866428d858b237f6af137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fa5f059af2aeee8e244a02f543c8f4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b574bdb06b436b0fc2f5e19ad29f5a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2b8a3a7eb5d41351d5c4ae8b3c2bd7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b756be54464dac35d2b27e492fd295d9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ebee3af1bec252686ff5893e44b0dc142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae2e4122cb7596388fcca49af5ec365143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f185c73a63650f46b8dffcb141cc3a48144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda9de1d36369254bfd39c2f7685bbf6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7668a45ae9740dbaaaa49dc389649397146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bb67b39d65635aec0facb5d478c559147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b57e01a8d6063ecd33af9317ba6355148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7143293522eadd413e17df79a2083742149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fa2316f20e74ce97d27c7fa81e6829150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e3086282b5a57623b43e8106c5a70c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe9d69e43b5df8ab374d66397e2c952152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2ae0bbb66d217489558711daafa6b7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19c8e4fbc5fff90979c68d991542c43154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708a733bb05d6998d8999a1fefd2541b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be098ec4fb994b5d4fe2720299c4b144156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f94902dfe2053cce5a4c08cf198cc4157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bff7b59ec67b75d7e88863617a9e2d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d0ab7eb3dcd5b33fa8c6c9558a4e4e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93acb597664d35b7eca8f1e194b97d8a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f70804275bd8b6e1a860c43f3da237161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7350caa1bfc2266b27c854a5403f34a7162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe745c83f3a9e944094a89bf78c0b2c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e8e321ec1c7c8120389f2e4f34cfaf164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56c9df3cb174a2dd363832fcf90fd4a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d94e4e62df4b64296be346184ad162166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ea937f388a6b17b9fad7ca820cab2c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3830f0693008c3368ffc503f41cdb6168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fade8ac6a31df1e8b64be9c4c2138e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ff13a78a87e669fc1f3969774e9847170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de3bc2a98f0abd7f24a2f44b6d4d239171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3d0fdf1689782c562b94671312e615172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc87c61a04c66b2943b9f0b9e0776ffd173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6599dc3b74f0465bb84f7c39ae93d735174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd2645e7ab70badd51e4ffc8bba4aac175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232489a245721126840d4f21780aef56176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dce371c487566369d6433457ebdc67e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604818268d13ee269d2d217863f73497178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85f228d09b4789288efad598e13ef08179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04584fac7262b60052956022b7dbf31180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc89532734e1cc58da1866d93b09ff43181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161ec700cc53c698f12e05896dfd72e3182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba6114b69a3a15cd2161dacbc630d3d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6bc9123789f12a83dec100c1a7119f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3b725e7c39a7c96852239ac871c3c5185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cf0358dbd52a8145de6278073f457b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be4fba530c9207efb590a4259fdc3c4187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd402f1a03c5de0ffebe34606b784f6188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b308d5d717cfa3200ed1f28ba3366f2189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568aec1a2600ac5b2f84b0c62af911a6190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480a240ba2543abc59b9d5c7d4f806cc191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094cf156612b60f4c3df65eabd3eca78192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e8f60604b91338ad4bfa0264be105f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e85589f12a9017713c0c8a47b6f128c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b3e150a890c563a73aee7de2d5f6ef195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae38686932e5dff491c6471518885783196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3f0ff7a5ce3a0be7a1d45664ec6274197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dccb5fe1f9ca9305172883312ef5c81198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90412443c23be343e544b8115462b898199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b03373254c699eedb476907302f7a4200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ea648154e7d029ab91ae0350b73ddf201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc54faa6dffa1946c81481777464130202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5376ace3c2d019666601ab2c2961d5db203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceab2ce2edbf5cef4a06a2b31b743856204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feed56277415b3439131270901e02163205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f6ce55ca7991060679fd2b006c6aac206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c61e9f0f3fb3cec79911ce8a80a3ce207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25df64551b8a405882009e41079046c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ae41464083bbd9e63c1d2a6e22c923209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7463b7e1244f91107b53c328f30b302a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42859143f5483f1bb4dcc5e6d5d078aa211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e873e072659c159bfb7e2b34bc525d6d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f6f12cfed81c0aeb7a71f709fcaef6213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5e050d4dec16154526c1dd3739aa4c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949eacca6c2259316d50202dc9c3a38c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a3ced0d86e5a824740f8802e202cc5216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93320838ceea3e9bc70068812fb6d95217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8ef3436ea7e254ffdb4c37071ec11e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c144d3f1e22eb15fe21a53f14bddfae7219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9238157afd30a898fbebbf37228f1255220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904d5d45d0fcb7864e35d2abd7af37c7221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf73109ef8cc5b3596c2fe9a1f766e2d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a123a4045dcf64e4dc9a98773990bec223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877ca7c20a8db306c695faf079b0b825224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16df0d96c41713b9dfde17ec4ecda28225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7e823e3dea8970154a246f1a202108226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6174b6c34ec9f2a64cc266a44ea71bc227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193ddd83ed4c196b0b3fd75c7ee61f4d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df47d6463976dd9f21b7496f78b4ba5229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f8ce28ce0bf98bd2d22fe5c29e2a50230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0ff8f302018390a5b5619f9cc5a0bb231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd8225b8b83865d1e53d76cfeb9bac9232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f373b1a6a47a03bc59794d7ff3089b03233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df6e408fc48acb4b5b6bd510f55f7b1234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3792d01a4eb5b8032b20b70afb65aa7e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dc1443f490b8803d8b2536d0ba332a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de972328df7ec6624e9bc748991c414237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bed1d98d383181cc6e8e3aed40dadb0238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7447990fd0e8f08328a4e8a19d8f7742239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8987f32e54064a0c11c8389d8b0b5f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a686769ce6d8443386e812d9f327d9241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13067ecb505a305aaa3a00a6e186febd242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e960f261e72f4f39dfa12510b8bac4c9243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bbd688518906f8fefeee668c151cad244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23a3bf7a02be07e24964fa1b3d5b4e6245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca3b51c73f360be79191c32fabe163d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f587f8fd1e7ec999045b54dd1f2d73c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831d1608334435372a389357a1a94513248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0212e6ed80cd766957fa783aeb3e6525249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d76a9358c23bf63da76f51801906642250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3500899abca44f9cf5c28b2cb9e9f79251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4aa2b8993e4fb7445b64f7c4d9dd814252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f406df847b2e26d1ea3ab04dc8a4ae25253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b44a99f1d0205120f030722e9d7535254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebca26fe07d502bd3a6f470539ed81cc255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70bd05636e78a276edb9e8dd9e2fee0256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f85a5fb3c7d325c11b12a8f8bee8216257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af483246afd02f192778f8d66122262258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366bdda9c941ced90c7c4c9b617ee7b0259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2e1429c2a8757f6d3645b7873f35d3260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1f97e42dc6e67eab7d8ea8b4fd6f63261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886333362b74297b08de96692333a026262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c8a1bc229c1a91192dac57c9992802263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f504a1967c4824b065d61c8df0c8934264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c834f2de876f2f3d727f330815699a8265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6882044f802db492bdb8d0c2858f0587266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867cc1abf0804e1c53a318ae2f6e89d5267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1e2553612a033b7f18af965261a8c4268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ea71a5b6c3f2e1b2a4311c1bd6f5b7269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117a7f37037562a4cc626eed12f3a7d6270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796b8ac2e5bc91f09cd0426b82275eb6271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f24e631402b3bae1f4f40257fbec70272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84f47a244b43d2898b2e828492ad397273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ebeec0f432beaf60f25c43d1b185c9274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99aacb34f9736f08a9f45206cb559e2f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96348d2bcf86775213d56b9fd2a78f8276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0244199abf868b5ed25724a7f8bf2e8277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd7ebc470562e2fab61538c46358f7f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3a1da4371e3709b5d2711c4efd97ce279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a21fe8503e2221bde24bf846a63254280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6b0909002b2d2bfe49f3ea3ac9831c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f842a0661829a1e529783f439bfcbc0b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9203b65f6fb8a078ffcbacb072213119283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7205703a9e16145a65fe9c4d75fbc7c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df9b3b37396c13def241648fc661f1f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c74e4b50c2f25a67a060f9304ea7ee286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bc061c1796346d12e6c7abd31fd9b5287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a3dbbfd90972db117a0d530dbe6423288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee4d5007af5ea05d8d4627fdbd4cd6c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f812805dfa129b9246b1dec670d15ac5290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8746673ecead440bb9ede567dd27ed0a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae291cc392d54dcbb2330559e49b9cc6292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ad23ca2e5d838ea0c256a931b2f1d0293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ab5b966dfbd786f24c5b7524dfb1c1294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46da8604fba6ace97543a47dea4d629a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aefe574de80113e50c0b580995642a4296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349d2870325f93f14931a5c164c10d36297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345dddc7ab95fbbb7700ef39d0736662298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12973dd3a368acaf36b927c4320a2157299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f547a7cc2d7af31e43cfac4422921a6f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d5e06d6c7a4b1275e09724f3f0a941301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acb325e7abbed8340f7b5acdbfc004c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b86d087b093feea6ebf2d5b77be4750303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61422e645f68c7af5549e940d50946e0304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b242c83c83220b4e1083a8fa00276c12305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ee31671fb729b57b5f96d321f60f09306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96a1cc31fce7d6f1460915001e70932307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e026477500606ed036bc3b58fe497bdb308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0005dff31a324fd44119ec066d4dbe9309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd04db228ab1d69885d0d71c3b9f314310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355cd33db44e55fcd151117aadd63619311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45419c82be6b40096a2eb6e6d016438312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eef1d9728c362f2b95d25a556908848313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f76aee3273758d748dc622b0efec8f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c540fcf4e6855402d460e31fb77d7a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57200ef60fe87cda755f2432af07f43d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80431a14000a5bd912bea808d5e65e9e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a68cfbcdab0988e9e5e854fb762a34318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb90fe3628b7a6b781f8c87818b4284f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a96dfe553ad6babd0814cf24b17fe93320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af82179252ec1956727c694c05e88995321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6dcae22ae9b4cb262a4f9bf92d5a97322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cefbcfd2943ce2e9e54a4c9813989d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1984fa0448bede939e4f5c7ee69e62d9324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bc07c59dc6a46d5da9456de19e7820325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.54</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.79</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.79</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.2</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>0.97</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>0.59</v>
+        <v>0.6</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>0.59</v>
+        <v>0.6</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>