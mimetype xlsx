--- v0 (2026-08-23)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42f4ae6ca6104691fd134d2ac8a68b71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd990e5bc67b0497f9fcc9d215ca3f682.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36051768569c3aac9c4d10edc9cdab13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc80b7586ada3dfb33a668b1971c1114.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1009da28ba82384db2297752f03e225.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed13ced6f46fc18be3e4a2c0aaf3fbc66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0157b24b71939d053394b2a49f9a81117.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7ee01b3beb538c1bc7f2d36a9305318.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f04c236665290495f3897fa162b3e89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacd212f05d85294bbf4214a9042a8b010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad15eca6a518a4743542418211c9c60e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c4a16243d62d465f43d81fc844a56312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93275cdf3d3a588edf74a2098f54fb7b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9959385c99b5ba8eb549ba2ce8caa1914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe7713404976797a717219ea4a00aae15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdff619dddcc606d7d12cdcbc374cf616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da23bb0baa53fd3a66cf370dc4c5f9917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b663c4fdf1bacd7f4dbd2b1dd179853d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea4e9e2c6828477981487e40ef8f13219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df1b3a633a4fd2145de799771cc064b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28143cc20b2034111c522ee5c4f087421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef0db0eed30bdf9c4731050ebc2d6c622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4eb956d1a1bfc67e44cf8558164aba23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94b0b43ee6dae2da0c54b54ff0543ba24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3feba44a764b07cf64f22abfb2a65c6825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d912e9b15dce14dcd9350e9710a53ad26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc0d7171946c19e9eb70fc21872ea1227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f513d56db57f8f82000a406c8c484dc428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae63985673670a0627bddf2d1add9f5629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf3797187e7c88fbc2d8d73b4d9b12030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d0b82639228dd08a58c43908466cc431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d9956acb1c56156656d322b668996032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fc925c05d0483efec021d556843e0533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a236069669bf9e71bc45c5f73863075634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc7dc5d88a0812c2ca97741eade730635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f97edade35d6a15fc4529199ee47a936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f137470ad38bf641450997d52d9778a937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42209c6dadb85a6eaecb491654ab275e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb1cd7619de684b1f46d1fc149ba59639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f650c84825497b0df017034b4ec423740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2d4b7e3f6715946145fa365d9cc98541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0a9c41201ae6281b8d37534743e6d942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb15211ebb4bbf2d363b4d1e4d3d607543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b1fd24f8dda1e9098ac2e07d3082ff44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea43f568c941d078a72a3287b4c257345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc86bd98ce7786a9479dace30d9904c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3612fad8d91fa43f18edaec2a35409847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d731dc83016b8471eabaca2c1861a9c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151b14abdc0b59a91912c5093313fb2749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4671753e4eac4695b504f15f5db6df5550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f40045bf6d806b2553388ac6c74b8c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a495c00fa6e2adecac3b2b13993006452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31024816df74c9ec140fd3f02a10af453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591c459eaa6e07a80717649b296bfee354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11fbf2494b25771506847bc4686fde555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3999df107f3f5532defea25f9fe9b77d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757861e578b01879ecf386985c27c77857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8e7c1293d818b7a898b7b8b307421b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ae123f7abce3d461c945a99a85f7dc59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a17095c16dd715d493fa4050bcb9c760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b0992476506d801e44589c7bf06c3661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a02ee9936373f9d66d6f7b10f5315d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e4850cc81851b23fd4727afab9884763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d74a18151e53344401c9754ad5575f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baaa3624a610fc522e4d8eaa9755637365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93f46a929b7c64c65e22cf2b5e422d866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8acd12778d28c451fdad1de942cbd1b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e298f507bb9ab765ba433c34c7fbff968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c40b2230152cecd68ec5b993382f99f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2cb248e2dae45b65d20f0e9ed038ed70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddfb5dec147996216f649bb8760c94f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52a1efbfbcabcb3cf4ae2f2caed37e472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983db9fb2f9539496432f646db4cf3cf73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab1aed296d142c809674c5dcc01e6cb74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f0e2d7fa8ddbcfaea00139a8c4596075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a7d71655ee7ed37b3476607dc07fd176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65061317d9819c7b419ea926077a63a477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a343a5116ae6fd14efea4b46ae807678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d653815a0b5a966595cec16343c0d1b479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6242e8c0225a5958b75e79ad0c00d9780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56f565be23946f632a17dc4fa3fe64081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307afd13d5cb8ca706f045136bdf902e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c55fc2db486110f1a29c966dc47b7b983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c133888adfd09543783ae0f62c55a8b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c62d829a5ff4c912ca2c0db1dd0e68f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdb1b5f55b26b11dc1c2ab394bfd22d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e938c0311f579b22e380f4bbdca58787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b23849a20542ce623286de2d54698088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf42f56df2eb925705961319006796f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8cb1b332ed128bc7438a4293481f1a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a847eadf247fd67458ef9b434d795591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c62956e3b8a8ec4fbc2f2c9796062992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846dfff6f9bb39dee5057cec0bc18c2d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fa8b9d8fe2d9dbe051039f5b22006894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfca3481affada4032ae0beb303d84295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0186fe944325ea6b06e030bcb3cebfcb96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81aa53daac0d864a2782bdd54dd26aa897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e964a7eafd70cd6d8edc3a7027161e998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df630ec44a7cad6c5098d1cb9fee16ae99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654c3e8c94b0759891de000d14856c09100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bb45451b291e0433318875cada157b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca57f2593326f0ff2a1ab6d1e7320b2c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc86011741edb13f00ff9a9769fbccc103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7080e2622fad1fa79d705afdd0cf364b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44165b530099952e4cc95950e2a5293105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dd36984bf0e91254956c4a20505e64106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01102ef16b5ac96cd3647624422a021107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbed03f3db2934b8636e690fc6943732108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716b824ec9176b21c7060d23af96d7b4109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594fbd5aeadd2adef128c11150d92b6a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0b4164dd2448ddfeee65ad76b26c7a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dbe83e0d69d66d4ff3c15402de4a99112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd6888357d9568082eb9bf9b1fc8df3113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a37f7ded2786a7049131cd1db40f6b8114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8471b249177b9b4ba65cd321948fef76115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c87d6e13b282fafc41413809e591c5d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a06934594c646f9abfecbb48db95549117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0e060012d341e54d4c7be629725b0c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ee24b3cd85624f56fb3f6ccf988c38119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8f0259406aa3e58aafb504191a41c8120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1765c77b8c49c8015dea32fc09df6852121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac3009dec37a131c5141f81e8893523122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1cb3d76140b9ae7a884bc640b15c08123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b29a722bc037cd7b2843eb18ff7605124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681838b46d19fcfcf8050764798f016d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f92662bde3fed227d2d11c8337a74c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e53b745411eb48a7a3528f53da8d6e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f968eb3a4c188d8dfbaabc0c44b773128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3702d77f9fb87c42b70f26ca5ef6685f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81226f88d4cb5522b314fc4d9e8b1f9130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883f22688d6ab9fced407998e2a620fe131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1bbb30e84608eb1209502b4d586e7b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d770be28a6c0a7c30121417846b22ef9133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f69f2914dc89d9f3b3de76b3af37f5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f20e49ee005bf193597c3e9a485a44b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8df06dd357385b673681ba19cd4fdf136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51f12a911ded228e2502e0c6cfe4f88137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d80763ffc2ade35d964ec64ddb856d6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c1e9ced5e648ec2465c7b7f0ac6e39139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f39fce4e44c8e5e3c827ea88ec2d423140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe86b06432790139ac17994451411f8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d2adc7269fe08ec84b0451929796a6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a3aa1bcc4ff5d06c14a6aa176001ca143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14701b760f6530f27a27beefaec98240144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24be04f49ae35dd72040fa31cdfe8160145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3379e58b5b33d837db784c0bd642e54146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37ebd8e15087c02161ab20d6250e241147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba44554597891a0cea2650c0816df07148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5840016531b43b62ed14fd158a70950f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7471fdd54ca198f67f3d6871800e67a8150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026de32a0b1d2c1e91a83e65a907aafa151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f53e51fbd92b1d493370e6c38c3ad5152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d887589630a4603eb7a6893bda60879153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f65bde6976e9298085ea387804c715154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db37fe1f03796ee39d21333fc4664032155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adbc5f69e62885b675feb65eda529ef156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e2d4b2aafe8a671fb414e13ff23df0157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91bac8cc33211c30e1bdf4819839846158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cab9d1420b11c1ae2613d5683e45fb159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c38d2e07619d510ac702d395ed7837160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc36591e154e5ea89513edd9f3892779161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556ecc6c1aa6846d459af1afae1c41dd162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea12f7ee1558a45a98c5ceaa90a40b03163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0489cf331f2eb9b86b6696a2660f2160164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62d83ef76b07cd4352f320acd430834165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a09f9367eec6f3d4b3f589f77d649fb166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912fb65d756ee62b5b0e0d7d53500048167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d377bf44529e1114e4d6922b456b94ae168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b066c637c5be5a07373acaf57bb0f4169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5abf9d962d5c44cce070976965f95c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5e21b1dadbbe4aa01f5c575c702d46171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168e3904ee3f5fffe0574c4ffbc83928172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2927c1ebd98bc65799f5f6df663055173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9b6b57b260320f4c9a29a7c82f4bb9174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da278581804f3c29681c7a85ab790eff175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48daf34b37bc0d01924b611178debb3a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25077e6c5011ab1a3c48412620ccd6e8177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27db50cbc85a2b530f9883043bd2c517178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ea20ed30630a06a4fc4fee22cfe591179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0899da8c4580373c2e5a6e0578c20a43180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89252df2afbdc2ac70cda690cd6ba1f0181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815656d5049d1b9127a21e0bffef5d9d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6397e2e637333077a4736852cde5f1183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8544ae1e1f19b48b088dbe93ce416c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e1b8404b0d6912d841da990a786098185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c6a5f8d7869f31437604d08615988b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e1474a62eeb60ff5449da8604c37da187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcbd4feb653ef8270aa082c66cd0d7f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86def9c3fefbafb8283db4e5e7f18025189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cc4f70fde340632457e193640f78fc190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dc828fab3f29f524108f9bf8bc3b63191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39253fcdf461bd138e3974e7c31deebb192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6e3afa71a27d26502fd5f5e73478b8193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28edc73cb62ce6fdcd14f50fe65d2582194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa54a3aef47cc805788cfe78e73d1444195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4d3ca8f9520407caef9520a5225f2d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc4db14620677426fca4360f050e7eb197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d7270f9b56aac37f7dc95db25c52af198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd76db75e6a286bcd24d0f8dcfd0be5e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc8af9c09b887b534452f8099445c38200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7bd7e8f1a57f8e0e46d8027a114908201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254af79fd111aaeea4d7165cef5f4413202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324a73f4eef70fc30d294f8c9331e765203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efc171610910379914f8189cf36762b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e479e13b020081311317125ec6233a44205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df97bc1995770bc9accf94ffe4974538206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266100ef7301f9edc41865e246cc8584207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e66ccafc3a84240a805a10641d2b45208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323dad498640581669f942061c6dd8b2209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c187177e7fbf32d4a14fd56709d79c49210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da69859d0b9427ed785a817dca244c8211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5528f9c6e8f2e4814c74e583d664e5ec212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3a2dd45beab6ef22e1cfb0d81f6606213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed4627ddcd49b30c7ee719534311254214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8db36edbde88c6bb2c38c89e216756215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1513a7e8bf4eaea808715b51dd2c1ebc216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53184aa2f6cdb83c904da599bcb067a4217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60675b14115d95cb8c823acbfa8ea4a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa29a3faa868ace7053667406d4b8d6f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9a3fd3e8f8a4c25a24ce21bcc4b1b5220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78d56f937bf4b19c6e0665f90d4ece6221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e934f5ba932db46f557b058189157f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd575045f31bf9b700bb37c4763b1be223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e2fbf6c0ef7ac24faf5c46bfc126f9224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c43cfa4f94886609c0162f45a06c115225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c775a47a9bdb9c32ea33806bc3d53c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1012b0309916eaf9eef8d85c209290b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b749fa128581d13b90081c753a3c4230228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fceec382b3f9a09d0ae1e996477d217229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d581f4fb3e9ee4dd3073017b59399896230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf6d2f2586babcd55e64f54398df51b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db42208f1e52acf891481c8aa5b7d3af232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7449b1bd33f85874c8987f0784cdaf47233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8aa3c21d01e664644c1307e97ed7f6234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2828475f520c6316b11c9c06a693bd69235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bb48fdc4b22b46ca69484cce2b51d4236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ccb01d571480473c02b2e0a063f550237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df38ba122f4616f131f0cabee1ea018238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb3912e9c6b0f15e2ad4be698c210d0239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12469b41761036c1efdd77a10dad1aa7240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e767ab87114462d075fb0b9f299c77a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3864f35fcca0920f756eca5d8f374bf2242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb342a6655d7886192283a54ecbf481b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab11a25f95824a89a33d12026359c42244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f079d605fb45d92a5958cb390359323245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7101bc79071f2b84819a1c70f518d79246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3148c8bdb684b46086d9611086777c21247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf9376a6048deb89a3c0e3106afe86d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37595fb4879462da643d295470480346249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56275c571a6fe47d88d1ba48d9c58183250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ae6c9338b4483aa04feeb753b02f63251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d4687e11fb13a6aee8de22ccb1d221252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bc4420ae29c71ff4707ceb8d30ba88253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b6a54f88cddae825b133f98c11c266254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5f176432114743dd7d58f60d709903255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0c4829a5110858cb2eff2d7e931ed3256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc58f37ace7985d13f2bfb3ad3b3740d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0efa76eeb933a4d1d591f9512db1b7258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f92bf2ea4f5e8c1f8739ab5af972951259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e566894d5878a10f7d65a11bef49e29b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7221075d825765e488fcf8bf25928227261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81cbaa8f9db5eb16f34373569c54097262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb2c3cfd382f4a282b4bd2c421ebd4e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d945b85d1b6621efa15dfa85b34d5c5264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280a06d8a3fb8dcf45d48336c77ae1d0265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdaed5f47225088f4074a1d0888f0d18266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68715261ca567871e640aa4c6e7e777267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b24b526516afe9ce0eb50c97d0794d6268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7c09a02c1f1cc63bda91efae8bf05e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd80f8c8a73a0a48c48fe285d5bd7db270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e35a061ef59385df3d0a4245028902271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b462396d260d199d8e8cc296aede4cc272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a1a1a23c6bc130cd6b6a3432de90db273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291f8cc054e051960fe1833fb70238c4274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c696931b5fec9f25b05be173e6ef146275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5073b129b8618fbbac3b70a78e431d1276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305d25931dd775b53d10f97b221a4653277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a82557a7f09e0bca2c42ee6fa924964278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b1203bfa79ba535eb49a6fe46becc3279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39d777e105b6b3e3d3cd58ab07b1815280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a14ece01c0d06e410acd86992afc91281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a18ee5c85bfa91dc8a20127ba145a30282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d69d519daa839bdf60b3af6025857c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14cdd6f01e445cc8477fa382a9a574f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274a9710a39ec64d1ab985d0ca016264285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364f79589e41afabb4944de522c45c04286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0df4d4369dccda638bce4f34f65b6f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f78d8a502d4dae0a26c5abf7f70276a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77760b4ca64d093f4897e496b0a94aeb289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d2f8aca2cf9af113b82ff90b5ca3e6290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc5d5b3d9141444f895b5802e2929c3291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f71d53efd41a46113fa5f8fb064d0d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4baf9564906f991535962f94128216f4293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03f613fb8893c373f69f5f5d2e72115294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e25ed3669b4ddf53d4be8e653e1ae7d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc1f68ba4063c0eced87213dc75d10d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b427ec5dacc61f2a4125bdd3e883bd297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc0288dd73b7f94eb8f0b136e271142298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ab5b3ab60643cdf8c31f0b93f67bef299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0595aeba93a2c6da39b266f8fba713ef300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc18ce092175edaec50ce23863c41a1301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00aac4e628f7e5bb0ca1892ca6c574df302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e704d011580a0fa7921cb2a0139a48ae303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab017c1c5822bd60a63bdd19ea280ed304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181e2c1dab618e44a7531090a63a695d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c48f9d2fdaac83e77cea521809db968306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399b0d50ff13ae5b0306a04d4b69e7bd307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785e4bb852c240590d46968a2bd185bb308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500d2a73c8e768217c089f13bb9d5311309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1191bc792086f25ca4fa9f176b4bdc30310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277cfa4ade2a8d5dad9b3bc36a3707dd311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2e33329064ac5f1e3e351c1fabe498312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd338cc823b6037a7ddc39d081d10ba313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1f9278fcf07ccb3a3e0b2768d8c299314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389b605b84811f623031c246161d1aaf315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d388ac0047230cd645371f31977ba06c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cea7c1b1e6fcdeaa0bded174a95158317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bd408e0589f70391652c3982a80864318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e480df2f7e05ecdc232abf2f592a44b8319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7064c61dc6141be91998f616937d7c87320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b82cac7e7992a1cd0b06982e089a37321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ae6d1d463be2030e8ced9b1e6cb27c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deea36ca157344737bf1a28c160b4cd9323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e08896b1bf174010dbf5076173e334324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0d0800efd0a72c0c2b2abdbff00f42325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa105e64ab7684b25cb142421609dd50326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55099f5979bd4840300d6a6496076dfa327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade4e336ad050d6d2ed83f7e7ca57f2f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebccc48a1a0311a40a697f3be8a6328329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c096199998c9bb4eaea04468859186c1330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3e5948ab753f856e36abaf882df135331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e59ec2b468aa89da38358e395a15f7c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af23accc7a5bf7a7df0e6afa0ef129ff333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3abad30256e9f6c953553e4585d1fc81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220f4f85e8ce77121a0a46c3e5173be42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e9882f52d9fe839489a6d3ed8e2e7d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6768190a565cc084a98a8a865923f07c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b10f1431ddad7965d4ac44cc6da57165.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05700fdcd110ec9b4ca61395dc105d36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f674b16c93cded5de383e236a5c77de17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194a664f2f09f3f7bc5572f174d9d0de8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed31df0b6474859e8a7c46db5be6be49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd522dbff37c2cec37775a259d0969610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6227ace2af1bc56af879926b89c1d4eb11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cc2ef6360a8bd474cae629b5a8127912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ad203b6cd45bd8894d3863fadefeeb13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ea2497132fec46207078f0814a3d1714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257cccd51087253da4c926a8a20e908e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f132633f60d1cf5aaae123699279014f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4ac376e2a90dc32487d5c45bf65d6e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d3a0d33a544e0cbd504ccbfe24222b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0235d8c7dbffb3815c9af8bbec405aa819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ee294dfd071f98f638b20452147ca820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33da7f04559ec66c4e69645463eddea721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9efd73ed998535bd997a4aea3122f622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bfbce045e9c79dcdbfb00abccdf0fb23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0304f67bfff1f84cb6891e195878654e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26623592ecbade4b752bd889130f80e325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32db73631a71eef6895a85c813669a2c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b0e4883d5d22b9ca4c0317905749cf27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f3301edef7a1808c8eca189d605e1f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfa6639584b8342224b50d94ead410029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ca541aea49327f60d38aaec1b1f2e530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e69b7a9c80b8861184040f7c95f40931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9f39a45a1f18c971fa472da32ea3c232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286bb53df9132c0b142bcebd68c9e33433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdcca2f22c7ee674e8e4d7d37780cdf34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfceca78d5e662ca742efc61a0b9012035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2870cf60f3e03d2f9bb7499212aa7336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0148f7f6d86a6b59eec67352d5d26d237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ef7388cb9338f0c6f68d6ec5594eba38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986b7386c0db5c5235fa4d8cf2f2cf5e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0d27159bf595d01d4de66c0274ff0a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a814c225b0d6a456d48c81a997a69d8441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14caa3e919be90abe8286a09d3affdb42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d983267c2eba99b7c80265d0db0bd2a143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ba29790d41eace0483910eb8eb7d8d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b7af09c85c16bb6e3ddb8ed151460d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4044ffb12ca95f53f4d33169acb2f62246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f6b67f87319883ee2f74fed6fe3d0747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98c7b2823ad1f118b94b0f6df10e39048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea323ec26783e1fc2b4f9c501a717f3449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339d62c5bd60bb3952063f8ed7a726fa50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e09cd7246212404f26a26c01328e7251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3c658ad0bd322e6a92d883110f883252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb1d1440efc4d12ed21272946120ee053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de20e50b3588f0df9002af29e7a2cd0e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26a0237d5c627f02edd0949eba10b3f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c9e6b37d80f39aaedc107d79bf081c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f116754738c59a11f43f4ff3bdd573e357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d9559403e67a8dbd0a965c5948565758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c25867d30aa424e319fc646d0afc89259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a534bd11f5f340f31532b87b73e269060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcf98c28f73932f3e4e65608f1246a361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91daac7cc875221e689efd7e7da8b8f262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea002d5730a89c0fa9d8323047f7dca63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7791ed7ffa4c92f3eea9d71d3e7f0564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9248c429188d84ecc0b8815cd68624b965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4867d53e5e7049a8445547a1fc57e44c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2497b73175e467fe2fe29fa912a3cd0367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed7e288e248c95ec7e92c4f649664fd68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7101153337061759cf6c5bbaf795084069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148d3e94de1ee5222a7a0be2ff2b99a470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f747e7eaf4cf39b527ec01bba9240371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4126222413b4965cc793bb33f2725df972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a054d5ad177c2da6e13217c50740ca773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca948047611bbaf455b59618d68b497e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46ed95c2b8645eac181caee9522923c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ba95a7358220ca5ea40f4fd1e2f7ab76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4168ebb3edcc3e546e7a9594d9e106f777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73831000bf5931fe4960b5ad00b9ff978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919deb71c2054fed51452954effec03479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ec159f348a774ca25bf0ca9ee3031680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a203e37d92d0e9e080c4d11ef3979e881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5548c3dd583fb6333b31a3eabe942c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff019fa62d47533ed203acc22b6cb6bb83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051dc8e40b725494014c338cc05f165c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365711a605071a206430d60874b21ac085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651afeb0ca39cc9ada9e907d6715a29a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7356658af1ab006185e2c07e9a961dcb87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160ebe7b264fc7865b915fc6461cd47988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7927091cfd76f9c40efe4aaa15ccb5d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3c6a54ca8038184dcaacf3f02e326f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ae76b6774eaf58e093145517d2e67691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc87fa5ede8e02ea4692c6d5e8a9d2b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e1ddbf2fe4d4cf547e7f3d46e6daf993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb04105194931b358f5d0a2ca243f5994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a0c5ca45bb8fdf2eaf03f31b80c30e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c50f1c5d2eabee27fd0d5dc5f8666fe96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befb75be1a854f4eee23c1e1fbb3e73397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e74aa163ea864e276e5d15c45e85f7e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f03454298c60332678f02f5caceddde99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1092260a5a50e5ee7146d9b8e4aa434c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7fd680ff9354f4b32fac5a691c65c1101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a3afe4b005ec8c949d841950e905c4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6012f87ef487c1a89a5b936068252d47103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2caf5a757c3986acc225065493aa872104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad1e3ce95f5f8b1ee193c160b2e9d19105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e16912461b732c67e16d69647adad35106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67078467a213f2e8fb7a924909c22625107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7fc4cde377ec229373dd657f165c49108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b429e59dbcd2b8eedc283d821402935109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befe56f0f915c6689b832e915b2e8ed6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc4bcaa779a557c8c5274d984ec7762111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7603804ecf0d1abe75b08de658d2453112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7835a423332945394f4635f7dd373e1d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6a2261dc5a51b4f757acbb7f36b3d7114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4f61c1e2e108e7df6f740719608a49115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d0aeac49705d58fdea66937d490d60116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75230ff71300c66016fa7b8f319d4cdd117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158061f37fc30aeb7c042f0a5ba9128f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f7a8cce8b4c9d33d3a99d0195fb0ba119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2f39610afb386caa249273c51e6880120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa2621c386462b583535c9d7ccca2fc121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d394a26918c162ba1e614f8de7cd531122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c27e14d1b9b85234cccfae66e643b1123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2e7c22e2540574ec46f7f375f4dff1124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c50bcde97469fb6ef2f6b84d593cc1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6745c4ff5767eb68753d6f42b0d87340126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e62bf590d725ccc63fe133f929cc15127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132aef4344b61386876e1d7aa8002aa9128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33da9f7f2b7d3e4735e5dc0e5b48b70f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1315d32e6374c9d4dce7eae6c95648ab130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515aa4eb406ed14f67a70a24a1cd6b97131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be69993e3d48975dd16572eadd5a7ba132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52ff01b34e6b110fd33924e6c03497e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f882a4d99855572a7e9a1f239f0fa0134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fdc88e3b9d6814fb0f1afd3dcbd9b5135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147f603342fe4b765ca3d7a2ce7dbd00136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15a1c7883dea54ff76623923d3399d3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2009e6880146c8722841eb4115cd6460138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9519e258acf7fd5c56da3c0ed174b3cd139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9667de162ddc0d80a769b12112e7f313140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10122c5fe9bb2fe8e70efa7dd70bab0a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7086f7525cb41a62ee7ba2e426275d10142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaeef050daf688c98aeea623455b3298143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be25927a92dbb2bf3f7d72292bc84d1a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377d59e1750eaa18dbbbf372781573bc145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efdfb2f29939d761083c9bf73b5e7f4146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4210cd0c24d9a078ad539ada423d5f4147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e244eba8ab3efc2491b173c0acfa9b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9def3f24bed72dc718e254a027e12e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff228fe6d832bb6555d626c67cdb4a98150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8b557fa9be2adbcb544cbe4b3dbbb0151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6776b804a03757ccf813845895fef7a4152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdd1fbb1cb179bfcbc71ef4625cff2a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a427d03b7f6c8fb13b832e7ab18d03154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67db50888746feb770af91939dbf5cf155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ed92f3d74d6673a4d3255e9680d079156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a892983503544c7283af9c2975c51503157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d344e9a0ea5ec8403c84f5f4fe6b523a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a15fcc4434260e24d3913d87b7dc5b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efab1ef7d8d6d212ed0bb8cc025562c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c4702b863f0c1dd55b2b57a474db55161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451abbe90a2b337a5df37a0ae7c285fb162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d75dc8f679fab695889b141bf977b59163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f54d0cff2d30cae139d807c2393b846164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d990702407cd44aa8ef02f6899f18010165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125469bc64b5e0f4a0d655ff8e9b197e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507fb7b3f959f44d2d41584af55ea739167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fc6f2fd5a1e0244f7796d730785ab3168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dd1871887e0cf097a53a381cf4e381169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f9f44ac81c6f9b3a1100ae3c9f8057170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ee07888e48687f055d115afa07a771171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47f9811ef9a26c83aa59cdadbdfe3b4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25db47df8fc936aba08a74b8d206a54173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e5677ae8a5b7e93e10d2181125544e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725b906ce9f9fe9fff96bec2369e7b1d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ad7b7638ee806df112371527f6810d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c1456c8cec86f58e92896a3f89ea78177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7b89cede8901ab846e3513789fc41d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1139da880760cb94a5f26e21798868179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07a1166c3bc93ff53fad2d5022033c8180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7961e35ee29387c7c0cfb9d0a6f1d994181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4cc2a22b6f90decc1917e79407472e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc2b2f0decee72f1a45e99dec881f3f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb50e9d44970474ea383d775d475c5f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb04e9916f9db94ec1a0df7017bef21f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc86f07691d7fc58d63b26afa7db0b6186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004579123064d66d31f8a7325e966b73187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5143d2eda40a72948458ad43b9c11192188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ce7a94c0dc5d5a2e8fb11cb4c475af189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581303c061a72a661518cdcd67e57431190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade15d87c56eef4761d307785368320c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b13184884e33d61dd167a3d21b4ffca192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6066a93aaff1f7df3cd5f0bf019af0f4193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3728665abfd61595839b2bc9b3e6fc0d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b8862be94d0d73271d5b1bbb3fd83c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca8ab7ff5adee61e4b80ac35a59749d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b1e5327dcfc0e9d6355442bde68e4f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753d8b873e3824ab07e2035bf826c45f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d036efea874ddaf48e18b1764d5f60bb199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8426f6e36b8efb6c423f49a6e93af0c3200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf45e05f5a5f3123b758fd7faedc0560201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4679b58ba741ebcb422ab9c92a272da2202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06945bfe3267e00cd49e23e22561dc9a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdde3eb899614401f6d0de8dfca1fc2204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34c9f6afd7679974b82622c02ebc183205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3222522b90a3005344dc34c1077c767206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436c332dcb0df2a90f531872defa8450207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0599910ffe60d0bda8c3089d801725208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee014a9c6e8b765c10e77722b0b5ac37209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa56df03f11fee27fb958ec7831954f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d6057f524eb85c51c65b3027ddf3a3211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2586c4e59179bbf1f9487ccf14b9f4cd212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1216c5ddc457f5cd68b5994280110fbb213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdefb37cd9309b045a6d9eb71729a02214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db07a9ccfdb736d5410550d0827711f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024fa621bcd59f68f9ceedf709776b68216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae13290d957989eee2e68d1e50af2f7217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1f2f2438e5a69bdc1234e8bae8b896218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6a9f7f465d7821aeec0e83a833d341219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5038e8a555523c2ba338765f1ea3d3b1220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b339aff279f097e33effa702d037afe221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024d4eb2f79dd87312212644ddaaf144222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc65fe22151f610c9005b0883fb0f50e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c2eaafba0db80238c2673c59060cab224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8cb7241881a1cd4f27b45bb00dc524225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60324900f74556c33c53d410f906fcd7226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138a2065f723643d7b9a85125e73b0f7227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf686775fd82f1240474f7467eb0124228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651f6e488106127f3b471d9c8c355145229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba92c782543766139dc6dac600a13969230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbe42c2b4299af7540d229ecfd69edd231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dd6dee1d144bc382711fb86c1ee687232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d424cc88a0fe88d137e87922acb5d7233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0805689a1ee17eaf148ae5fd88c67a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b0ae499506e2c6e2fb52ab98fc749e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a741166070c01a24edf0d1d038a912236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c49553be5be71751b1b5344f79a0349237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361229d60d8f349f3a83e1ab684924ee238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd70bd16ced7299987dbe70654916a1239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d3556211704c9935c7be8a26f80c18240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314809be1c18b4dffcc171d13f74a0fb241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffba7455bd98fb8d4e60dfaa7ed2015242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e058558165e417d350310f2991c32209243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0044ac84872507941bfc983ec5a92de2244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829f8f4d9b865f8dda9b8afb4f1ed57b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b25614f1f4e0f2ead1d08c9d781ed6246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d857dd7b8e806512008df8a9c7388c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b685a35cf60dc742207d0b151d2164248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6156ad652d6222de090e04ac8b01ce249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da18b2e57ad1f447d1060b5185b7b49250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9779b9cf869dda69a8c2da0830d3aa22251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4186bc287e94cfb2c221d82b46fdef252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea49f8f58b435bb36584c0ed6bd986c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364c148909e27d4f8edeeaac8cec38f5254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc24b4c41852b41c42362f1c439dece255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f049b2001010b7cac71ab872f32d8b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639d6aa6d5f39380c88c458fa5846961257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd0f03d07a8706b86d0d202c981a36b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b062cc983cf673b27aeb18db1f0386bc259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fa5f1013aee83870dd236986d5870c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0040cf1e0cfc8ae4cb201b58426bfe0261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1274589a6ae7f07f297a0150c74fe748262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ab2ceeac2704fb43ca5d9eb866c0af263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37db2a7a8f819a56c5a5f927f106044264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb5e9d166bbf7f0c45b07f606999128265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f386b3a785e01761703eb815ae1e789266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08e02dcf7a74da18733a902cfe5ac8d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3626fa2beb559c10f4806830619e653268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ba7638ac5c870dd3ec2702677081ee269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258516b856ba1384a988efb83893ba03270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3419aa3a12f82435238181c66de02fbe271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da1e7cc41de7bd37ef5181d52528a95272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2ecd4e3aa51d4b82c96c9344e5800a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f667ee67d8fadcad1597c3bb7a29176a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cf6ed24ec7c00cbb5799148d6bb0a6275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db5d10a94fccaece577f58c514f7af8276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c015b77e5b53fb3dbcb173a7bd014c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7589ccb258f9bc428dfed9e277031ac278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22f01990968497f8b3741332677a573279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c089b745f10fe40b1a3b8022cf9e83280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303ab2e5d7d4bfa871a394e7cb0be620281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d383d50f5c864934b425981b2a7e0d7282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3740191c5556920fef070f507dfc93b6283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396c5035dda5e6ac760ba10e35bb782b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a307d0693bb690f019c1754fa3f60837285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcf65ea8ccd5a511e8f70d3b0ab8d28286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2738c502ea1e8933fd144ccc401fffa287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b1ebbfcf32ce7c65d1b4e159902290288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f27ac75f3a53c061ebbf37f1aa72a9289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a578c912e20dd25591dfa507d5bc4e1290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6930c133374408dbfbea935dea684257291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebf5546ae14bdd776ef262b1de01a59292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219189bad92c2ea39762afa084003230293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1ccd49125320d182fda11d72a697c5294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8055890aafa3bc568fe37b2b461b8110295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7f013f8c5ed35cc5322db7b855e0db296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6fd45c18fb471ae35b14dab4a7e43d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861b68fa3cacaa63990d73ea9320c944298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254152309fc0e034e42f5897fda6733b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda49cc50f89a88b26c47bc737e62d8c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec80645d259a2341c7b1dfdb0a8d5f5301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c09955f8eb0296024185b917fec147302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498ba631b64c7ec49a18ef5d3d5772b3303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff57e909bb4d42f9c8e54ef9ef80e74304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0e546915e09e0284b0a3c771668d7c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a61af2f948220fdc6b8068a13d47a1a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3eb61ff53d57779d93de0769afd3a4f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2713061069719864bf72afc3413736c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf1a0b88f193554b3ea6b4dd09042d5309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb1cbc3aed3ff93bd2cc3d9a900206a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42d1f964c1d223ebc5a05718d438aa9311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b20c858d57e13cdb467960e94979bb312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074336c6d820429c7fedac4bf60cac79313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff04e156a91a995507a848637973391314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3eb408d01ba0f212ac0ab84db98ef2f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e5a900f6e599dd863acb640c3e636b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1329bcb447a7adf6e741bc2e622aa02b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d29cf85ecb9d7db3e89b12d38d6563318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628a43c276780721d30b4daea8bf305b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933d7608d10bf9d3c759c20861b330c4320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c400780862bb294c4606b8d633c8a8f6321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a337e83e7fd36c4ce83d035cbad8f21322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d6c6be07c42aa384cc6570c95dcef9323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da071e925d0a540089a5de08fe49d0c9324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645b9ffa79a0bf3a9ade6d9e07e830eb325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.66</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.82</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.82</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.25</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>1.03</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>0.59</v>
+        <v>0.6</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>0.59</v>
+        <v>0.6</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.59</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>