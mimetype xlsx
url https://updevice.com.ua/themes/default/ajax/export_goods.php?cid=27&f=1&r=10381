--- v0 (2026-08-21)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d2aea05606f9cd75f7438d19700b241.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cd1af72165bf4bcf8060cac7896adc2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62adfde69f68f81487bd198ec03f0ec73.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f96082f364711b337739573e87aa354.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a290fb6814b2fb8609975f4374563fa5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12760f5c55e5d8bdd5f01d6fd5bd8c656.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e305014fc2d0ff027d6f7495b1e8437.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e00a40004027f638554a71d9b2a5d518.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5680ba6ef7271a4d95307b77d61fe8c19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201236964a0ecc806c716fba3f503c5e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810bf76bd8a7f6601d6bfc195e01815211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93aaa24c61009e89cd19b62e9b3b0e4e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86a96c42a0d77021a5b8705e262292b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b0ec294db2141578bae45db1d3d74f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10086485b072f713f0064ca655e8003b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf94c644409a3cd723a7167b64c9104a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803d86b602b7c797fb87afb24c8586d517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e544dcac5ee890947534dcd605a9804e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830e0afc0baaa7072514a963a60ac2e619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729059a1a3dc5e243c6d98086993c2e220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50270de46e399fbe9111885758829a021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec679777a67ff39b83384b49400b5f322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845b0c368ce66bf930f22ee8b9cae66c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad558770d5650fd60285178fc2f7c1e524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8b314b27bc75fda31083c339275bd325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60926da4a4ff52d6b113437a787eaa1826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d980a8a030d1134cf0462fb918ff23527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfece042f9d7cfbc5857f4d7459b714d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc202a78b4aa16e2e75ff84a1ffd99b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d4f0287c29f0c7d32f276dadf9050630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec13b22665b66d6540ba81e4430a811131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb8d62ce69d2151d13dcb918621bfc032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed156b66b1c030764baa5e0299416be533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c69f005c651cf19e63c95dc79b2677b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73b2eefdb4493c050ffe3179afe2bf735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af63a623db10dbcb72a8e69ecece41e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4521ab8ed183dd3419838642766fc8a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f235c2ee46c272d4c2cfaec6ecc3e12438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b064cbe8aa1a2cb0c79b7a956fbdef39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f652bd3204d85d24e2cec33d14592eaa40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1f52468c4af4c5cfde985c7772664941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe37a6824c319cc7ff1bd0b599e1a1542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff09bd23f0b2e1b946d491cb70c6a15143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e65987077114d0e67480b43c4a62bf344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addfb66bce52cc91c513e8dd77715aa045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c8c057f8b37413c5636207b4c9486646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed4b948c2090808487f78fe0889a3fd47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9767cb3faac9d3ceb3085a268121e99848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb77fb7980698649b00bf11611dc8e0849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0d5d9df5220617c46d9bb561c5907f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98718f044431223de92dbaf6f6e298851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fb24d1e89ae67a68bf5208030812cc52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d14ab4ab8dc94f181a0053245f63a553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b6dca965823888f3e3af09e13cbf6c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11134f99b73029e608093d55db8fe51755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725e1e07bc593ebf7364c567d4859cb656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd59cb352c5c34f2d4c99e00ceac92557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5194d38b43bea04a3160785946179a758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df61a48ac7c7e0b075743cd43f22a1b159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb7d20036555c402efa9f87cde04a9d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfdb9f4b642f2b9cc41c8c9bb5aa77361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379d6342da74e8f2048ca1564e2d146462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e8323296a98953c0ee7c25be993df763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cdcc475bc78dd5b03bcf5b2e1aa36564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2105b0836780bead59ae1148f3372a765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad1bee7c2a215470038439ec37e132666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea12b266dbf9fc7c0af008e50e3171467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93acc997f2cd92223b5e2b8d4a47de2368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb6416fafa231c9bb50202ec082ec4e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b731859926033ae7cdca30f0774a1370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f861663b13640bccb965a0cc1d14777c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f677a00e837d836720be9c27b762130072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79267453ee34a3f7031fb2e0175791673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0f4457a3d79b29c509c94eec62eda374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619c6cda3838755170cdaef07cfb7b7875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5310d327add761eb9902b88f310ebb676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa65dceddd354ed04d629adf05cbdb9577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978d054c2f7982c47b1a6c8e5fd285c778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210a747c1480f3dceca7c63e4bbe276579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2696b44991d6cfb1694afd30d6fdafc880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb32078b4ce3a808ce5a4261199c21ea81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f390865351c3f583e84bd83e27e5110182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0292040793231013e5df0a30ac5b7383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ff23cecc3e049e3da09cfb481c844d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7816cd9905386bb0ebfd00dbd2d211a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf3a335550dbc72ae9a86a73944b8d486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fdcfa41e23c01244c98e6b88ddea7587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f1bd155347d2d741eedf9c7955c05088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc08accbd7186c899156a90edcba34489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44504684bdc9ed04abc50eeb71c01b9e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7a84bd22df482bcccd592fafd4b98791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbea44c2182b6fb096f4576a7275b8f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c8eb60b4e9eb91e4ca20f30c1933de93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093f592d354da01fcb8f63c857192f6d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c89d196fcb9034a1799c9246cb5d5ec95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d122c2e2a59a52cba2eaaeb3aaba05d496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e9faaef7e685fbdc66c2815b0521ff97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b795690cee4ef87f3504fac14f67a798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0101b02a0a6c0f453185e27c2871f70399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251b0da7c5e60a212a2026336fc4f781100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff84e30fc116641b6083252d93c51f5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba0f6f9a576d40b46540763f09ca6b4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cf52fa0f44b702bd8e953d761dc4ad103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bca415e402575e6b3a963bbe26da87104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720fa1e9ccd24dea1e5719ffa1a4d72a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a9e1584a364aea18009f353aba827f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f3a413d9d636449e3a24e8b6de9c74107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e017aacaf48e39b9ea3a16f647e176d5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a924fbe414b673e25ff369a79cf7874109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19689ad8cbca24272ea4f066c8979808110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dc939ab493504e31ecb1495799a84c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecea24494436af452656d6cf883845e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98054a81d2ba4639c74889157d30554c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c155f4e9bbfb98314f6ffbc08b1fc0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f4d97d2eb50dfde01ca27aaddd15c9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6487a09ebc7ba9fef4451bf3e6474263116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5d2b95cbb34875620f619b9baeddb4117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595b833c0ff06d9ecc9d69ac5dd2b858118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a537eccbef65f8600fa0eaab7e9f199f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fb50f0abf90aef55ffb543f2259019120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a5b3bcd409dce130c1e7df6fe89e5b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277077dfce449b1d618b2f8370e09e66122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35a1da3853f4e14a19528e3104dec73123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfd4a1412b9c8d6b3d48ec198be90e7124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326e2c87f889ce38237fc9af50b25eca125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8f9a9d84b76cc61d61c8e2c6b8aeb1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cef6df7f79c88011102a5078b262652127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1e2dab2afc2ea27ed99d848ac9e474128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ca967cfb31e9a47d65de347208a116129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f044dca58b19dc6c8e3755fcc6e672130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5245e2dcbad09794aa958fd8ceedea131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5be62f017871beca3d8e103a416bb82132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7326f62c8bbb79ebb54c5f581378aa0d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e464e7adff155a55ed33d0d696955a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d61242ac4b4b6fee668a3e7417d37df135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13f9b25703ae012ba06ffe457ba16ef136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ae598d7f54da8fd59bec42a3a63da1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc2c3cd778cd6c27ae82a8950c1ddc7138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afa843da9bc1e30a4bf4802c323a187139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563d517ecfab8310c4acc5f86fdbd0f7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dedd6c009968ae48cc80f0a9801d60141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b420a3db40deb93e18fa433fa3bedc4142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a99dd2ae5165aaeb19f2af2fc6020d5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc8afd96aee6fa7f6107341df2ba8ab144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a705c3b6d4c2e165788d3cdd6c365c80145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3350cd614846890e85c752929a1f4184146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71193437c09439889fa480bc272e32b5147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66eb81d14aebd5aba399fb0f5a7e17d8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b158463e0374cb1eaa5a422316ccc6149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4ceb718868708c514a6f056365f434150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741fc80ea8c462b26fbe8a4929298863151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d465d849c01512edcd036157139c227152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa1a90279ab99ba811669398d57356b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e62868e42ae9d00b5768ff6f8efe03c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f84892b4eda5f8297f9b73057b8db5a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d992d57b84b1e900a865bc498724ea8f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564ebe9d726df4f00381b46ab7be3225157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79737baf47603cd59ef40e1974952b0158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8a78c5ef88c6005a4d0450f9860db8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44d2abb8b252f87d430bc994493ea9d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f7d3208cd02c629f10189cc8bedaeb161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26577cb3e815a6deb6a617ef4526f19162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105ceaf4f0b8e1203cd356b0c1edd38c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2d87245e5da44cec9a92f9bd07eab8164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f3c2d2599af88cf7b709935af9afbb165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037cb4f0bd7eb4396d1c05218f3cc395166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0718e252baf5c32b8c82c1d74fc205b8167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce63e40965fec25ddcac5e297101769168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb7f443a15eef1f0bb3e7b98a87a286169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdd8e54ef578dc2b0fed791eede692e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c3c5a2b92afd1d949e39bf7e70acbd171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194469a95639fb0da460e587622dc4b9172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36d5ab6efed88ae8dec797f343bd0e8173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2d5ff14f48f9947753f08791e19cce174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f449917a22997483410f5dd2663f0ce0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6745087445c4cea789f722e01bcbfff176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b31578ca5555c97a879704b722e9289177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1e7ff3a2c9c424bd4a9c3859ef85eb178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b64c6a6790346b9700276b149240f3179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d31e7dc94b9e2ffec88d744d54b4b9180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041546e678591629612c4886f0eaed69181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f2fbaad931a049d152f63104291447182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f2b35c840de852d9150893495f5e21183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b8a6262759fbf4361174f68c2ac492184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac0b6572b5312ab39ce24e334de64f8185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f2733349564bac43bd6e12e8b09b49186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3e2384f65db7f7cac2ddf903532d2d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc608cf79eef9a4afe7d8a9506495b2188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a661cf12ccc412d3633fd58c88362c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7af14ee8a70d1187034b27c0268b94190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d446bd5818ddd08aa7058754ef07ff2e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda95c3e4a15def6f8eabf47ceb99be8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31abf150adcc76b941bf154165e2741193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7b47033f08ce798546880031c5f14a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc9a5784342b56ffd531731b6297ba9195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9125eb330d3f7b7decea10325d0476ec196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908c5bde3c84cebe478873fc2e186bbf197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086b6fc1994dfa80bac7ac06a6947aa0198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be0b402122a22c8f4f614ffb2c47646199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c379c2bbd15ed7b8ee15c8f5ed0f5b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba3ad11c2fc058fad33ea5a35f56f40201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e0f0e54da170a36f538019cbf745ee202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3519ad6e3842688d1a51ff170b72f2b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec13314d9155ee1a55f9aa9e06b8309204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed0a101c10a4d961f7aeb3a0818fa75205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31210fae86b5cf0e3a4e282cea8dd681206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f67eec36b84a4d83d13e9c2035359c1207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96197664ddf49c40089957faf7adab16208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b5522b0afa636631751ee4520b0c38209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28deb3026ecf1dca5491290fd1c49017210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91ab970c42c0b5de47e6ef9db2667bb211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887b3ade00c7b540366cbfdf2e77eeae212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8f8842733993c87dfa6261eeeb34bb213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae65853d206458897dc577add7d87a1d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96c221635a793944eea70ce54eccc33215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9681ed7b3675c814161ca8407e72f803216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e054f72c0625af247c27a304d91bd8217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20be460b51c38feb56deacf9cca2c457218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe3afded28d45e490b8b264d9ae0d90219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943ee4943037cd52927ab619c57beb10220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c89408b1d9be648cb858a71f3e42c1221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea1a204f1c67624da2aac7917a637f7222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7903d9ab057264f7543a166bcf611ce9223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d07a5a2d1ab76685c0513bead3d642224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb182cc8c8bbe862014ed27b5fcd441225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0dba9d72d1b28a7d405621a5f76cf6226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dd0afbff1c95b6a11c7276539f181e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2499deeaf2cba00e500ce848ec4070228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c20494dcc384f463cf10ff50206920229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c252cb53d32929d3879038400bd206230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679fcd9b2e3129bb3e1fc7cafe57fafd231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4109af8dba092421541b083489b752232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e40475361fd77feff3377136ba9ba5233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ed8c9b0e6761d9cd2e42847cc63db8234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8147b5c2c923f71d4d05b0edc4fbdb235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadb221aa348becc95237e0b25be4893236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4205e9a0723a6149d65b8d28b448510237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc71556640c4a987f1666fca61cbfda8238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d901ad56bc9872d63bd61fecc7e9187c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49017d051889a98d110306e6525baa31240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd636c1ff6d3c778a9106b873963527241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dc8f19f9fbdf6dfaa9dbf401459636242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43297241a69057ad65a1e798b58c4fbe243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f57aa186de05d61173e94dafdc4532244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a158dda23287b37ac49e835b0dcb1f57245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0467012b568a1f37ebd98e642a180b7b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee0a597fcff46c084f6fce0bdfc34d2247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fe7bcdcdbc58a5f97260414b9f0b7d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1ff8de66f9517b74c8b82c5c770e16249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fea75135e4ab1a182ab2b36bd4acb89250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c057516d727126f8cfcdf46917c411251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212140a2400e5d6adc798f9267f56dd9252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e76e01bca6f612e712853b6fc57d48253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c8c29a7d365c37a4175ad6822640f3254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6427366cb50197f65a7158ab294348255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d7020182a163d69c4b48857ff33b62256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c0698258843b80de50241e76f4e473257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7d66519763f1af3d337482657afdee258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531f9647edff1c6f7a9707b743925fb7259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85aecde4aea538ba665672f93bdb3e56260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b2ebdc5553253f169c491c3a6398f0261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad41fd78973789a68718890d813d10f0262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe1b4d1ce5c4f570c48c12a49b6419b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae00273c165aa1590ed6cd09a8eb576b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d24d8166d811a3a5b3f3dae928aed0265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb8ad82ae7ea9f4c14d1d9132c3997f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fe6ff88746fd2deaab181df5d50f50267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbf47effe24769f0572e1bf67666749268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6808c2a09101d0b89767bdcce45c31269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e152abff96c8a2a07d0872c9eb49460270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ad9a5a17e25c0d61a588b49de02fb9271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a5fd6ad3a1096e22765162ceb457ef272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa00e2ce3ae309a0334c9bc4c3e17d39273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c662de0cb379ca498831eb73f8e3f1ee274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116584e8edeaf7a1f5a3b31475a8624e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d2fae58f96fd476219dd04341f91d4276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c28067479754aa30fc5fc9758cd69cf277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa86201f42cb1c534e9f3d88509b975278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc720f17c0174ce87e5704f1feb86e2c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c5b43c0b138823767aaf05e710a353280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfc2afa5ccdeef2d1cfebd1d008b41d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cea70f1d980e7ffa75d871090df2c5e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b98f4d5f3f6afdbfb88b476771f840283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ba564f6ab6c1ba9f2842710e3e60c2284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7535d0c0f915c13c6e43c2717f449451285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662250e12dfde5de3d7ecfcf9506ec36286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25ae3704dbc5376b0486128e490f5e6287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347b5fa3472fdd834e8122bbdd990114288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9c65ac109c9392b3dacff950ee46ac289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dfef08ea19bee57ca7bf28c80b7110290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167f2511faecb8c81bc5ee30fa7183d8291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc84c3188d17a46cdd9172806040e12292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c2191c07cf20dd623429e1c6e689b0293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2aa15b071c95019a7139229effe450294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a96de66a06efdb96523886d064a29b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafe1a6718ce4c0a791a373f42b9dabb296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1159506c4912d5913dc70ec3c0ebc40297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3b12c4efe4c1f5f5b8a7593479fffe298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7909114eafb289172ca711ab092a6b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d94af0576ca5702395e3e19d0131f5e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4feafebde5ab96a79bed6cf7b36b045b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4ce68fd71b18f0e536b1bb4ff436d8302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb24a533155047d48e6cd0dda3ee1b84303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6318f7f3e77866e5a21de86faea930f4304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da02100d06387cc8d27e4e0359052cc305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fffd93ac7fe910d71b90e854ae235f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9593922bc8f4a1730ebe2a5e029195307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184267a7e0443daf065d8feda43af399308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387d50ca0a629275c508d25114f06e34309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962d2d8bd3a5e03fcabbd7a718081161310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4843fcb01116ed3db8aa686ad3bcaa9a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a929dca9cca8af1e5230d475b1073dd0312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72635645334c38eee5201d203848ac64313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8de87db5df69c93dde9e6a9509838c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088f3a4fe6e82911282a514a963b7f21315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b57df095f9b3833dbb904d79b6dded3316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e1c772e45bea3938cbbd4c6823afe9317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfe5d9bc6682e17bb27592a077481f2318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a1991f7b23ed0816a585a049deb3c3319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9407084910505f4492dab96793db08ae320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00da57ca19ea8c59d8e4b74f4b711aa4321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6ad7dcb5850944dd8643bc9884924a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6206cb616ecc6fd6265af368a8c55f6323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada0a8c7cd4adaaad1e5652b482609dd324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5335048a48331bb379e321bdcd4da447325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cada90c8320b0712f42980ec0e5cdc6326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55236c0d8d98534343edc15f6c2d2235327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd2927f0f0e7436ee3c238fae511fde328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a566f451ea7c0eb9ea94b0aa8e3a38329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8fe91671104b98a58b148de4fc47ba330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c455afc3bbe9a8ad79d2d161dddcb3331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aafc0c24c3c0ac2f34d511fdcf02033332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c742835fe6c27f10e03fe23e13170779333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26724d9f972d777afc0df8a0bdd97281.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60627fb52ec64cbe5591b94417072ce92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29aade8c76b612303c9c1cc024f3fed23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6035159b892323e2be04fa25cea861f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c728158b8ccec5be886f4c512d0f57f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15efbb3f4d162e140c33d9d39ef62eef6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99aff130df7c5bd4658207402d0e5547.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4f3eec78cb6c7e3e814837752d0aba8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23a53c9867c8d60eb4342b39c669c2d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff97d92505b7b86ef4c6fff61bb9a3010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605a92a6b808cfda01a1833ab38a836911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5af6224699eb92bd0098f79f285282312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1271f1eff21d9d6554c5558a9b2498d213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04d9c06cfd6b48f27836ed2051e86aa14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f5eae619f5d3fc5d83ee3ed12dfe9e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed544219480f3455dda669fdccd3823716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47e3db133f4e2f4a46b282c09d8085c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3e800637571f9e130e26f58c8f1c7118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060e1669ca1eb587f92a82745f4c019619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17d121a699a90ca0842ac1e36b1f27c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bf60461739e5ffaaa8c81343c2560a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7aada944b33de942fc86d5ac578be222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d599d8df766b5389319203f60d2a665023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5570bfe9ca2c31283df5b18233929324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b9dedaa1e1b2e257cf4b476d83659225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f844cd39eedec0090b87f3f458d0dd26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fa1f233de9796d0de372a23ae1e69327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d367fbb4a2526129cc51e3a770f3c428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afba903eb96b4bb6e02ca5d42ac72df829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c777a291182e53e510f4c52d672a282430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433db95d47b6078b4aea3338b7beb0b231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3380626274e8037d540e05f316c45dae32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f4d86bfbb2b577b273261432c3f49b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c305fb81740238bee1d53ed3f7ddad34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d309a44c392cac3569e238543abe677135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f594e6fe24a06649000ef30015d888e236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10082048150087fba435ea699411a4ac37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1687ae248c91f4b5072dbf13d482b838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebd4667294522c4de5b75936f8dfeab39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9de116897181a4b15549d661aae07840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed974dec3ff2b2d56486e2ed610e84741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80baeddc1265e935e1a204814dc7b6ca42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62a484f6050c1ca9182d06b6844279343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fe338f9a0f610870495551aa09177944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be38b13240f40d8e130fa4aa600bd3c645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6162bedd033f9e2c4c37957e28fbd346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbb14711018db3351f0ead43eb080c047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889d2cab2da22c6f0e71dc1a22ebb42048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e7c8d7f60127d088a216553c92bd5149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfeefc6aad461f85f2c12b1a1aaf7e850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f058f37481308cef1e158471921315f451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee6845edf96267b957d6e6ff8c9b6e152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6094ea2783048e50d521ace6643673953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa151350e7949584e66116f0dcee76d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1035cb750ea29a1ac33a6feacc08fe055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159e48bccd2f3311681f759ef24ce71b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7e333944a99671a3e28d53fbe9872f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc58e92f2aec48084bf17b27745325a258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606b69627e92398bc15f817bb3db9aa859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173012e44f050886217fe83dca8b94be60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ddaeeed98ea37249556427ac7871a961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e698daedf0794b10d1fd6df4b5a8b462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a5185b6a573564f59d50be7d981b0d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d95b28700d12e604eb1001cf169f0e564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa32ddbce351ad2ae7a958748442facd65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb33de7820c50e094d0e59776e9ca9b766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f789f3381b2290c99e4d7d8fc3a7ec6f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2412d2f443b51fe28d95bc5335ea056968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad2e94a8afc68dea72bbbd95e7cf38569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac86fc19dcfecc40ec43d375cfac23df70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8723ea87aa72f710215da4a206dd785b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aaad2d8f8236d22ba3fb3a654383f3072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc1ee6d6f3d482b5594e686ebef15f173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ba6fd8ef023a496b7bb7c96f04179774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4f44ee6339b6c188c912da98e2903d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbebf8366ba9fa731eacb40e1123e2176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb24139119befe1704fdfc1b45074b977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da1b9863974cf64d113e29bbce8078678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3722d4b38ec75ef0de054bdc54cbb3ea79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1b21a8cc4bf5a5c52d73bb063d01a080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a28c1c57b4e6a2d6bc49982430d876a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f513c5f1bbf456fa809c366a9dd90082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029563072051f396d173923b56379acd83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12faf0e6540be3c90dbe58678548132b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d548bdb5529b1b58dce5bb398c9b1bd885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5548b412fecbaea57ce3d9bd0a1edf786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddee5af69a047ad3a71ccedec16a928087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a57b9c74f93b479039b1ab7f4e94cf88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd4ce9b662c634e48070d1e23f79b8589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ae0543ce9ad405aae4938c0415718490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ed52e974aa56984692e1939b43788691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f457b231678f533e83442deac88c583492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72d15c666edad8159dcb0897c29470a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac72b0428d903bbecb0ed879fe8b82d494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9d819e794367ed743ebe96de7f32bb95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed05e4149712e071c57a9bcbdcf586896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c17fdfb61de3faa2666168c5dec68c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca73fade3984413951768d39947e90898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288361c3993270d1a381e9558478c5e299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d22026bb3c9825f4dced307107270b4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b33faf348791123737bab4f62bdebb101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921607c8c542e4944fa263526ce29440102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d9a50cea947bc8b567f16a1e7d696c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88456ad46981a638271a7fc7ef6ae1e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bae305c8b9ec57dc8a9735c8099621105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a32c684024f4c6665d658b8fb74e8c0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a19e75900093cc9aaef9cc7688ecfb8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f418258d623a567cc0de8b8e2d8685108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c05f9c9a6221a639912f25c1afac9b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dd3852e809752535f3ccdfbfa4182c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db54cc4d85e7e5ab0aacf1f6d6fa4e20111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a027d0ed27628d0451b904498b54dea112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bd2a8c2d9b2433b42bfe53b98bfb04113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d316ad0999728e1c5050af1e73b7f8aa114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af66d4b4b0051504218f0ade4f51efbe115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7628cf795b8b614cd54329c18fcddd21116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b137d4d78722e9416f97a7d06efb89117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be39715d1e4110c97193ee5704bc8b06118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7964748c642f8c2f7195db253bc6a81119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe760af00b2f767c8b85a8d12103d74f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae408c1ce0f1e043a2a3dd36f43127e1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacbae54f11996815671dcda8caf523c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dad6b004f5f204e1dfaef1dd6c55528123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad3b4b558fdd49f7daff7f7123a5664124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b930d55adfeb1c10465ec7810d3ccd125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb2d5f0d50820017a7eaeaa8b19586e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae10cf344c3c323d028fbc4130b9c83127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36a24b6800d59fcb31cc2d7c5563e6d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6475d362c1a98bb76679d90f4fabfe129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab9d806f3c8b71dab62f5a76da053f7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b880853789a1ed45758df319143408131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3223855c88bdc73b747cbb2240faf04132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188125ea54d8e60d7433591556b1c981133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df4702df7e328729728b0f4623d7e2e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de243ea48c301680c76a83902f5a04a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48a98164b978225f655182057bc9a5a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca228b8934581eb9221f520b3e61125f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4267740ef866429179eecd40d9ee957138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a704cbf6b137877276207576a5f0b4c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7dc08bc63c83e85b98dabcf7a3a08b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4904998d330853c0461567b6c652574f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b624b996354ed11a258bf638bdc9d7c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c049dea63d7d472a475190a7d18e4d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26bfc172831d7d9986ba9906bdba577144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3d85efd2aec52460a555546d37f178145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8746b90a25129c4a7629e9300581ed2b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295e9ef1f6a39ca680c61c33eb555005147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa7cbc2677c5a2feb036b7c4ccb469c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091d497d2f30415d0818c38db17af426149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28edba1046a9f1e4506cb68f8e83dc9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0c408155b54b954abecc2ba9b69aeb151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc847dbf2077b4be79c374d5c250a16152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a4e8252564d99646697cdc5e7d2ef1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75310c1b687383dda5bd112264048535154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac81ec452248fc61dc399a1405687e3155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d929e2aa334dc8702268d9a88b483fd4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9912b7483f242bf8122351bd1ae64843157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0595c1204f33d333528a46ed56c526158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604dedea2b89e77822258699ecff3acf159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc261276f831047c6e1484f2a08876c5160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a12d234a2698598660534f06d7b71c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f325c14ea40e8e4cd3bf24fce0063426162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47783e3e6f7907545f16a0b7fdbeb22163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4c46720c846b16b103093189b51d91164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e25ebab3a3e350594cd2e67fc49c59165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a3b102abef9f8e871878445ef855c1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cc5bbe0365c353d366691b7aeb9c5f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80633a892cddec2735301863a67fe7d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da348d3ed32b47a92c56563a24d89a8d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d745d396bbfa60cdb05e510f317bbb170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aec6d559ee84c727d23a025d91cd9c3171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163743ba7bc2cfdce9454a55c8fe2938172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7614a59b3745f49e06b8c4d19e4729e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2d1b3019930763d07d00584b4b7d74174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a904dc4b016442ba320dc983bee7dd175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b628d86c53d70cf9297ebbf38f994b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24628a9406a05befbc98cea6b0f9ba5f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d727950649e899628fd13ab551b8c39178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f221b6432a0ca2f96cff571d25919b8f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d583e0106ee129461ab7bf5a28c08ea180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff9f4b4778897510f1149bbdc9488e5181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99fb44c5050645f50f2f5ac41053776182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1572aef569a956e00c06225490315aa183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34736a7dc8ca8fa4a3a7ddccfa602e8184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1460a21d8099464b013d3053cfd647ea185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f385e59bce30a040d52764eccacbd0186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17714ee59ab595d046619ba60444faf187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4142ef86b7af243895ba11069cd8eb7e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c23a1dccd125b38392729bf08f2b64189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1a99db3607f8c44e051ece1945c85a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043fcd3c3890263e3f508dbad6f0343b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07db8fc500e8dc183f23966b9f60a3f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e81a5f1211abbb12fcb72808e95e0d6193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9271104e0b53dc6c233efc0eede2c2f1194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87805b9d86a38f9b8200218dea2ba21195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9ce63c1921becd8593b4e655b11b3f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7aedad753d15d363e5f9a29c7995c7c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c902b2a365520e5b8b430e022149555198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eeeb1c8f54e4922eeb30f04e47a4d5e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5450edec8252f21d04af31fe1b4d1f0d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861d6f840c54e20eaed4d08696d1869f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73023fff6ea4fb7b107cbd2afa8c011202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be4bd91e425e07f1cebe9f8b56bea20203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d18a41197e49f0b8ad854c6c98799e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2839d6ec42d688efff370adc0c2830205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea685ceaa30a74b184549f5a29c4c69a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a88db172193826f04be9d7d66539875207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5989a26c6f1932aa31e0da545b3f5a46208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee395df8eb58e219f3cdf75b154d260209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356a73919ccc2a25db7fe5e43553dd04210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb3f3ff8e5ce5cdff2d65417f28936a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8e03fd99ffb104125977b35219d9d4212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2fe93a7e2061f97dc30c6a1b160466213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9330340b17a15714948d035e0523790214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bbbf8c45ae087ce24e560c801379b9215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca5f81a6f3d17df51b24c3e26c30cbf216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340d00e1aee213700656871809979272217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d50878d6b948ed21640dbb266ba46d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4328309616cf210db748d9d2b97aab219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a985a65897ecfa87ff57d6bc5ad1e5a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c68aee9f32cd04a2f7f8c7f5dfde07221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f9b661ff0bf3f3c79cf9d84c33c610222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0747a77a942903e932f416f48b2d08223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9812d7442948aba26cd355065440ca44224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4c2bb41fb8e2f939404b78f5eb0503225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97329817cf9891ee1bb18594cea644ec226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bf3ca08a29781eefcf00335e8f98d1227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81124972c2dcee104bfe6d6324ead31e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bec45650861a3cbef0651ae69d5a868229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2196a3cdad5c335e151814bdb7574cd5230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5c4dc72e18c73fcbc80fe0b3ab79fe231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19da58b8b13b4061751ebcc076ac1c81232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f4034f2175399508c6560af377ae1d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2681078f4c880c5a92e4c72eee2d8a11234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf8cee3c8a6c41144ce194283f03941235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c263b809a9a192d82da5d489eb08bf43236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79519da81fb131a49252af4608cfc11a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ba7e2e7eed84d66328a5932058c0d9238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce42cd605721809eaa805ccf34bd8967239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b069bd97a894363029078124c7e774240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f0b2a05d8c9544b94b81f94d19f1d0241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ded79d97fa83512da143b506845a28242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ada31f802b4f98e4307ae682aabce9243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17c31073778d36f9571918b775055db244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323b0878ee5f83acb8cfa566f7b0650d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edee35f2f346a503e52a6dc909cf41e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c826a424fd1f63598ff46fcc233687e0247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e4f51c8c633173d860dfc23011c4fb248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3cc445c353fe0f4f030d6670f60ba5249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8acbb88b97ee599351eb52d1699b7ec250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61684fecbf932b6f610bd5171f4f7b9251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa02edefed24fd822f63c1c50ba6f62252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82d9e938539580fafbd62bf0a38d804253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9ae53b5b02c71bf21e7b577d05b1ab254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290a31e95bade8e38b98d7c0156a942b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f430542ad064ebab509d1580c66fa9e9256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66efa026b7f4f381f59b7f410644f9b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b534728f4570d853614971c8f844a18258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c101acf1c62fed2de8430c470f770a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f811441ffb3ce0b375513c5eba6a0a4260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868a507f040eceb4f297ca8b2bc69ee5261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83fd3d0f63c6e669a8cf64de8def170262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aff5b4fb881406a5ab1451ea61ca87b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db86286b8dd927eb07472911a0cbc117264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07a988bbaad1b7929b8efbcc90d6251265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ba4d21eb0a9cd74f105f3c88fabc8e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c670063626fa75b90d9c7c9ac302ee58267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dbb7dc4300fe847927f9aba6c8a344268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd2ce3532af433b19ee9c2afa380cc5269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7492242eae591e9d936fef6c2eeb79a2270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9baaf08bcb55af375cec289108732f21271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7221f72854ed652a007b2b2922554ece272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfd9f9aece6129279161f23624e112c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8742cc9860536e1765f58d0eda9a6558274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ceeed9dbc77de8949137d69802689f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45aea3b642b9fc5282da2fa24bcd7894276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85338b0c8e480be7a5067c67a6303f1277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d7473fcaf097576f9adbefaa808f3b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2318cad36478e9e986c641e3d884df20279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efad5e82ec53ed9f3f7b11af40a7489b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7a81dd70074f332ed17f8f2a132c1a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cf680c704c90b7604566766c20321f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad963eab7ab7808b265db8eaaa59b372283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f396477f24dbce6725352c64ac54109284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93772f26869df74cf36612fe18f6089285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefaa6018119ea6ce6e4b7d89364389e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba6e453d75212dc9b279dd9a65efeec287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731cd9f846489cced0f0319c29d59b3b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f324311d90c96bb7e119b84311e7c430289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f418b8685bc9863eb5e91cc07ebfa4f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7493b203e13d1c25a1eb8d1e1fcf885a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5f2ae2b484db332152e49f3e4fb3d8292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd45c0259600fee32b85acb960ba9b55293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f71c7d006ae7f53b13265d147a1c80294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7b5286ae66657f7d7aee4e11c3294e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5125f582aab81d1aec308c3c0531b8c8296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc9f0ef9b7aa3589603352b8c6bd3d8297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95baee1eaaece76daf89822dea37c44298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bed5de5a9c7de3283044e28fff749a7299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0617b8ee4e74422d7aa38e5ca5ceb2cd300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ca29d4bffc5cbe9795ebd77900f036301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e25c37ef3f5ded4e23a60900d8194d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6f633857d40c32db02b7dd5ad0dc69303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e408885886136666a77a1518c2485de3304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38f524e3e29aa5d9eb22b8dd86d0bbf305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3141049c0d9b102fb1270bee20393195306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8666bd7756a3e31703ad7f8d862646307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9bbb7a6dd484f0380e959f004e0c12308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05b2f05820c830dc00f3531610563a1309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012cf777ffd5ff86dcca247f3d69ab25310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c9516678c94ff4180f9bddd74f8ce6311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e630e5d71338f80a8ac1b961f561d4312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b629d5591ae3972935213e8e492f7e7313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ff5163cb1ea35518c856992372df8e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0678933571944a2efaa959291dbeeffd315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b077d7e7a0d7076cf99aabc38bc5a2b8316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f62f76d1b6e2986cdc7c0cbefe1aecd317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65456c94728668cfa72e5e5e7b4dbf61318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06afb827888ca8432db764e67659243319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7cda8767803210c181ed603f98d289320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffbfefee30843b9f244ea95ee7ef98d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc7683fbfb91e9763560fdf1317db50322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0eeb9cff938a4601263900df1b56c0c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18602016b377ed1c7c8615929974d71324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74fcbf11c8c893bae222455b653a667325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.66</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.82</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.82</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.25</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>1.03</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>0.59</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
         <v>0.59</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.59</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>