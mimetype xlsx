--- v0 (2026-08-19)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8f2409ba258c1b4f240353250307291.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305350c1ec62b6f6eb87d907d0d4ede62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98c4c8d83af02a9d0e49655afd467cb3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba4680bc4e2b020509ef727d1ce3cb14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6041785d3fb5410dc166f77c85aa28e85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9049dffe67a70583dac942d79b9e074f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5e5fe02f9e8bc1893a0cd1b70449a57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f69b736297321bfc5cbf336e2d5f2678.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bc8804e909d39cee58de696d31b0939.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475720b7bf30f46748fae789bce3060e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579e64575309e7ce00157ea8667ef4aa11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a5466d72e1ca78c43d1de25357723b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c68b4cdf861d21b732a34713284569613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab44c9baa3cf9a1e9d61de2fa5d551814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e173139383b6e231177a8e3a92e028ab15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4b5bbaa78232961c1b9a7f50b7818916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1313d9eb74a2eca1bce142ed81a5a04017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c78033d64b07c9ee58dd32fd69a10418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4354c193a6ff6da44584d7384554d7a219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866b2b140310a5f28c12cf12ef19e82420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ba6cb0be8b1b7688d1f6eef5c4fd6821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa927377159780d01aab0ed36bf2ed222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1436b77150cc8ab166bb182afe60272723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9941ae7ee9b0b00059a7317b5c2836f324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b157ccfb7929e0696d6415d9a913fcd625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32358fe5890c0f2b4386bf8d4bfc1ade26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4ace80b3e95f1284283f48a39f4db827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96c16809b96e3528dead9ac42e95a1528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2e4b3c69a6bcf7d90f6cb1607ffd5b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e2c6f1a50facff5b771c9a17f249fe30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557ed8f4a2729684485245b85a60868031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06c7235b3beb3454974b89675ad60fd32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2d0007bbd9dc2d4e7c3a2839fb26f233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d792ffa7cea2eb3e9749eaa9e2745bd34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1bbb2f5c3fa48253d2d7d05c5d13df35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1e2cccd39b9420ca36eebbf719d58336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93402d393dda08b1a73c256607c8702237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea23c692e21a5e46f9290d0beada6b7638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f1cde2d7841066e440b5b5cb0d6ead39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108600594a8b06c3b19c78c3d9bfdec440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c162ce6012353e84c276d245da8020941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd723615509cb216a02f41dbb3add47142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8028bf224feaec49855f40be9d80f8f443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543324b67021d0a58e3721da27d0a52e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85738672d9d7c2c93c75fea55a4ecf2b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a50b42589152290cc45986af3d226e246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9013af048be56c57aa4e70dc1c45c94c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f0fd04d703740c411f5dec07d2a95048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71384d97b9ae8afc4059ecc43f6464c249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2821e93d164cb5e0aa71437db6d0ba1450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694ac61cd6efc6cca872c5c05743ecda51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe7cbccb43151407ae4f4afa6cfb76752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b799eebf6d827339674baf22deddc1bf53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b68b56bbdc8df88a90c830774d92d054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5453595fe06dae2e20ecfad6d6cee6b655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83508d9cd0425afa76e1a31c6da1eae356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1571bb48ce8df3d8601d17340f0a46d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c0fe39a967075c8c37c0d2d4ee899458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5745fed8dd6c013e4936586d851d572b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5000eec0ce418e72004b73cb94d5cad60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9885884b57fc2aa567bc9e598c47058e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d722d740dcc33f87a98d3aefe9cab24362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd4e24e8c9a4e0a08c801c3b012887363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08cbd21a7f15f7b661ec6f0a5e82a7d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120f5c9ab392c39e8114a4d3bb97624e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdce79d11e74a6d8f451f368e19d08d466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050697f23c324b54321892fe75d8646967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dadadac7e9be35fa8b0e6a7c2723e568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e111697e1331c2b63b76c3548f0a3a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f7e0ecb68926fc4840b1445a1bf27a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e5bcbbe544db2b7ab2b426da62b1a971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d0d3a21b0dd69c649cc3ab125270b172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7029da1845ace79b96e94414c7984473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09dbf5e2979f286e7ff76bb769086e074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d2800f274ee2290135dcc36bf527e275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98945f9dcae440902df6e95bda85de2a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab31811f485252d976386858fc1aa47777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593270af691e8bfe73b920e5eb0ffa4b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd67b5a51e776d9725731cd6d900012579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497ca1441790d0b12745e2e6eaf6f78580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a30107322afa811b1f8c331f38987581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e646dd22826dabf0b93210e8f6f02fbd82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d3a4c15204fbe4187d0228993bb2c583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875ae9059bee54f00fa711a0fbb15baa84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dff287d0b58179884ebfff9d473125d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd0778d0b9fa6ee7e93e64189351ffb86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798de1fb3b6ff8c16fb86df1733a40f587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e8b598fa8f8b44595594b579b379cf88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65455fbf38609ed01261cb4115ad536189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dc6c25a68103a0d15cb5eb71d185b690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f361cb2332436468586f794976e7f94591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab3472e1e1d725d5e2dde36b6e1664892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7e5880bfebcc36ec7efde06871cc9b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f356b7d2d2553b1b4322e422036fc5d194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf27b7e1fb9f9340e95aca43895531d695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2888530dd9e98976ac5bc487d53dc996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bd11ccf1850040a0b6e47588712ece97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5e5d5b6ff24c22f22f1754482501e598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b4b1407ab61fff9373c20a3dea93e099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f389381d9a52f5c5d5d22266df7def73100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455bffb70f898d7dc27bdfed1450fdb2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273e94d97f677ce4ff352d3cc8b80e92102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f90f2855b7fae52994af2d7692d6d9103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b54909b60f792b35094c860ddd3e717104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316e933bd46a4767e0c7cc1ad55ca5c8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ee702b648f243e8e681406a7fd3a78106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15560cbb6f0afb1e429e1a798403a16b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7647efbc3306b6aefd1a38a90216ed108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e057f2d088c9d580a39f77320b84a6109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c3ab36e920e5c4a395191c239d5c16110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a78b21e843541583a1de9f53c3860fa111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c5140b62491deffd0fb9d9e98482fd112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d57ae3085c6a31b472f6b36ffb0341113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a891db002db7f40828175a0e6643b03114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66bbe011539576e2f6de3f62ecfd695115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beceff5ab656ae0f5544c5d5ec3a1a30116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24575657c66e970b30c4ba4ef13cb18e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733200cdfb85c9ebd0e5e74a1bb735f5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d23e6b10e755f74589cc218774292c7119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7a2109af197db3ef65a3434cfe7836120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d013caaf8683dc01b9f185538d4c3630121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93cb12d8f7aac22d7a57168d72a46bc122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6ce191c9d12afce6af09944961c52b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42045580304f5823cbb7a2f448748786124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ca47fb10cf9b4fc9c4c6a245f08c65125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6f50be2c1264cdf9f70230fd4a80b5126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0814ec87d63422a8f6fee2c0132ea467127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cdb180289da812af0c56b8271068bb128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a10db1394b03869616c354508bbad92129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40f31bec7b70fe11962cd836e567c02130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd58a6791430e9cc6274762a9d56bae131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1febbf6053c92fb32601188c761c922132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc281ec128350be87d10bc50a527f02133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b60eacbad30b384f84fbd85347eefc134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49607e90aed7edf46b6ebe41e776a737135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a144a27dd690c270bd53a3f9b0f72536136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cbfc1af5a03c6e4465a51a1681e93c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1046dd6cc5804ca933488138490bf3d5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b5e874ca23c92d0ea4a16ac117257f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9400e5d4c6e63244f57735588509c9ef140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4711908cb8ae4db2ef66d42430b3cc12141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c747ef8c617f260a272a0cffa7f28271142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c8819444285fdc6a1b0c200c5e2d52143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee15d367e8f5fb379e4a974e3c77123144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915961f9f6c7e5ee31a5a5c08971e8e3145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2186eb1a17a87b92513916b711b2582146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d142f6b981238fcef2c714cb4bb60d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538b7be8286d22d05d61dea813ea782d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda8f794f8b3635e26432b39deb41b58149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3247e5fcfcc9b1a1ea4c9a7d7c09f1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798162b6b620847d1ee7299992dada49151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf663934d133371e5d5863cb467af7c4152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddebb8a0ce33c3497af1a84319a1b17153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5736a7d23bf2bb1e7d28fbcdc9b83f1c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65475a289bfec195f57307e3f977010155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aad23894d5ed1486b4ed8c07f9310b6156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4851619a963d62f7431daf03456d6a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcf29ccf8a0fd48787052b3434cdaa1158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426e53f701a8522f86893a25982f9c10159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c768ceb2b836be6b56b12d8be26d7569160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc2132996ceb48d9ec089661636ff95161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfe83d4b10d7efa4e70d4ca64b3054c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721e74e145a2b77b7495486bec34ff3f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4707330dfe362b7da8f1f5d4fca583164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa19810b4a619e9270284def180a74f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d22873ec9a78bd384aca71d5bbdf57166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10410f7865332a5f3820ad44d7708365167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba914f00ab798eec6068b19ad060c9a2168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d569696e6c36d46420f4ca7b3d97f184169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e39b6f3f85b10567aa3339dab76c6b4170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03857d8786439fcf298feb4008368039171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85c8174dc3f1a824582973531fe2083172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c2b014118f369a35e62b1bd13d8a30173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fce79e01d9356167492bbde2860b728174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d24bf0c1a1a9f8c037d93d20adaac4175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e1c6a9376753e1446a5b2c7e4f0358176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e90f16354bca9df3145864d1a379a4177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df34f67b83dde899e7ac3456cef66c9d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b5a87641b8835201f06f54d3480969179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aea7ebf637279779a4a35f4ba0b388d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a827d4cfb43f16a9262e33cc0bd04938181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35b5f5be332cdcea7c9c623aed3da1a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1065dce6f18d6b3e0174f648751c3410183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a16be7599da433bb9e9779a36a96f4184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0baad8c980fc11ea98f82bb24bc894a3185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882e8b2b7a24917c73978b11868ddcd0186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b23eaeb4287e4e4cd3657a9dab4fb8187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6451e240b0f1ab013f28b3352c3493ee188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3661e34be0183fed2dbf31bebe34105f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a5ca006a30002704c5180cf987d050190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325b6771c93cee6b31ebfb2d6334bbb4191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8b16d21e4530afc48fa76eb9a8df59192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2a682f15c87937ee4f5a773670a834193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbc387d1311271267f314e7c10f2892194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273cf0abfe087fb23ba2523ce44b8afb195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b207ab7d6a3f937283c6df9297dfd5196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176ea8662a9018c5aa63d54078b70fd9197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6b5843f795161a03d113a466137854198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738ee629d4b6636d5166015a6ab03cd2199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175193ebf3253611c00b2594d618626b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba700bf7b67121d08e3e8867eb4ddc8201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f99edeeab1f72f3c44a28aaef47031202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64004fbace367c57ff148b68ac564eb1203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6461828f6e8384c4b2f9da17a335533204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a7316776bec6df9d3789a3ffdaab58205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f63bf83b946c85c7d887c51f7bf2c80206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01de78f54775922f4843e0240b83fddf207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84de36bca1603a4090acd527201c8c2a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622a309858bb05dd82259b133c894a69209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08c82aeccaa7ce49ec5ba2204b3993e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f716919c9509dcf81306bb63fcd1c587211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafd6d79c49f66a1e744f0e269b0f636212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbbcc32eaec18e36181949f5d5eb161213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274743054f90105dab56553093050cd6214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55b000e8cacdab8f53cd874990c0062215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274e32e79009e62d462355d44a5d0ac0216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5186788623add150923fb64852ee282217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd754ee54fdccb0b490f4a8bbf2ce9c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afea4ea84eceb525a02af6453142f53219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd142189613721612e602ecd5c81b9e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0f1b59f0867c674c1464341542eee0221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a75ce501969f155b8237f612078b45b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48093dcdd10b623621c63cea09a93853223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac6ccb979cddca123d8bb0d4ea49fbf224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29de3d1ac24c997ac4035613bc7a6a66225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83626e6426e53dfc505f91e579065a33226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8523573f715bd50370974be0f7f5c65b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efd9209ea4db97de9bfa5a66856c61f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df717a50721396562b31a94b5cc96d0229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f14d4dba033513f8f79b5322c925494230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2117852eab2192b0fc4bbff2774121c7231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301e942ab9b7e43fb4822014557395bb232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae140f97d7729bdd557b33adcf38ec5233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fb3216353eebf16cfaf1618bd4e0b7234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1bec4bf264e8037173fca22435f3df235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421e235209fbe8d2266966af50a075a2236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d590c233fdc5bc74a1ae9ae6b1caea54237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f8cac497c01a854fa3cd76d2baa143238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7737f65a9460f60e3a7d6f5c5b16186239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a42eb5f5ca9edd47a973e18d7aba678240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01acac7cd29eeb1e41450e2caab5c311241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac11a90127527301c59162b636df6e32242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a28a8777ac6af3daaf49fb784ef042243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4003b526a50f9cbe3511cbd37ef0e29b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bf9add908f3a010ac026c85d742123245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a986f629f0a8dc0b5ee1e09d55a64f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd420d2b507c83d054bd9e65d9b8351247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda3cc6534907aab4790bc95e909d776248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc66baca788a0d3be9a326d2f35e713249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce1ff2adebe0c4daeac274b5da01d8b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa3aa184eff24289eb25f2d0a73b7c5251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab3ee411a4be591460481ff5c8b2c2f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a859d9f80bb45a9ccd48db82189f303253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cdca2997c6c68f956e8a14d002a39c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8b9d7af0c5834fbe4aeef5cc324ef6255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ee19532b2c5467e8a6c72e6355c519256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a123c4301a12f18848c4d8933a542be257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4413627bef5b2230b033e2009f48f62d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623b41da8c366672ad510b79e5b131aa259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c57982792a559f47c6167426ab41f7e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4081ca2d2f7ecdeb4c0558ff469cb6b7261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2c9c8505b56368e4b9de800f852a2c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf6427c930b7d8c0634357489ad4531263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92bbad01b585437596ec5f3f62f1c81264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293437dfebec8c7a517750bf8f56e398265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c478ae89966146131de03c377dffeba6266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ba73958dd5ae8b660133d9ca573f14267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70acf42ae2f791f3a4f4ade7f2b4899268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6899e22f94c79fff66665d354502a7269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c613823a317b2172824bd3c762bdec1d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa07fa32305215987faa35cf6043bd5271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9d442c8dcdb77df4e8e78ea75dd538272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5146169dfc5fb2fdfa1037b976481076273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677e526ce41cc73ee3acf3a846a08cc8274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731868af44398b4386044fc290ec04c7275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75f1f80349a148fe4d1bff4b5bdb91f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a72c0fce6498c41b40a52f942a32a8277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7552a4fbd5726ab424af0ac87946bf15278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e43a955d623a723b5837ffb43430d78279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b28654cdae95a4a4c7f486d189f32f0280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd2f6ae6ea872cf8bec1d887ef0556c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd953ba91caa3daa03fe5e47a8d512c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f1ab3eb7df2fe28812d114536b315f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83cebe821760dde9526189e8f9fe6e7284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0bbfd6526c7f6ceb3321227ff943af285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100dfd035d48d4c1ccc9af1296193281286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c333c1133d260a6be9d06e79a1e844c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10bc799c0f57e9362b417087c01f008288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3cd5c4c70c1548a34bc780446bd2c9289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416f5d954a782bcf165d6153100be13f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fce08932ea46fc9f8f1f3d2f41cd890291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6ae9dda5c3f525b9990975f9e89e65292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3ac2d77ff0c485d8131898de50bfbb293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c226d53010d8cf1313a043e961632f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23179ab96be8aa0ffd6eed328514a7c9295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947c4653304e687fca12647e4fb1696f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edca84518f2936c259892f64cf485fe5297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a64e716fcf3d91b091a81208ed66540298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03e722d2e9b2f8f8409ad0bc97dc671299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a91f53b656cbc0419ebddf80a96b6c6300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ece418f5a1873e584e60f63938e6057301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5502edd42480612fa17e4411e4f9f4b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec48c7f0ad2bd48c7a4a9b89388c498f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7448a99b2a80696d598be2d95b364e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6d9a15df64a27b3e89e5451e02a081305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8dc947edb3a92fe7558123ba3422c1306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f6312ce9a488d595b4596459ddab45307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d62da424869f68c2305cb9d796463c5308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253eb06e29ede55692f2f19d32dacf68309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6414405935b800c2bb70d1297e03dad310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3d541eb4505c38e2880db1e0521f67311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85358f6198d6af5d60e8eab01fd5a4ff312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ee8797bfaec4d9a84e94b40fcaba83313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b754e2031e37bad5a249283437b9d29314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414976384df46612d8224a5579b504b1315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e48bc4f53914367a883945d4a316f8316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ee5c4ec14106baad0b04e5a8d15eb6317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01abef2048763fae8b3620c953f02ef318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e931e238c4c2e4992c5ae42b47800a9319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df53ff1a17ca9c62a0f07dfc9b66ee5320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e0e3ec68a69cf453626124d2e111b3321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32ab61a5447558f43cbb472b6c3ab06322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f5c700c376f57ce50ebf0cb72af25b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941b59abff5b5e8c22612469c8833377324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ad71c33b1b5d3769d553ac755272f0325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6aa26a9dc6a5587072a7cba34efaec0326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2951aafa84a6a198af25c8d7720cc6bc327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c946728998b9eb30d364b8201c44e379328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7834497fe78053fc90027d83dd5b490329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c0f457b925541bf437cde510abe940330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5339fd04bac149e0b40db081eecd4fd7331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8be778426061be74f8699da8a209d3332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b895a01964188989dcfd4c46737afa7333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f9ff783c17a9b8b2caed58a5bb27f41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102cc4c955adf152f8c8940157b563342.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c43afe863945ae5696a1b4f6906efe33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c5c72474de4e303b810b26fd6800e74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0547c507cfa07acd8cddeedda9b80bf95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b461091b393c52e12dee75ca17fe776.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d1fa979a473dbc6438b615f1a835bd7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca8f0d390a13f4084c416c0380821ab8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fbdd7e808981d15e6b4f0050dc6db69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44770e8e1e990079a5f8e4adaa6f99c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccef61d58048185a0f7681caedbfb46111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dadce55198956955fa360718a246a412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ee90f9c3901cb59befb8c13b7005fd13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566a796a479d3e9a2e137f52ced5c17314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831499004a761b260eac8501e3c6bb6615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657081fa2dd4cabf8a053bcdafead2f116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea2cb672b060625025d37c5aae7be7217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cded7961a233a01b9225607bebe155418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045375ef4049f64dbcb5ad30aaffb7d119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3e86d463cfb738c8ae977cc6bf82e420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69363ff53dc55d8d5e40433d3575d1f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf73a67403fddc7e9b1fdbcff2c9332622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efec824fce7317579a618f654c6e986c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edb1c1af0b18ab47981dfeaa6c036ee24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4215a927bdf72d1b28a0c989f3d95f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb58d99a6126b4bbf867dc829a415edd26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52114920d7d7b367afe7d497ac4ac0a127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ba8cab840b028fe1deffc0315f52f728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352780837f4ded0fe3e9edcd075eb1d329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bd9fad78d8f59c13e2617655ce78c830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16e45c4118073cf11bc57c0d3b4f82731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56fad19352b43abb526d8039fca02e732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8f59e14e54f32b7290a9608d6dcc9433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fbed6afaf5c319355a5b2d507520e734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545ec8472db5423eff84c447296033ff35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa350ed6ad5bcafa3312ab2fbbc07a4e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d4db32e4da0ca4406d9f1d6028a21137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afdfdd8c99ef55cf0f326817b7b6e3238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf2c63097d34cda530c5219ffedb54239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df6b6bc304f01b4bc8e0eee9cb33fa440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dcf78a75a6feea373d21c65d2073d141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4b14996d643496188242e82f4019df42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225c41da5dcaf65afecaa84d99dca2c143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d461fe3d4e1a860311f5704c39440c444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b732f134a90f351b8c94972afbafba5545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ba1cbf1558478f20ec07708c42e01246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0b579ea93d658c6d2db32fe3eb92c847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cad7b3c056b19d55b41ad5ae690476448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74269ba4f028cd08ab5a9e37f6f782d949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8628911b6392a1a3094e10bf21e97ed650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bdf9a49d55106ee2f05812f4de01be51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496a20d2d984c5b118b7072a0112999e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63a8aa6f47eef35d50a462888c009ff53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ea59aa1ffc7a5f805897707bf0e25e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62fd14bd5efd2ed9db45d54ea8762eb55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79861fee98499f88487d4ee38e7029a256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d47179a30d4b961f3a91080b00f17657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a95f905a538fa995d6359edd9a9bd258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc09d0b7124063b3e5a1d9f51887d16959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa76bb0b7e8e89ddf0cd0d3acaf36b760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab2463a5832accf2e93923e687d158661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0dad140cce43141c3f639e6253dc5462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c5bbff5e01146e4ecb96bc721e330763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b03a984a1abf23b623df0c7365e86f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657a6d820b522f713f314cc84a6be22265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dcf559f8c2d29538aafb7e1158becc66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f681c58f2f3115f4e168710d20d5f12667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc91b88a00d997c94c2603b627fc6a768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d87409d7c8f86561c5d74080c88a2769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210732a893f503ae5048aa91f271a61e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd297b9a6d4d61478d801d7b8cf2856f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ca3d0139dfd121ec8a7061a2f4a42372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de05390420b09ae7bcd97d43183bd1c573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33e3dd808c603ae986af248721ff79274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250c19462e8ffff14cabe72ee197277075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28422223f7a191bf6217fb7ed62a78e176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e37d33f342c484cfcea6524294c7cb77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d86371d5af616b7c34f87e2ade3a5d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf658e501a4d7097d348391afb65ecd479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1f19006f6006a0b6d6a79c971e866880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b7f9393b3850a644de4bd2e5941a1f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce5be6332fae1ccf37f7499965e1bcb82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f11f50ca5b375f9b68684e3227cfe8d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174b6e9045f4f8a5ec084217ceefe36484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b243fa3e9c6415932a0c69763468b9cf85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f39dcaa543d2b19bc42cd0cc11528186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f975de095c70a238ce32d1c3b8563f2287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8d1c4cf83485997bde2c0b3d878b1388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36978ec2e20dc520d63c0efd030deaa989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ba16bf09b7b6182f8f6ea94d3e1a3b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb057996064a9a1cbc2ff05f7d4fb2e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ba3fde24c85f0a5b147864217623f692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a172d3568434f151b93568f43520dc93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040028217e93df7b16cd3199ed718e1794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141216a253895909cc9ff0d31c2f3b9795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0b8dffa6cc94468964522df0932f0996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f01261ad7d7dc76813a44da638646b397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f5ddd8eee3344ee5cf028dd176b83598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a532d8c5c1b2c4b8fe3a4eee1ea4936a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d149ef15493f8a63c2675c051172f75100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821a46ee12b758792e628e5e88820f86101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfa5e69bf8fbd43e3f55970afe34eeb102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe152d78c020b4fbd4d5fba0ba95431103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bbcc39cb498c80d37a1ef83a713723104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f015f6b5853227474799e32463e43b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bed322e988f195c3f0266f7e3b5edb106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab44cef3951cb907eab31580eb92634107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f310b5eecdc8d686502a679c53b1af4108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e9a8cc7eba94c8d4e77d51c5762d77109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7717049c2dfd997cc186a857cf955162110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0dfaa3f64a4287f5bdbf05811e4441111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d520b647a15d6d9202e7a1165dc51b19112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6366fc37d1b409dca25f660dd7fd000113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d71ec430a5b65ddc68c93e25f12e51d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6143994b191fea79ce826116e0a1812c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931ea839fd4d06f72f3811a7488657a2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4651a04c78f55f14fc4bb3369ccac7117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352b58cae09c8327fbeea950e40bf9c3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b5999fe259859455dcbf5a3ced4d39119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fede2ff1f70740065c4c7299db29a54c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1898985cdc92446511140b0816b9e7f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1e2c1ad7b371922c877d472e766bd9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ceaeb079b89fc650d9591bfdcff1a8c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d9def2463e65b79dfc0f88bbcc5b48124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738b151e491ff0f3dc91fab2cc24a1f0125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e3066b59eb0b4bb995ec2546f67be8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350f2761e0b8b69a438a27d692931220127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c166ed73f03274abb955c8e09dde26128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2754dc7c3eedeb669023566a7203f68129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc89d87c7aafd711d426fba43413d8a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebc907c28c710b79bf61e5ddde6551a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58676effd5f63dea70857b57262ae9c5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9340de4714e59ca7a5b1a338c02e3a91133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c7b923833ad3b7da46297c6d514fd9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ff5a38358ff6d84377f4c0572d6bcb135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebc90f2387ee22e1f920ce715a0ccbc136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c40f142086a6d1cfe7b6591827665b4137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f2928c53e5a04b66b60a91d973f5be138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b7bac1e0939cbd63cdc31d3a4c23ba139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed45ffe6151fb0e0c511fb18149dcc76140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77de64720694004e22d7067527f9e6b2141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06db5914d8d088a3acd627ec2295194d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348d2915a1f423cbfe24cae6c9e614d4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d4968c932daccda0e9d2a63c499750144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9a602c71508d6609a27cc724934109145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9657daefbfff389cde0c852fd7e52caf146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09671b880e7c0bf0c394034161a9b3c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bdf8b55d0d682c6c9b052c1281cbed148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76d333d631908533f55b86c8e40e342149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738cc94c526cdb41500de0bfe0873e0d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4056448cd3b888b6219ed559f5890749151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c24eec4506c444bb0d9095deb4cb1d6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bd3d26376f9c0f49b05e1e930f6788153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c701c087fd94bcd76c4942fb76c89aad154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299bb072883ff693abfc1132901b1fd8155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7d44662628341550969a9460ff9370156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58e972a8b6db48604d4772ef24c9689157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae22506ff0ca45baad54987ccdde524158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ed4f7a524b6d884f4297e4063c8231159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f9ffe7b451564ee2955112a71548f3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc72e08b0f44f0e5221ea5d82ae0a01161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d144d4a59cdd3edc86c26f83436432162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e21f0eff75df4ee5d922b978eedc87163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feeb5909812f0dd0727514e5514c93c1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b390185cee5dc4dcf896e88d8df3f9b4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556935dcfc3ec48fd5f122f3b52cbfaf166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f48828d9e26a0b513959ccec34eea4167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111bd1f46c7780f07e4091496b2d258e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af09e5a58af980be32ed7fc03836e267169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e29de51aee6953ef9f816c888aa2a0170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101834e7840549897888b97dd807cda0171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b63550b572e1566465566d17bf4431172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4575cb4153bf6195dc4647952b94e5173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb14a977ffa7aa1d7512b926ad885651174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379fdc4a6d54fea67a567474b95eabe2175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a086255022518cad0721a12172cf87de176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e3325dff8e5dde917b5e494c08c9ca177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f19424af5afb75705fc708696c1750178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca30cec8c715ae87da36f557da2a902179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d79c45abb485cedd0ef950a1d05d4db180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eceda1fd2346b0168c153250ca0bffaa181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5534e68424fae125471d88f10d48c19182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4b11a6ff9f125751374f9b9ed662da183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad93441337e833fe8b81ba2f46e78699184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d0045fa793222a481b0053db01af21185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efde9e45b24df2c5a88921c5c2e4d02186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a7bf64795e044670ca7105fe94eeeb187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495351789e328eda3c86398f4d70b7dc188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8693b2e783b5e9cee696b46732a4bfe189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465adac74828baf605cd98e5a6535547190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fe83e7a6c981c4588a3bb8b8e1abea191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38d09b290c74db525de1f4d8c534476192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d17ae7a59989c57d5034b222df83b71193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef15b5bc581acdd0beddd6d55eb91cc194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283bb63b42042d2c134c1764d58424e6195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44e1fd93db717fa19d0049c7c7de624196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edb298bdf8e60202aee5015eb98b0df197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845a6f905c10f00344fe2fca40ca4b7e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55f35deaefb26fb3e37da348360e964199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9341e97b833dee3239fdedf565eea013200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bea737487421a61a115f4ec0c26d11201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906c81133d9dad2dd038c67f8b03d096202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a228090ebe60e1a1ed028299c660a4203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cc064efcb1efc4a66bcbca2d7369f2204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ccf1170a4764224b49c25acac7b39d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd1eb6ebdc73cd23c5e142a92eb4bf5206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf333823c6393b4cfe720c1d2295acd207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5368d766b4b8991a4d14ed743f69b7208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fb51a0320554550f6f8af481476ffa209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc375d23188eaab8ffc0fe0fc7d3198210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4dcfa8f69ff36fb20727315dc9d4fb211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37e235972f5050aef52455960c9ccb6212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288b645cf679f7e4f3fe4e1a1c4433a4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ecaf82bb59bd89391dec1e3c705300214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d9e5819592550b05b313501fc0e2f9215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698d55099a8794dbec6c002b79487bfe216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942ad9eb30a5ab32d632287d425f27e0217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdcfd3d8151f973b5c4d3f9cefd9a14218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a04dc2cad25a37a0ebd9812c6379c41219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca12e89f59b3894ea091eb4dd632a68220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21faf42611a1858fa018874fc48b1fbd221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6be0f1d6367e0d888f5580072e943e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bacb4d291ed46c284eaf341ea5fdc22223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c69e0582b78f6307b5d3e6104ed182224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d97f9dd298e878522562ddf72cc0210225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692014019831dab9333ce48491018547226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f15571aad834526045f93063b2dff85227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a58eea81f7225ad6f90759a79454d7d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f501542966967df6ca1eb664eb42bd1d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0487635fbaa9ed9620e7035f1be0847b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c6f6e35fd8ff2f15a52708eb39e49c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7101a56b21cb82a2dbb490d87b7f3edd232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c93758b5cd955bed24870b0f3f5fc81233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866b9626a02b94547c9490cc75095317234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e5ac5b4083181f8e8839ee9c766f14235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb24618513cd413fcf20196a0a72dad236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3aade4716fa41fe30b716d05bd8ad5237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c648f56f1bafce2fcdd3d4bb177b66c1238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082d49488b1ebd70c6552eb3c32c3219239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfef285770e9096c13a850b3ddfe1bc2240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce87e371fe16baab06c1247a5d7a1223241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e941401c18ee29ea5df15c29203ad491242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badbb75f04913232cf90e8225319d9d0243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e08fa03c2775bed6d72cd80094c29cf244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af7b294d980bf518270fe9fe33504a6245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d631c353338fcf3212e0cea868104f81246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c78aaf9415e30c63931cc80b35a97d9247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba628953995448d68fd616b0448f94fe248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2f608c1c4f48ad201b75d86e38fe94249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca67871015806a3d44966ff9406c2a8250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a3a38be939f3e5011a9e113c71ff9c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3efc07d638fed840a17e71e2be55410252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388bdf06cb357edcd5b5c23de992fed9253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b808e64e889da29bac7871d425fe372254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd3a6d4a21f521e6fb6261d999b7781255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a079e0e82b0d405a18435e0adb08e07f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a5ce54f51c8280e1752117e7bb459c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8f33386eb7f78c3f52575e52e3bae6258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303f0f231a9d78e5da65a94651434cad259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921b41db4a21268e3acb6377abc91186260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b78c3b2fa57639ee8fa70dfea73bfa261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81090c1f26cd2b902fb97421bd90c804262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edbb242c59f8a7da6f3b3d2a87d7d94263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf6a687e60dc88a9dfa9696341714fa264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5f01f4842d1281629c8c84ad3c5a85265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5390b74e66ff6ef5c264c63c290af7ba266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dd4812b196eca38e75c19c82b68bc8267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa36e0c8f2a077a015eca37c0b753513268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fcf444c18ed9dc62dace97d997d957269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d791144637130632f313bc926ee73e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60aac0d2473798d7f269d218ac8d0f81271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70bbe566c7246a9c5e6a488f471508e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44a1a1e71af666c4435c9da365a01ac273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b741d3ce32b47635bb4b85877cf288274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784cad99f1abcb83d1e98e59e64603b8275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e845ead3dd825a38f8fca27f6cb735bc276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26ee9d2edfcd6653ac82257689a7d88277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb49cbf72f6e9fb235fcac4c1b06539c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840a0eeffbe4c727ead6bcdbb18b91fc279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e42273952475fb41de26318d8f339c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3c476fc9eb1806d3056012e792c0a1281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f95ea9f936fe326ece7d2e5e2f60148282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934889a6ec9cc3c29f754a4f77b35912283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4fe256f7b3baa2f89fe5446eaea192284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d23f51a84bbd347eac96e66a6e87e47285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db470df11740cc46752f5cabb09f86af286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2168026ebcc1748e4510d44685e9579287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec387f02bcb776dc1bf20ff4471292fe288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2b6829ea114ecdfc206b03d5c1556c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1e2fc834904b954bf91969b3fb8d22290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2efae24e4e8d327e97fb5f49665c33d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b38eb42cbc0e5b2800f8598257024db292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13d2eaa13ac995e776eabc77dbf737f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9ed520d897714f95545e66a40bd0cb294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac7cbfcd0125522f8e535fdbfce1d94295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c139a5a82c62d7d9fb73879b8715fd14296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b46536f53062da654528ba1b47575c0297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2015ef9f90462477da5e85cc55b36200298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c959c02d00677b548b15d09cbd0296e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed61321bdd19e626c460dfe69dc13b2300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bb5c5052e033b84d99e90bd086f55a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0ba41a56e8fcbbf43b0087571021e9302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb9081897e9a6546fa0f2d5aae105cb303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22132ddd183d5541b6dc937506a54a1304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7cd0b5f137b6258a4ed676a29594df305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4414707a30dbdcc6c386ca8e590851306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558878ceeb2e8e0d31c0040bdde1340d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cee58a41205e2fbd49e87c4d3d96b96308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d826de565f8a3db83d573a2de70584309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3d358fefbcfd375488310374f69317310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c771a9f029bb93b24d17c717560069eb311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3047db6025de4fcb0e281cfb94624048312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de75554174671602d3e7121e3fbefe44313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6116548d435b23315e9c2cfc15e2d38314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5bcc4387e73b247c1122ec2c84647a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03aa5c11fed20c44126c1ace14439206316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11cfe6314d96bcbfe2267398fbb6c3f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aef044e637413398fc2fcf070849412318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5767a5e545233932f9d0fcfa09e2530319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f306f9b0fa972c1a4805b639007c985320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2159c2d1c6dc00efef23370869fed47a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9802ccede3f2634eb9d52908de90ca322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e953a23fcdb19aa83a4b206dce4a5cc323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15797f204ed2c1ce89181a91eb8cef63324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac7eff49b026f796d2a792b1d2cdff8325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.54</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.79</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.79</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.2</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>0.97</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>0.59</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
         <v>0.59</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>