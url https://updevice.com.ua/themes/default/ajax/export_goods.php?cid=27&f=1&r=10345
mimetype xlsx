--- v0 (2026-08-23)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682a0803055f120a115fe401a726eabf1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b6e2c1662f07680983b6126a250c7a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ede8ba91b45ac51a14caaf4705d5cdb3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d513fcdcef5435db508dee4bf9ab32e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf27e5eeca849223d77744ade2997ab5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a6090e85cb158dffae7c8fc0da67706.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beef9e962a4f6f1a703a560d2e7845a67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f64ade78a8305f0acd310b2abf618818.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d56cd04db219bc23a56cb2c524eea409.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c18b201e39f1632ea24b3d14634f6df10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc22ee4b336855f7d92356b55dc116711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8156e0a351dabab01690baf3c4ab41b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8d3a64479e374a28a502353d057bf713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f537a78a12f50c581b516ebfc8ef0e9c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b10454f66a971ad28abd804488890a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25f0b746b3929842dbc64f722b42c4a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea50e1860d21681f7db80afea0e67eaa17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dbb5ea7fe8aa4dfddc51527d74133018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307bdb0aae5cddf8ea73bed4122e8a4819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90468d6e5641a530828d87f6840cd1a720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b34522f368c0b8ec6f4f2037f59503121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf132b5ed75b3e93589592b20555039422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6905ec45cd8db224f41f0688d77c443c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e735653a70d30c249c34a62feb893cc824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51734879a57d559589a9cde68d4d5dba25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caaccfe6cddbaebd23212c850df94ae726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ca073ce953f5e04f58d427d28a755127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7526b58d8298e0c96fcd66c5c4eee528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3337631ed693bd7ec7e2230b7465ce8429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6386815acf1d40c1b052f2df3137ab3e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fea964fa3631a62dafbdd70c0fa1c8431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b32b92b6c3a7bcdab6ade7a8ad97f1732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a1e8bd98fae781187b3e62f246145333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da021b775e9dde38704a80e6b576adf534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6723cfaf79fb05ff00f829ed6ef445335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db9d43af45c3316a981219b2ceae8b236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc69a6eb960246ce602485b9f00111c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ea34d51816862a012fc200b7240a2038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e254a1e93a3763fd60cbb038e39f0e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c539ea14d9c45330058635d9aa6ac640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efffffe22dc936934376998f87ede64b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a855341977f5b97eb012844efe605a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec07442d6d9c070722bc675f75e3095a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ad0e9feae62185f70275bb54bf597144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33ebb40bd836b47f7763edbff32444745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c2d04d20dd871ff049d9710a3db45046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540008ee3663d11929c755a79db1dea047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a9f636c341785944da4513717a1f1048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62f4763a2f35ab482c8856bb64f091d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0b3eb00f1118f0eddb6eaee291386e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e30e9803b7d6391adf9e3f8208a9de451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f168209f7bce18be67d7720036dcbe52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab07754b5faff734c34545e13768ff253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f9dc62e1d37eb970faf4602ba54f2354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babf82fcbeaf35374cb0f19b3526861e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/face3dee48bfe099d7c87c59b3965b5956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404cc33aebfba21b35ac6d8fff21ed2757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83fe436f52624f080ce76052c64940758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5be5f3f41e6f387bdcb2f72dfe1f2859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf8b962037e61047ddfbc5655be403b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2397ca73dfc4ab73fdb1ccf958af635961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8982ffce2bddb738710a224baa079a3f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8062b14da9b424e4e388b267fb98ea9763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae271eab92c5b09a91ccf57d08992b164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91241ed9e09fc2b00c9afeb085da7d565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24de8e6db16f096bf7ae99f38b414fc66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6b4433d0952ade5a8d2b1c06b5c21e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d4da3a1eb86f021f997934c8367edd68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965f16e553cc8e6b63f545533c1ffa8f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113a6a072a09ef17631de2daa00678ba70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b2605c5d8c29bbe34ed1d5a587b7ac71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c56ad4abfa2190d4e83178810b500c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057571bddd27041d09963ff99e76ec6773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12884355cef10fb223c809b4aab1f6d474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383579092de2b16eb1a476f34c5c313a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fec96e3e6924a853d73d56cea2c68ae76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178cbbf441833e1fe1918643b549ec7077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533313e068c4bc5fa556e373df03066e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c870719016098aa41f5953b98aa485d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbb0fd50ca0d02b045e8bb9fd34a9a580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0148814c2ab97571a97e653332a3ebfb81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97cb8319a02615e1507d993a682402982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6020acc93cc1e76d814a4bdc2a683f783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a6e27c9413d00fc3ae93fe6a52d1a184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df820e60252dc7a84b6eaf0502ca2be485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a841b58779ef1cb054287dd35ca48686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d0c3049eb80c7654128a0e56b0491d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d25a6cb35c347d79dbe4f4979d986288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684edf1223fef70f0255e06ca30e48df89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c113bb832054cd0120a9dec574362f890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b061e54424b171afcd02ac3a052b2ff91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498c746ae592a5cecbdece2d8b91f36e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfcb03f4a162f15b886c159a7d117c793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622bec45cd13c086599f16196330c06994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f771be364375ae4c17580abdf3d8bd3295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc9ea24f0c6b21317b0222d6fb4032e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3f2d0ce070e47eb3b46c7d1539664397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee36a22429ab3b9ef47cdcbe036a326898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d48e0be291f1c1703075a6ae5c143499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a42b33de860e17b3f1b064f7d9d57a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a69edbfdfd85400053aed7338186fd8101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb0f558bbb64a3018aef83664778220102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c447a0b196adc8020832adf55035cb103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325bf718343dbe36bf82063d55eab397104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1598f5670ff68676075b7bd0658f7b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69870ea015b9157cfd02329acfff4cd8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfee0b8bc794da9f33c2733c6a5f8f85107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b25bb4de7c425a04bf3ae19e64f47a2108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb4d2ee845b4342697d55ece37ad299109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bf8edb2675017226cc9cc2f4868972110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1570ee389890b80af23558d097c501111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141d5fb08e6cd0995ee4c2c872c7dd8e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6d12fa68c14988d5dc95a69b48fa0d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9e32c548ea839f39cd7cc2956ce304114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81833b6e0637fff989ee9471671cfe70115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9298a8f93273c2445a6c9886982d1dde116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb1d667e328d592c7006f6404f5d4a6117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c426a66e42096504f367273b5ae0c5d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48da124b91a5efe37cee474365bd17d2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d88f0a69d47e5f67474b87eb6604d17120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bead9dfa4f3760f71384a4d145e77b10121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc45fe1a4eeef27c9f4cbbe82963358122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c18c6f5a8709d07c8098d237561ef0c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9423cb2f46688f207e17405af0a9f90d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd204b3d7ea862ee4473c34145dd6e85125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7148c45f79f394a5ad1dfe5e4b49cb59126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b375073962712bcc3be2b83eb42b82c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3c75298938c35fb8523c402308dd88128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7f1c8ed6aa4a03f977b532993bb7c4129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3db2869709e7aefa8ddb7d8fdf33559130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19837367de20b375aa484626c32eb775131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975621405c234a184110eefa3a6f68c5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b5793542898f9f9d17edf6f104da0b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc55b8cbf9c53c460f12108dce2585ad134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b7531ee4e5496df4555ba7c35ba755135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6836db8403a44208b6c8fefa5c781aa136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a334fc0e43aae99c9d3dbb423912db137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b21582557e6cc886cb7150584e9c945138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f7bd0584703385e0b055e17b3680f4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5855918ec31b048a807b958854371b4140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2f703223d5c50055402057804bbd3d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37abd8f0a3491da6bc1392e7ae71d1c1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2b74f1aa923e9c02c6d15dc3e76bd5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5010e1236a9f9b5cf839e98a9a6317144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950aa9c7f5f069b0f67ad54bba5b6d64145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccdeaf34ca3deb9eeed00d2f3a499f6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42ef9d3a896695d12e4bc82d885a50b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe113db77fffdacfb01253d4e127e7c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7659e9842adad608ba6a815dbf86acf1149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0893848ae38b65f8f120b4e0bf602a9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a20311f6efabecf389d5abb79d56798151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6137f023fb132f735b199a062b2d4f91152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c7bd019cbf212ee450ad377d398097153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402d413642798200fe6d7d153b3ab31c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536e6d6ed52b3770aa64355036088105155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1176df2615df13441e8deada1e8d3df156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e409859a71e53335686ce8a91268286157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acca26d69f259a4e938fe7980f3ae80158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805453e459491e303ad67fad3b453824159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8faade08f99da8ade7ae180231c89bc8160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b0365a6087e6dea1225e8fd3c9dd2d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba220708dd348eba2b8f2c837dced9d5162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5bffac58b717f20cef7ef1809f661d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcbfcd8ff920cb925e3b400873754f6164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57af3b758ccd3b9d03ae8952435fead165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918953ea1df65c1263fa5c60e5e3b6f1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec36186395d20dfc708a38cc720ae542167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e4cdb6ba9cae4fa21efa337b2887fb168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad8cd063afced14ef2e9472799ac6a1169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8f76ab7c87d0bed2744a06c2ed8f8e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79202b3e17009ec2ff85bb3012ddead171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d636d9c77b43e0ab6b8b6aae143c6378172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d096105c487cff77133d307cff6a24c7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1180a1ff2378a0d9a77608ec2a475f22174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb905ea5691e22d6ff4efdb537da8845175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d6067ebe16353d17bce4adeb77478a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36081618ef86038e5f2bc26e9aa9893177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd219b34455fafba8a1c717e16de8e7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7806f4e789c9e114dc0b1f9027364ef2179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f51384b1b8eed111fc94e5840d1ffb9180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bf934dc0336a807b6082ca53b8cfa9181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeaf058591105ea8e589df98ef26d68b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917fdd8913b691a173a5190ddb98f132183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bdaefc345986e2c5670fdfe3d59c50184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a948662caeeac517c953d5b979ddaad7185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733d82bc61abdf54fe3ae97c377651c7186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cecea39b7e755c8149895e4611a1385187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c05ec468a9cb141fbeb8c986fff292e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27553a4115fe67d7b6da317338bd3bb5189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca304c7319bed5d059ff0f5631fbce8190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebafddccbe7b67db0927aa010b71f11191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a392d34f53bf5f5349d793d77734ac73192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d15d9a0c7cb4a4153f5d23679a31b0a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adb753e01c755a48513e101691b047e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e47493de6366cb690b1b3053f6f77d8195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a1b93ce8a80fa3946597ca3f769b08196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41614bbaf9a4a401db01db91a3d69d5d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0093fb9703f01d3398b362bf3dfdd5f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6346591b111d03f11b29ef3b181df2199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dc43ef77bca3030acf6ed6e5539cd9200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e810c91b6521a93fe9d5ef1a028805201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a371f50e3539d17fe0d32107a36a41ed202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32aae9e568ff9d60aa5dd0b3aad705ce203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e23e202eaa812d4c671c047b1ae956204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2e8b7a729b89d0e21203c6bc2c4bf8205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff02adc23849791712ca96372a1c45a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3909c492b04e802e6ffa25c9c0f38a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd38494ad9731729118c815250820d2208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cb529bb5029e9def55278f0ac248b8209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03abe3046a50218d54072e1232f6822210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476a5bfd3dc69b1fceb85be0ead3d46f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160e5a6bdb8aeaad457003526bcc5981212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca3f960955d00bc98cc34976900c70f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1833a39138cd67757e7a68268d64f3214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2382d810e7f210e112b79cee2e71f05215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535b948d714b0d57be8f1bef33afe868216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c991ea9e6e6afae2e9d03d6400d629217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9385021f47b320a2b598a911f16835218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c555080f043373f1e06b972edb2f4b2d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51937b265d2f88e8bc62000c2c5c8aeb220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bf8b7a65b44ab0bbbd33726cc10397221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad2ec9557e0640ea84f626e8a661ab1222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092741b06fceb852126e189833d39349223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819242bd9869167c86c94e0d3d9e248d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddeddbcf85abfe01de32f1f19b63cb18225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d582130aabfee8a88b3a4da3a5a44e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6ad58af51db384d35e72b44056a6d8227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bbe116763ce09572187bc6bd3942b8228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4160c3e13e2ab4f1279f5812b71bae78229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504ffbd34bb13b2843a84c2889bb6f16230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887e939b89c96e19c8a8d6cda6293d2d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10c18499543185f7fa05bb7fc5b698a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee873e5fb7e6a12001c5b88d9d247877233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc0ec4fce6cedae1a65befa59378144234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7485627d0e2fbb519df0b6ce29f97137235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c22aebfb758b6c2b481d1bc07dd390236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b04585794359786651802fdb22a6511237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d705238142a4468bb5c5fd6b70618cfd238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cede8882c267338ea5495282ee3075239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e55a08b05fb6e1aaedef89a9733a04f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13444dfbedd0fd0af184a3d16f15fc7241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3444ffd49b9a04c80354419c1acf21d3242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a867a8a717a90a1c81aa77045fbdb30243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88f540256f6d91fe4e36fef82540006244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3a9bf52e2361f0f24906dc5567c300245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36765f70b3cfdf2e1e7dd7341542999f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0057ec5c4de90c778dc54957a0a9f64a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276d899213fa7ba0056054f9b4d39b30248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9869c2908cc54bb1eafb44431b9624249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee002f7f17eba146360079c35977f237250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf441d134ae6632c5818e1869a9c6f8a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dd622491c4fa54f0cef18c518f7e33252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8aa172b14aae161c9a21207bbdbf75253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c8c6c0dcb2e4087d4f7f1a957a0dd7254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a3fa8c5f4220a95d384344b25ad00d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3feeccdf061a04889ce0531c97de19d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cd0236e1a723b71a8fc18ac05dcf02257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c4d8bf8172182224e16f02cd746361258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eaf3a702748c618f97d3e3feaefb001259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e652891f4e0dc2f8bdba96388dd11f98260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89c9d9a6447a0e91eadd8fe3157f76f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cd8ec508dd9bfd2710c3ce5cd35343262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4246113d2f3494f4b29f3926359fe9f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74be53b7f822197b2cb159252bb3835f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26239534063216fd6e6752c3be92ba66265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78627ad14a27b2d1b1c95b3bedbdcf87266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e3e8f3d606206f73b4a7c67543c4bc267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa23c2fb0dca51784d97be2e088ad4a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cc2d63d4b006edbe06e538b07ef853269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feedfceffab653f1fc67a86a167cc53e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fdbacc3c5677d1c633bd71d08e0bcc271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c824594a8044f05b513781af6e5dfd40272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b43449b0bdda2ada0c5642851cfa0d9273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e16e47a0ee44cfe790eb946df69ed3e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656d57201139cca50e44bfccdb7287b5275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feffb4b9e930c13cab0796e20c8f9caa276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e3b90537cd8baee6050f4ae4c3df87277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97f7373351c3595be6ca0b5b8d72b42278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1438ff99e1e438057641074d7c3bbed5279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1f512c03c965fbd3f17083b1df8774280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d94b541c00794266621a85f16952bfe281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5a828b17af0851d18a2b77511abf4f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c790e1aa26e618ca8ea087342519c9c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8166e53d2325207f6bd54f0e0960f08284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92ca2334533ccc4d0e758a3cf32e633285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0867b8e28f467f7e37d30f76eb255cb286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33d4a893d3c90996b410b9e79fe33ba287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb10b4667bd572fb9afc32688afe4ea5288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda88e036db9c495b9de82b21e85e1e4289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8063d409453d085942fe8544f7722b47290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affcdebb1e2a29dbfefc816f90a08a3a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18be2d09775dd5bb8950c1c157180647292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75b6002a486ab169c0235a2850e9972293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af81548d143c44fe02bc9329e15a0a7294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20feee2a812568a51f91bb530cb0c575295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8120889a3ac5f729db4ba2c0d6f2c6f0296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c72464b5f0f119fd3c0380da7dd1669297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3899bc5f9c94ad5f04d345f83f3e4b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7315e2444b7ad4f86d8a059bc9a809f5299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bce61b07519b873f9f09e5e6eac7478300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa0e1898b76e33e315530d91d9d05d8301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da786709bf5b89ffd79022b17d56936302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e5943c17f7e072c886c61fc0f9741c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648490f6f7d726ed9fc129eb6b4db3b1304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6f9cf5660bd63ce6b0986150a7cd2b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043c9758810f865d85e47c1196bb5e95306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2796afb551745fc54a6da6cabd337595307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56deeac69bd7c1b43553ad112e90dd32308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019f3c2938a7d4003749aa434c78bd2f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdb4202b1d04231c0ca49fa2d021790310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073f0b5abc988c5a1dda2092e45028cf311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d204e640ebbbd07cc261fc264027211b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53bd1bb0f5cf4fc49b65f8d442a246a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc039d865921435f9fbeeb88dfad3f5314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80902e7a1189ed958abe3b3a57dbb6f8315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bab1a749afb2f4e305f40766b2e76c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11dff7617798b0b4ebd859814d6e52f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a475c24c698a844f7e491bc11a943a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e1b016dca5b6ae8f93c9bc9fa3a697319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2360d035be09be086efec2e3d8c66ec4320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b7f9ebcfe197691d5749d4bb03ecab321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4d6ca3220961106a9d9aaed9ebbe8a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58c76ef4f7c5e337d95a5dba963983a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d4a79fa4c4eb960a846ae80fe2f116324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e65f1b862b57d810b5c142f7a36db9325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce032f9cb5038693cad07961eeaf122326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec3e9c7d109dcc95aecc3d3a69e70fa327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d3aee13e3e3abe6dbd77227bea0d62328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db96e3981c704ef33df8d0021c973a3329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9a13db05fa5f3c75ed5a9e8017c24b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab825c1481d6865653375f9f507898a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee3fd88579d02eec1781a4b8665e4aa332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cb7780a4a92469bc77c5e54adbfac4333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dac2c94c5533ea3cab94032405851b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f746985333196e555fd325070e01821c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d053c5224bcfac924956b90bd2a7ee2c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe531e3bd4281f438f5d67d63d1dfd04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a065ad7e83b3e4974b4cd62b25814e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1c05060ee5a8ae34ee08b4fd63fd4d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a5f8a6f9cba2100df8df00a93423d07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac28bb0314b55536d5c3d6a338d5da28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e75e9f018ccb702486804d2d540e0f89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a400fab4614d0466ccbc74d9952cfee10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a33db3be62ba84c5442e9884af6f2fa11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cde19162e1281238e49fe1ba70b53d312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb3bf1b1469ea0894c56159bced449f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f379d6256b6a036b4782c61e7713efc14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df56781365fd905face343e664b24ec15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4e936d90eba46718befb4c6c29fa6016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0c5a573367675729bb979bf31ec4b617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e015cc6eeb411a654a5c8b7a538ae3e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6788e37658fa889b52310e4fce61d4be19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f531e3a69ee46f23c025e3923a57f24620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fa2f5219c8f71cec5e3d97fab9b09621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7341d28e8f0e9fa454577af6c7f3465b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a743982b0d0f170dd6cb9f6793a1d16823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8611d36b6b4c98a4ba35486d713118cd24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25108ef9956caad411855e5af3b4186025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c64e6ce05c467175c271b80777414c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3e0e1caf7e3966e3676a7cc1509ff427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a657ba08d1bb52c0a89f1e87dbc86fc828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdb517a0c803febfd0098da5a1ad58329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29fb2be7bf2f138edd31f92809a13d530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a73e446aca47ee9af5c18b2b2acb0db31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbff9d422bac83960ed4ec90f325e9f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8a889f4c13074571713da011921f4133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af0477ffe542ba0416aeea5a581495a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c291b3d6ca0b743be96e582ac43464d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c6a7c80903daccdd9f9b1f5094ec5736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4d56a8bfa8edb87553d88638b846e137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6d0b69de5832155c5f48726fd7566238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4955083f88d16b52a4eac6e1809f3cbc39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8ace82d477c05bdb5b1a57dd40a08b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c404184124d41fa3b7d57e0789e9bcb741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded0f17a3e7296a0cc0806013b14649b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3526c045c0d4d2c4fbac7f3cf327f80643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8fe27375676d39abb5162f24f980d544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad6c22bf82c9277b6e669436e5b661f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44753d073d28c835fe056641d1672ed546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ac64898aee19ccb92fd1727ec5504f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cae719392a3a66fa3f4ea40d90764048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96546d6efe8d47385f2e76b4881141a049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b9ce3affc4badcda1c439a6b3e527a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c08aa1b54ea18da40d1bbee8d0fc7e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa38b28459d8b165c7415087cb4e89352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6fc0444eaf50be38e7621db6be339753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c83e58fbd70efeaa960dcc5467012b454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d1cbbacc860af3c279b2a73a827f1855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4350e381798aee670c1c2c339e96e92656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b616f7a4c9ca73855fcb40c1d0735957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861d7430bf58767e68d2f93c29c83c8f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d6a52348b858b92976a05cd55ddb3059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8551b8a6f7128eb42956a0038bab0d8a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e382e8a5ad7ba75f9483a24daf09c461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cde8ebccb428f62f0563c30ab5b41b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae8d3f84824281ef19a9286a0377a8d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79680e1d363cb6be8bb363d7453251d164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8774e0ef193b3ff0b72cd4b40365170f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac85e3d687926cd6553470116535b2f366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b30a13a8f2f02fc34891f41bc7d5a3f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c228ae936628bc8dbeade6c56432efc68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ee25106448ec5996c42d80476f079169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84c38353f48d59f9e04dc75bb602fda70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdd7e66075e3b5e86d5c78e1fa0225171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311ea3f95e3ab3eba6923d8086caf11372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736772ebc74f5580e72308bc332595ae73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88db55847f07ef6552826a151d455cc374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8094f60849aa0ebf272d76ae84d7ef75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a87ce66fa083e52cac3c4ed4be201b776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b588e5341aa1a457480075fba9b1c2ff77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4988a2db5260e159933d8eaa6740d5b078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1421db29e08ffcfdf2a113a0a6c3c87479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee533f37e09bead0a987d608a93e0a0580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462fb6762fffd91b486fa60e30485c2e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f214ff3c148323d214cf2df4387200d682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946734a784e842cae62d996f05058a5183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c28b660bc72d4638ba83323dff3910284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef63eab4e66ee2f0b899fe6b6023053085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ba8fb30b895e716fe850513f0e9fd086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2efd8b019f1c01e20b389923b838fb87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78935f8ec9227ba2d2f8b723d5d42ec88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a559debf6ecfa8830ad00bced844971089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ba92c3d54c99c027eabdbbfb6a13cc90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247ebca7aa8e8770ec210dc082feb4ec91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b843f458a885eb84c6cdba59e6cd3f892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08849465e302b91d3a4c7ee042b369d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9070d19a8d5e31ac9196ab514e4846e394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e874875105388bb2c90996f432c1dc95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6619a6e502543334c61e4109efc8cc96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c739e779b2880e3b39aa9807437756a297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2fd0d6caf2b21972df94f539c9b86098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a32b89cb4e5463c15150a7e5bc342db99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d594aa2f9830dfb5008dab10ed4fcb5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13d2e81b5a108699fa07262c24700da101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3ce18746c6a2526ae39585a59eaea6102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d68b56455bd92f1489c3f023c52d94103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e7d702d2ced5073d881d5956339610104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be25281eafddd6cc30675cb3707e6693105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2842d04988643ecc4869aebe7dced8a1106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63eaf0bf795f362c7b9b5495a6267476107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d416ef46e3b04f27c652ef40930998108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4201444c1f9c037d8d903919e7d7a7109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f609e57b31827752c3b630cd1a81f3110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9245091c5ff3db7701896ae8e9dda90111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9161f2128353206f5be9a85b5ac90ef1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2e28124994185da54c1af200d923e3113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6959f99299d12e67ee9d4fac90a4939114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e43dafe2db8ba46e7fb826da2227a04115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4ab912da1583b051692afd284c0566116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e34a644a5eafe4a3ab89e92aaa4728117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c1ecb9560c790f260767d49c34668b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403203b131b885ff9d81c19637fe98b8119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bcac1ac2f07abf7ba91d8260528a02120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1177e5c2475d05915ec380cb283790f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559e8f178551f570096365d75f813c36122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249c3b34470bc858479c1026b8049caf123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a9d889fd4384dcfb8c1b7040000f23124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fb30bb112b604fde0a5ea1697841a4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2990344edb4bcafbdb153f25c7db3b84126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea72e465b9cde7ea7ecd4deb0419bff127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9237afb13ddbe602a43c547eb0db3ede128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d568c48e08ed6361a6cc55a9549e9c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9bd952f9379dfcbf1a2d01eac918ab130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7417a733332cce2c9a70cf316c267ca3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b95c9e6c6bb393962e24b6b4488c44132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4c6424da37e9ae0e449827a5c0315c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea06f9c535e02defbc1e03cd039ca21134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f3da6023cd31d3d12016de5426ac1b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1ee3a8408e06018df4a41f3bd2268e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74b8c8ed7e44398581f1fe7cb5c18f8137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df9bfee4f10ec3f9437ac757bfe0f6a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3140ffe925e5fa4d4d470616595318d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e08cfeeaec7ac59aa963d399c5b69e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8feb9241e11aade9c804fb21e741a968141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a7b3298f453a35c1792242cfd80c56142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b3d37cfef2d55d7478ac7bfa45edf3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae9a7d7cfb8d8fb5cbc5c2d4806708d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2ab205b6e8b22cde08db07a2caec3a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7dcf6db8c217213e921fc23c50c88e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c417d044c57c62317f6b2491f2f707cd147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5101d23c423edcaaf2e3c590beae91148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94ea2140cb346fe21b13bd2ddb139e7149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ac5c7ddfe5dead63e1645dca0120d3150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bfbdba2606e0ddb391b51452edd6f1151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63eeb2efaf333f1883b35750cfea5dfe152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4b0cfcda897c6693db85b37d612130153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98500c6b72cf23695c060343a6716d3154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c80a0fbbd9645fcf031c2b043ec281155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb924692a52907fb968f800b55fe36d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cbc8adfe88f02c5f81cb4a1abfbbbc157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ced7008a273b5f05b9c0d7fe3fb2f8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15e083fa98052cbba5e7381ae363a03159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518446eb1588dfff3a1e13fb95519ecc160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f16b5d60fb5c4dbb8158117f605e77161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ff9017d11f35bc50262feba71903d3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7951bedd97e50ee744f1683d5d6f7b7f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e05b78e7ed9f82fc1b3351fc29f0441164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308ee7ecfd26c621d092131c61850b2f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dac7d9c2eea723000df047b370905fb166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d949371ab2776ad9e14d932fbee985cf167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f4662a648e6fa51986fe6dcbb277f0168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35b9485a98a495219e4bfd41f4207f0169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7010ee8393d5cd8e241fbe8c5ae25fb170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebaf665bc97d2c72bf39baebb1309eb6171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5279713ea76a8f975c915ec1fcee992b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30ba36471a8e6d52f951a915533cbe1173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4194c32bf160e44e59f99534bb85060174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316b2cda501fe98082a28b609cbca70f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0fa1123198b76862ef3ed47e2917ca176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f25fc183aaf798f5012889af1cffbe177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59e7295ad2c816e8c76d05eab8e6640178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d989df30d9a8db6f86a5aa99e1bf8965179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b78392c967c42e71ecf37ba0d3e952c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b620b2a78c432ae06b808184599f69181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9e101e3773b9450327badbf3ccf021182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfef00d2819d3a4b73bf7d5a3c40b25183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f346e983aa5e05f09ba1c2c2524303de184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265b4640d375e588473e8213eec633be185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419d99c3b1361013ac7b883179cf2596186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7ad43bbb28cb86e62b18ce35588fc4187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c99d36b0f8c93bb2e872535e27ff074188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21b2aabfda63570630f735ac818b2d8189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbea04dd8d400ec5c330fc84d011fc55190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a642752bd0436067c8c7655d40b9fcb191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e1acc4c8c598c2ddb717ae2c4b430c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8d1c52e6f9e1613d89d377ffdae9ba193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85818fdba3e06f787faab7c9a33b1fb7194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c316c14167d7195ca89fa0993b8474195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc057b180c545245466aa9c36cbebe9196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c716feaf48aa3e1a5f700c1907ef670a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd79d4f70efc0ce1bb6f5bbc2c05e376198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2bf2a127d63c827ec1c586e4ecbbc4199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b499ae8f566a5722d41da687f6ff769f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a458faf2e6a858060ec6d4829bf309f8201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f5c68d93941b991c3725d44dd5f097202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbb079f42f93174893595e84c081d60203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7615638edbf4c729a530f875c290e1af204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628e46dd482f5325fbf201690534dc68205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db49a712ecd5c19334224458adfb724206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c11b2a5064730110bf2894b3e6b25c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb9a60e5bbdbbc558a5bab4655c5ae3208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e771d4681d60a1cdf341790648221013209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae688b3acde96195a269afde333af68b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8170a804cbe6d5c5c61504bb3baa059b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07640dabc9f9cf4af939cfa5390511a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28914c170e615a4e46d5c7a7856ad3ab213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b660fd32b6266dc697cf133ef75d03214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2411c9556dcddcb878e50ee96a5856b8215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9349e2d59d8597830f0350b1ff6fd8c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d05909dbe7f9aebd3ff8bfad40f56e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5843eb61f741ef4bd6859d2b19c82d4218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5829f52c4a8588aa74afb51a453238219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d0df7d9e4e05cadcb1f46a148130e9220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb2e22c4ea25c93d38bd9eb48b77b8e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19dbd3262d22c15141fb4cc44d25e2c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44589856cf741af49e98db25368877b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aff6ae74be8ad9f3660aed087511e6f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc9c101782abb40b2603df0376e8893225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6635579646dfcaa5dcdc04de5b3fd36226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054dbeb2b3b5e4a58b7b42913271b380227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8720f8832f1f5e00e62ce1fec998ef0b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a696b8e49b57ed5b69b871af609f62229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10de13ea6e016b898d40aafea826a7fa230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2f15b35cda46009c4887964feca6cd231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322a8aebf1d00d41342d59932e021468232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb9a0688abd2a0d101f1dd473b216c2233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edce948ddcb8955778682d03e50f4c66234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acb47be94076c116e7fbd728ae020c8235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b987c821ee75106d81c362cc2a94a94236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57df29fba0a945fbf29f1e22bd1d792237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c03c39079ad87c5cafe9b148927e7a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fc0fbdf7296810bcd58edfe3ffb342239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2997bc7c8fc3281e012a560d7668235240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc26471f29b0d7148ecdc07023641d72241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8fa1c5af51ed4b129dac30ce63749e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5024f76332bfa2fe1da88ef0a7ee131c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422e86de84b6cdfad71e2ca1c46e8b41244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cf84ce2e6b2e98d1cfc38b31cc3511245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64165e8ef8caf4eb8d9159c41416364246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c6977487b871c97abf9ef8c42c7ab3247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d767d551bf5a6078e5e80d103ee82809248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4c94d77ed1a4373f44666c4d8b62c5249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c632983387d69508588fda11e91d72250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6bd0d8cdcbb066fbdf7e44e73bf576251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c864086500f02d6e75b58580e45b2aec252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411c4d87d7c395a72f6f8d03650cb3d6253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9f0f6c47da8a55cce9a445a8c0855e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5a7fad97ae8f152c0bda901613e85d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd0b86ddb31127ce90495dd2306cf00256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32a7889974dde058eb4db51013491e7257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcfb00b146b8a08668bfc8307206570258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6f76e67fc67ae622864df0474cd1a9259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46d3ede9e69e07501b161f2b1df0dff260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d28f059329d8747f44f1e78f8e71411261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b688bc2afe131c4564111d75eeabdf262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12f3ecdec1d4587c9200fc15311ae49263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d20d60c606ea411388dd7b83b08d7af264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24eff48ef330972d32191cb3e6e5739c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892bd3a8f12f3bbf378813103e5393a5266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7e84e7b35883f98890a67ad7b04d9c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e78eec8cae6675fa10b5bdb44c597c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2aaec9052088ebf8e49969d60e5931269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1464a72a7dc2b93893262978ee3d57dd270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432e6e451eaca5defe1243a02282e041271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229c35993e3340ce8aba9bdd108252fe272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64622d970303e3e9a4431d7401e1acb3273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b212e64ea81487f08c86245395aef4ff274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b814513c325344808951c725aa08a6275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cab80c7aab7e85d31a308a5459673ae276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8344d51f550ca5570e59b06a63fe4e62277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff48a5959724a2d47983bc3f57338be278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b95dbbd802a25cbff1ee46da4f5fefd279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9252798bdc8126a7ffaf40c605addc280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b529d52436ec3f343d97f590e252775d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9a9af86f36b9db1684c201a7828770282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d3db24c4245992b49082bbab734fe4283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee1da3216da2e166ebee71860c70ce7284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b448df3d4ad90f3027e83b002035210c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcddbcf4ed959d72f14698ff58514c1d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0420ba007df5cf81bf4ea239f300259287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1021d041f967b8a723964954c12c1df2288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adacda113f459f477cbc4bd9f1fb48f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdef0babeb6a5270ff53fe3827a1e9b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f01c4a9b47a848d58080d0f14cc910291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006a748b87799e6450422df6b2d9cc24292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9738cc73380a3e88ef78a16f0139ef293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be16b0b3c02371526a104e70af942e0f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c02694d31041dc1476fe02285adc69295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfd67a5c33cf64b35e0a49544184c66296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79999bf9bb1feed7a7dd7f7a5fc847a4297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3600dc22e92e4d7af54294d6c2a6de298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e660ab4133f9692c2afa29ab42a71cc8299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d8c55444153524ad247a80c74a2879300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529b8bff76756c8a225a73d79412ab75301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57e88265d8b0f234c2b90cc5a1ac5bc302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8b648df2be04eba0761ce95029257b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e613e9ee3e5f7c533fa8a63536f14a76304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5432b4c73e44cb15c1810ec49d7554b0305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4da67e747d70437170faa2c2b02aa0306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcb709cd6275c67fd6b919a56258ddd307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba75018d938b4f016d764f55aa0078c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1c45dab2476342be34ecf552139b1e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783cf6418ac3bf7fccfaf2fa8a6545d8310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa81a5d5f8b69deeb9e7a986b92470d2311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2623d3dd644332affb45e268312fb8312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d8f2f26debf57f7a399220820d235c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c3fefd707f46565866a2f5e7c05b65314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edf780710f7935d98997447a04e7c93315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ef65d9bac75f5fe9d30fe78f08c40e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3fce6b50edb7fc7ba47f3b1ee145f0317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0cf0b617ad4f990e974ecf271e85a0318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de955ab88974c14e52be12169201a9b7319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30a83d4320cdd7df2ff9af5852442cb320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e02aea329e5dccd0efef6f7ba2f793321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7162dbe9361212cc1217ca6f89217fa3322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b0e2b805577cef93a195f5b5b92e20323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c622b099a803cc6ccfed4a039e61b9324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71fdff93dcb818fa08e512e8ebf07c4325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.66</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.82</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.82</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.25</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>1.03</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>0.59</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
         <v>0.59</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.59</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>