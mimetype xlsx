--- v0 (2026-08-24)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="487">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -268,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -436,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -508,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -847,116 +820,77 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
@@ -1105,53 +1039,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
     <t>000011937</t>
   </si>
   <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
-    <t>000012998</t>
-[...1 lines deleted...]
-  <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
   </si>
   <si>
     <t>000011947</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C New charging data cable U144 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-new-charging-data-cable-u144-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012057</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Nuevo charging data cable X121 |1.5m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nuevo-charging-data-cable-x121-1-5m-60w-/</t>
@@ -1249,95 +1180,59 @@
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
     <t>000012270</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1444,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1528,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fb698790c6e1c1fa61e2ddbce70f171.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874b99cb86729c90cdeeebac6b0bc4422.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55df61b6e6f15a79832408c8b25ebac33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26559ee5ddac8c1c44a41f1a4f41e8f54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed36780fb3c333fed5cc628d093544e45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d21ac2ca81d265ba8bfb3c364dd2f2b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920d8002e05d3f10901b1a5bd7297a587.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730fd977929d630d80e4571e6be5676d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513fe2918e07a3b11a93c1d52b92cf699.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34146473c1d963ff8fe012c7e5aa4e610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51015f3fb201a0b8d82ff1c3b65c326311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c09a63c4b3fe6d2a0fe5097621c769012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b28ec3641db915cbd917029db2261313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8460b38c6de2529454099b984933da9114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7086f05d7e4f9a0e70e80840b7a52a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45c9caf25c7b7d8be1eba7fb44a826c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45100818428b07eded1617e399fc33617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc4636db2ed9d6db723e990da72c6d218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f4ea37f6d95d1418263798e0a6868519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c096a03d0edffb4fb17236227245bf7f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e305a68d6e075e1615212bad6b04527721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6958ed8849b8edd4aaf154358cf8ef22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9fb3cb4e002e2ec4eafb7add395f1b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397023d0ea6bc3902211ef3a530d973724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f338edc4cfd89702d9f8465636ed3525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7858243c2abd35b23cb753be9b97d926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c220ff58b94a9e423a5bbab1f6e4e5527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79981c1dcda0fbb7fe9a6baafb62f63128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9b81fe882929c83cf35f6a4b36ba5829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec318e609de2fa9efbc65d7cef14faef30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae68a5d0d8663dc6c702d7adf4e1853c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacc42abc85769650826b9189384f97d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fc3de76e89303f4e37ab86e172514f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a6398c7c9710b9b633c9d2953827c334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ded12cf7c36061781e088a1b01545c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d99481df3c3bcbdc747c5250706b40436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47735bbbfd9efbd20f061d476256462f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2192ebbe9682035cb42c6ffda9d91038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abeeb139686228e44d1e8b0553d724739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d79a8a62f96ac825fefade2acdded940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6360b5bc1500959be6fcb94bf0a5acd41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875ea0cf2573d1f6277f8e113547e4b842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e677c677dc6d69ada2bc18b14e4d687443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d8f29b82f08bc1319c62744c378fda44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ee226d51bb55496218f71fea953b6245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb5cde336017dec0e7edd56aa992bdb46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015ee218e7ff75f1b211b6cfb555784d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294cc38b03afb2cdc4f0af5f316e16ad48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05ac666d3b42305701decf7399317f949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638e1aee54f1b5c8db87e530a11b612650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9dfb7705b978934d296ad021bc264051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bfe3a0ecf4b08b17ed864975a9ef1852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76656294476c61b79ba66e0e8d8d935d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4508be7a8851cdc3d55a42d35549df54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2583d70820db3916eb119a1577f63655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bbeb8ed8b5fcc05b4e26c8da1ad62856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2669db5caaf2b737ba6ea51f159dce4e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72a444b1bda4ab5ccdbcd8a1489d0e058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae117b9a8527be767828c715318e913c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0569ee87ef82e8bf587b3417c0c54360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e095f75b9bbd00a3bf77eff4f9c2f07b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ae5766c32fde2b20b7ca373482019d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06257e1010d7f4ad038546d1970532163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9923056bf3882295622acf47b608081c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e5aafcd9c5ceeeea0e32f98503dfb065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f70a396568952c5bd1735443b522bc66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6051ed1ffece81d549f0bcf5d3d2271967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617b4adba4af46e06641738ff10b4a5c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5031de22e3fd7b3d69cd9b2f34c0ff969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648d1fc2079c2d4039eda0b50137999f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5744d936a60ee406e5cb42ddde5701d671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6212ee22ad61f13f82dad17140efcc72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b938f280f4adf4bbdb0e74fb759480873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fd81237d59af8932da73fe274fa8d174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d288e9ff36b599bd4fc4c93f917a9175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2afc5818b42a90ae103ce14533f666f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6658d5d6a25b861c84e6d970cfc15f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e5c56e0d1d15f0015ed8ffb993cf4478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3750fd94a36bfe1d5d26543d62a8626779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcbf689ad24eef86b7378d89918548780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58602df8ab929d3c7a75aca66be142d381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487d1697a77c9e1ed3ba24830f01666982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea52e4f1546ee8622ef6733f2a869c183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ca6fa868cec07759d10700aa35f02684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf763b44777c07bfa9dbfca89531c6c485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2428caf72dc947d05b0569a5eaa3511486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a16403d994f76ce6b3cd9f80c718da87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aea5061ee3d3c1b9d2a67e472d4698088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07abeac32d3d2498115f56b3a4eb499789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8602aa81d0b44baf3f4a94f5381735b190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b91930048e4b93008576f3c6914d2291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a52865a017bb86d49b4b9f955f987fe92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de97e6f7121350a30e1553875e1b821193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735ad2f0b183c0d8348e0c8108115c9994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10dcf2c495fb048c5a9a22869beb02195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add13c75ac554689e79a861ecb595b8096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7a8ec0abce1479120f65a02a45aeb197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da570a2daa71c0494b3878acb377804598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ef15b94a5a07d272d2d9a146f2ff4199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6016eb37e3d8afa81e5e7da39d4a2bc100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6744868cee1d179d940ae30fd61bf404101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda0fc23f20658991072199f5c4974b8102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a911ca7a465b70ed08249cebb2578949103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075cd07a92eaceafecfa8ee513c12637104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad425e29f8138cb9e0b375e3a8ac2a3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec1f53d1678f64458e77ae3e5df3347106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37a0a77df85e299523c3aaec5e75583107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707b662fa720d09c2f10dfbf78d5a42f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d2adc739e99255f42a87e480758bc0109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fc0c24095261c5adc101bf73dd59f5110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b4975234a50f657393227b52d19e3f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298852970d3055a8c1b6af710359008a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeeaeaedc8bcdecc435dc339e7d937a5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8a89458866c198731a132a10aeaeeb114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ee5c9f918d7c35182387cc88cbc756115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a34f5659e37f2cd563cb58852214e2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecddc79d8b6b1564be755c5c10f56f21117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a5992701c5dda3f37dd8297c7ae830118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f94ab29c9e67d090c255ba864dc4e1119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f505482be3436a92276a30269b3f40120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee76f48e59090193cd74a6cdfa881671121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b24c58f43ff1722d5134fb4dab39e5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51e01e7ac8a0643bc40a745531edc93123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ac7cea456b971328ffdd1bc5503ec9124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05facb57644ea7d4f4277ea89f46a88f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a467920101ca22531ffffb26bf8dca126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f762620403cba233cbba38abd0e8435d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7b0c6d99d95eb994af95c31d9f306b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c3f33b0e58509c9ede1d7476e0b141129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1f91f35744b4543f1c28fe1d2f519c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda3a785e36c2cf282e2d17b265ff099131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355cbbda71dfba98346838ac8ae91270132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c022837509f27eb1c6ec69e56d65594133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7eb54e2e52561a09519d8ee9a523d4a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114e690260b9809d6a0ff95a268b2856135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e18c64462799ce223c4d8f42e0c79a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc0f5f005b38a8fa83c532ca5ce27bc137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db9903e9a69f5c5cc091a0d3f8a976b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5202cd8a25e69c1ceea9435ccffbbd5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e5bdc44f4a8e5c141cecd2ba766358140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4dd717adde8b6328d549e62e4d1aa0141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2192b375b3448e984a7877a0a6d63ad2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec658bf9fb4df124483fbe8358f92cf3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0074ca2ca423af6988ad306ee712e3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e208e9187e60531a03ab41e6ab0edd145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1be4a31d427e39c89442fde64e4873146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096d642004026ca7d0794391f090ccd2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fc4cdacde6934d988c1693d524084f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53d54c2dc7740dbf9c2f8219fc07a59149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5762fba9fa639ee562aacbc731e635b7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bb470df905b0c8d77ab879974189b3151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4daed6d01c475982cbd53eca9c799033152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d79f8d84fc3e380a4afdfbeb6f01f6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156fbb02372baf4f94cd24339b1a82de154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243ad38103fd1a8e6b46ef067777c39e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e626cf937bf498eca95c3ac2a4e57a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fb62819baae6164c852cfeaa343f61157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9dc52f50d0a680d401f1b656ef8ba4158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974c3a7b0f3213af6531c76970e47d76159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6756f57dae7a92fc0bb784969d2ba3dd160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee06b50fd54194ae974ffaafa4574d2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d79ea4b3817381e0b89c4b66edf072162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adf7db2bea1344f53c0fb20dd3166dc163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fc33a0a7590c16024dd85156b890d5164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9d724c0002975695890adb1af1b7dc165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4770be343f5ae4a3b437c54b29beba166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6c43bfda7951bac51405c1220e6045167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd29563e763bb59cec9a6c805412bf88168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6ba0aa2b147289d8909e80a2936f59169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49147cdcff1661d05c90232b63148f26170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a4639ca36335db9a37dde8359cdc2f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506f2ffad5be17d2dab149396850ba4a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6949e2fc3bf49bbb4b11d21df12e39173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92981e99d902b4b830e9416fdbb3fb6174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a76e35698e9f7924caa787f5958e7e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d832a32b2b44854352c810689e7e79b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56de04d2ff7d3bd151907d3a8cfa0722177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553fa69f4a1ebc4ab42b00cb06e0c97d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71e05c2aae8aecc29f2ca80a602f510179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed4688645065bec41dd660c59228e4e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52fa09ad101652a0b668d998040c4d6181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f027d3f1c02f49fa75d19e0782bf6b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5cf0eb41bafe93ca55a78e2a573fe3183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480d258cdfa579745c9dd4b443c3a7d4184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ea726dd7bdacf79e3f06fc799cfbd7185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2ea7abdc98b1a72645311ef485283a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402f68fb09d73b28cc32dda2ecf4304f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197be56f07cc0e2c5bf74c28b1e1002b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cce3b955b3b4c0bf07eff9df543fd9189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b421df7b5bd4f6c8789552c05eb6f13e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a9bc7f80d322e66917824aeae9e6c8191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e404f3ae233c4a471701d0ac0e2f8e6a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92822ddcd60d51a3ed2a56a4ab1b4196193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda8427b1b15535260c14b0bbb098a7e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b99140d9717f0d4f29033a8228a023195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cae59bdffdecdaa684a69a73988080196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3bbb68355b2a699b7660fe6c1f840b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bab17b7f94bab0798c79b825715f80198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5280eb34725c416e84d0db732ad7ab7d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e746e4e2304f7855498d3276e72c9aff200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cff0ba636daaa2df918232663e4435201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ff58757561d221c6d0c9a6d3d818e9202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1003f0256984048457058eb85a56833f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfcec0843d84bc7c05d2da51dbffdf3204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef6a3edf3aa63d2cc62d85806ac8dbc205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80679addd861125d5fa5d1d7d5be408b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8518e756c1b8215a6f09a1a0f1a0125c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a81968f2a31fcc580b0b3685dc2309208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836caad8d820ba0acb75696f793f687f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bf872a2406cd286938823007b7c949210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ac9d5d2d1cf58479a750807921ded9211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878950e9a355383ab251546ed59222d1212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1a564b6031da5ffb030d912d27e1ac213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167ccc405a3835ac08417eec591ec8d3214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487efc209b9ad292bfd8df2afd57df47215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a42aa9a33528dace152a2b9b443eea216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de60097adea383a9d91f78cf1802abb2217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c7c040cbd01931a117c63bc2d1becf218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fe5b7acf302d168f9af095c89badb4219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94f4d565a00084802cfad82bbed71b1220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa566cb76ac74396964bc075fbcc862221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3da04cc661c240423251fc3227d542c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cd5a36d68ca89e13c2c2313bcee80f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9f5ddbd632e52db9324293468549cb224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3843c696888f3713e2d83f607f62c2225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e573af20ce3faafb0d8e5e217230228d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4367dbca2c9a33ea27461928bdd9e69a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14e5406afa9c3ca9637ec660ef59f05228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e90b36fde0e0573d43c24d1691b427229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7ffcea8f853846a227146ab30c628a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c1ed12b4dce822891aca3ee5f595e0231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f99987620b18d5e2cd45b10fed42de2232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06fd4c8b23ccb2124f65fb78ac2548f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644de5274aaf6082fc73055e36cc8fee234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4d61852449f638878e056579340706235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ae880cb22eed7715ae12722373f8ad236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409fb5e8501a0b8dc09f29cc9165147f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a953005026ac8168ab08272f9301cd238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e85cf496378cbd59b82e6625c22e88239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfc93fa368bfd4e73aaadc1c3760c83240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354c4fda9eb44824bbf9568ab38afed9241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2eabbff3efe35a87b8e0a911a60ca3242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c835356b73a554038acada242d61fddf243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1dc893ee52b97dee336254fe8bc183244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e877c9c2f7ff915e5b3b4bdf5d26df00245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b920d47fbe2b721674875c2c68e2aa4246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe931a930f77eb0b911960bb234bad2247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0fff90b4efe2e503d7fa659037e73a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bbe7149d2dc1cdba0ddcb7eb2c1b77249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab450588cff98b2d8784bd56eb907137250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b428eec5a461dfa0c8ba2b0ff4b21bfd251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea2cb5dbbbeeea4dd64508d905be5c8252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b80928e6db3adf6f9047be7ae70e69253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d066cff70b5c42fdb45f7122bf75661e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806e284b7129b72e0d9058c1f16e16d3255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28611fa73d3bf1accd211e103e4ca66256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea1a98b5495b7f84377b841f18be395257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0702677147f220ced45f85db398b816f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8005b6386dc80575c8dae09c544ae0259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f83691742068576a87446cbbc1b4832260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1302223bd9a15082442f92ab9278e82b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160b9d83a4eaf1c0d20b7b34253954f9262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7a17cc09caeb8d130ae875653ad86e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5158383638658b749d03fda6aed9891264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d20fa17017b1ea525743b5259fd9c4265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f70328229592a655fa5b2e4fa3658b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4594cba0912403af3a05f9298fc0b81e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2cdce05d9728e32be179aa998c1301268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0baf0d60e7b93d2ef2ab26482ca5d7c7269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfdb8ed4e0a5083953de51b5f56ab65270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15ba885e1e6dcc8bf8538c69b180186271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4310dedc5c474b9b9d0ca212c03e7ed4272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f622f6f2131d18d820572185165dc67a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9761156d02ad08b47f8222c434c05dc1274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f090e2ec028276d9e0991956c04c32275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5638002f2c4ba65f66fdf1ba0c0ce1fc276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1300083f522e94333d2b1527c7f96633277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2719458e14769585a575c479c6b1d47278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c254b7ccb13bd26eddcb59f64eac3e67279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c414ee3f3c746b18403f335fc8551e87280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57d0e6ae682fffccbf7a273137bec84281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61f90e6162b6a81473fd07b77aa7b77282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0320843ef822d86c032ab6b28ca058b0283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb10dee979e99b3fbfeb30433c28e38a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4ffdd449906d57926c9ef7c2552a3c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64606bff73c9b9bfd0454ab2a99e8217286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b18f703e3cbd91e70b6f8a485e7a967287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfa6354c32aa050db6d818da79e55e5288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2865423ee1e54b705baf6d0dbe5aedf289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db976a8aa399a1adcface554996c79c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b38d2847f59b3bf0874e2c1814b7f1291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a52463a7a1ace0b3c4dd9ee5201d28292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451a050eb119966fa81461f602e7dc1f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb00bc18fac805a39fa06965fbfd745294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434f0540524a358854a62612e57ca35e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c992a49d75f9f5ee02d67a44952b355296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ba11cd5a7a1e9fe1f5c970be6920b3297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2404960dedbdecac3e4e0769b857f7298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a482de9bb5b54c9e04768744d76bbd5c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d6dbd4db27080ccb79c9fe1fa8e16d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d794ad39aea6d124e18299828ec7d0301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1eba1add1ac158cf75e502c0d9274d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38420dec3fcaaa66b2cb18c7d84ddb0303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a8c9b61a4981a08fc596ef026e7662304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a000f25018e88743eec338e8f909b455305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afce7b323780c38bc9790ebfc5c54db7306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893fc3884eac978316aa4722367675a4307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4fb5086d33972a096668d2c3a2713a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a53c2272f2e6afb8474ec3f69adcdd309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ecfa29765ced9b9527348659f29c9f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e254b14f863777d6fcbc989d52a3818311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d162795abd4636527a672096faf2b7312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de21354c9c417ec50940591c64dc44a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e64f27e0671ad180061448991726a48314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6c4bf830336cbaab843223cdcd3394315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916353b7e8b19a41c293d061bacb3a54316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28be5c01110564a47cfc25f7dee4a034317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ed0ace2d266f6d54d8d978b9173c7f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a430a50e03b5bd70646fcb8a1ae9cf319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4418e9525d064f25c2f86b7d949010320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08778cb6561a5b2c0bdac8d30335a461321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406b2b83023fa280a2536e3b08d05391322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ef3bd8620e20fdb78da2143e01fb5a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd22fed163ab082e1f07a88ff46d8f3324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41228b4f5d74b4dbed59aac1c32515b9325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7546dbbe0b304411b1a5d79a0df9f32b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b372fd4518516fd62c3eae9f7f63abef327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5f9abd6b37c242ab8f2b234f5e7a4e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f51c23024a5b464d1e724d7b4f351bf329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e7a8c0311a5787de57c8dbcc35acb3330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c39cc31b86773b6967a6984587a5a2d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecdb95dad44f0eceeae691fe26e87fe332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08a52c6511c6837e96918407db5d2da333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551cd2326c27e8cd9d3ede6f1eaf626c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75666be755d69ce1b3ba415f9d0158f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8eff73cb90acb937098b2f5a3ec1a9336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adad199d52fe1a9736604188e0a2e64337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d8c10740f90d7337fbe74900d00f2a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be65a78700a91d10120181bd3affb160339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f3e2c8fbdafb01471f16f989c1a54b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857359737b138aa3bc816cce44ddcb04341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f6787f2dba986a60893a28bdf9548c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66de27ff63e149ad70965dc96d9ffbc1343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328428fffba15e834a1d94e9ce78c8c1344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7455ebc532e2ee7c8d9b45f5da7372b3345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f167ff8b010d78052df5fef03e605c8f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7d249a3a912f1601ee351cbc1c787a347.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d542b06d2155fc4463ba175fc3d3fc6c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a75ce6f0157cec9ab363b21fef67182.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa62707eb03dcfad981bc78036543b7a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162aaca977517ad3fd904004b5be4c954.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f8902255d99d17cc3ea032d91db64f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9ed4c96299f4324e6dd57aa39eb14d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297c95420530bcdeef1cf61655a61ec77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42097f1c1cb9314d7f0d070af256fa308.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e490c2636464ede742969cd412ffb49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843573dfc9b4c552119f2debef13b33a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3afcde300dfe55ceb6347705364d6cb11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6071ec8a9b3bbfbc6184096931b3122312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2103a5e45189a71ebd311d22c7f7c90f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0a15d6e6d746a57971ca68bd0c1cce14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5aa8d670c9804296643389aea505d0115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510146d88f581491c56c7c7b2326310816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f629d90274e1f5b77b34219ebe829517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f8ebe673833374b121e00dcd65b4ab18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39f0837bfd0e2fbb8509bbedb41b12419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0953fd592db75c30d40b5a071c7faf7420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464e71c3412b5d8aaf54340022e0253421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d103eb653adf9127cd943b4bfd59241e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000bb2ebcf1bf20bcfbb84b05a46d0a923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a49d009a83fa0f95bd44c5665a9b1624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7214fba4d2190aca56c5097cfdeb1725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c9a857fb7d7cbecf7185819e92610c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3453a7fd088fa48affae2e57d1e1a127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fb95210ff8c1586d502facab08cf0c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee6e6d405cee1611ae1a573a573fbf829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f4857770141de9caa5f0c5a4f2cd9930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d572d226409399f4b3f7339e8c924f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea9ac362fbaac06381a92c93bfc168932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee79de2199e6a764337b9c6bad88c58233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123457e1a7e82c7cd17dfc5f94025e8d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f8cf0af16503790194c4d3f334dded35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b202d98fa99e7f749332a0ed25c36f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027591365e88087f0bf732759c452c1537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b723f0f824f84a1e22e626785123388338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ac109e96cb69d4fc537ba8572b295f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09e82e6593316066cb6a2d339a1cdd940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fd7e0b1ca564a4ab50b6dcef84cb4441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd3495415d5346520f576fcae5bf32942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14da75189402fd5a6bf454559cbc81d143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f4b4b9d97abd8ec9421f152615ef4f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1203442d14915bd95cc16508b46438b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357652d6ebab4e1d5b094845a637de0a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0629536ce62f9cb8c06d2f709952d5247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325d5e83d5602e6f9965164add61078f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee92ce9259ec6eb8189192a83d42482349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606cd02be0e9889aa09ce41745dd4ea150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6baea990654fd66d5ecd8e8e3c8f39cc51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98a08f3f4dcf20bcebe05e10b44874452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ca616eda4b507ec987ac2245c485f153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49fbb4b9537116bfb094d5d9165c4ac54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da56435d9f497b11837c15982282d2655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f4abbead9029571ac9f7efeb1d210356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6ecb755a4c017d837be0777ba8932657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15db29eb70b18d1c12178db8eee31f8a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ca8751ce8d9bcee43d157fdc17bda359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177801d98242d34d914baafa880edb2f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4667f52ff4afbd3e1cdff917e137bdef61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65855d2750d8d8a435608c546c5c6e5f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc402e8963a3db45c4f3670e51be24c263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd51c14b855bd463cfcd1d4a1cb60ebb64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4753fc115c5eea64bb499a468a521ef65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84eaf4edeb819709ebe74ff337907e2766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5b2a5a097d1c9aebd4da8f2fa536e067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d818daa63dee6825a0ccfdcc45b74e4e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2b7a58c323307a1da11eb66961514969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f66dbe25d6766a0624131fb1b6e1b9370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6120cc77d631827f4b0a9b1e25ddcc3471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f79b31732fa93e1811a2f9def6ff2572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98aab02a1efb2056be269288db1ec98d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a51eb0e0de150b39ededa9562dd5c7c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2af4c912248bcf567284abdc9bcbb075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65be5f1e0ce8cad61d1c6da702db23576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ae14fac8959f2c6a2ec3b21fd3c1df77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9c0606c4983360a0c49e3140f0cfae78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f8b55b51a720576c2015e808f4f64079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da759fbcd448be7e7a4a4070068b20ea80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792ed139c906fb6301667c2fc8457f0481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4768b4731e44cdb57384259230f867d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e98aa15310a7143b8c17ee8e52076a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b0e4b34a83959b0d358d420c1a96f584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f4544d0081b8a29d270328c97cc8fe85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d55bc7d10de0f41a5fdee12078ce1a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a70c7c8ff5f1b8cab64e3505efbd99a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d91a9417c09c148edef72763d29e68588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be4b78a3f0016a5b1cc5b9e5870fb8a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48dea66ebd9030f39ba7bbc5986895c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c79527d10c87264fb2766a3223fa8c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1165cc4d1398a7d649f48117ce826b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b1fb8180fb80f0f1fd6afeeeecac9093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb53d45d9a25e0b7669438fe6ebc85a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb029ffed228b691865f4850732d32295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12450f022fb8a8587279b91f06cd03896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03927d3c0a4eae350c99f1f0a74bc18e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1aabcb247d2dbb5a9c657b0feb76de798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95048fab5481593136d770467e31a4b799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96b1d7b1341d7026abf68ff494ba15a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564bedd472b3f34c3f6defc56fa448c5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a70cac4ea4fc48116a82cb0ec896a8c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25af57bf29d223fd8532b64bbe027837103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3062c9641fefd1ad72064c17cc6c13104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9f5cecf596f49589bfb4c791d99dda105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ef625d6cc37827d078157660952ccc106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d023cfa26655814c40c595f3a4da69a1107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba31856474a5a1fbb0bce9d4280f4ac108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f179912ab64b1e9f1a3b3dcc66cc8c8109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb6bbcf2289d3b92c7a6815e59bd03e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de90481e58eed6b3aaf724b069d797ef111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b5bae057930c293418a696c4208b88112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687b0101734b8bfa051e65b9ccc98989113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baec097be012b7a95d89017f5e5179a5114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabc40e21b4827bd5aa0fb40e67cd5d4115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eadd23f01e688c4903f618c320850e3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a6f4de1f437df87b2b519a5f5ae463117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8410719b20f22f937a2f46fd7de0dea0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debc5046e92f5ab292b02fc9127ba1e1119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539d09d93c395ed9d45715362cd0105b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0b5d21a2d2ba70aaf2fb8fea83f3ef121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80657836ef26256933dc8fa0f5bbbb5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893a95861e2ab355ae85981744330003123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48b874057ed63e9850d486f5de86fde124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a570d08ceeb413f9083e4bf38bb2df55125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8583a46e59a7b8c8ea6c14edb074972126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5c74c4ad969a5311b35aa9f9da055c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272849a4671edec94396b9cef8dd2c16128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a65ad4f51b8cfda2019eb45ad313f95129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e57b9a682209d2103d2fc2345b152b6130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cc46a5b5b4394db2de64dabf9d7c57131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672d6fdefc20e465a2575e074c1d6cb5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c504cdb1a5bbc0ac05af65b550fe61133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9178cf14ba590406ad2ac684d6b3e9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bc8b9815b6ca150019412bca5a9ef4135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e6466b405473cd0443a4f747237283136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76ab3e7954078805b8edbb70dd48133137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e0af70f9c43babfc62feca5f369a97138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2391ed3ded1275dc5664bf2980616e75139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7f53e7a2e8e1b242228379816e275c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27a7cebcd7e394eae7d19b910ca0c1b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e69a7bed7ce0db74f0dfa299c5a7bf0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68292b2042ea439116faaa7e904e19cd143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414ea076cec3ee742506dcb77aa703f3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4dcce795e196bc541a041b0e7df69c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17aee95a1e00da6f07a075ae6187b9d6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947d4d3349f013d26549d9e98096630d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7d66102a63c5f54db834b238bb6f96148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba49c69311adf7ad30bcb959767b07a7149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a876447608d728ce6fc9fe1c8c2e4e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f38dd640e24c47ae1f9dd3bb2ddb082151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5fcb8b8986f939f66932cab3e8087b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d5beadad0e2634bfb01545bd2af0c7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74e136cf19443f9b960283f4f039124154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f107d0bf4872449b33285af54863d376155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d92aa204161abb4b321cd9266520153156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fde45b361da3d4c724879751aa9bab2157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab94480b8764493dde6965154ab3e270158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff58ef9c0f503bec1e71a9c12a723926159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a08452209a641b1591e3ee2d64d7e2160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162849170d35091621038bd689071226161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c94e69624265dbc2acfe57629d7eaa9162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d051b6cf19fe12a7f28494448a1d95163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c1dd724bc91c0f5f90746a197cbf60164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff39d4846d76042541d2d482f797988165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda1648e5e839afce60a0dbd0c3564f7166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df90b711a1783cbd2e7106ec28c9609167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2abfe58436a89b2c5af4d6f8d69a47168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867af71c6ee94fe040dae9d0f7be185d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf6afa609a7ce44774ee6e4fda87e58170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0528c8274e57a1e8af3eb2178088a1b3171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eea097faa3d2aefb6c34a88701c65d2172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f48d9ac757d3793a0d5516917c32ce173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b6920130769f841b494cca34b696bb174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07022b5126a5daf25ce6f82d230281dc175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd294a4f3314db50290eb1feeaf53a64176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589e40c12a79a50c7c9762d6a77b509b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e85b1185d4e0cb6c39fcb80a05e37ce178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bb822a1308b112514259037e70ce38179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165adb83b5d31f60360068819d82ea9a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69e4ac019663263274ffc4d90d8f516181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca6ba2cd48e5931e7914e3c9f6dcbde182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f06b547ee4eed35c78edf365573454183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655a9a437f3d7d239af06ae18b36b995184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e939e70ccc5a2e064550757bebabeb185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b19609deb37f47dd5f8ef6493ec75a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c967b83229b0cb338a83e44fc1fcdd187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc2ee243e4bc7c8bb98d5782aadfddb188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427d5701db1d0ff55c603c7b8f921ccb189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f305a2f10d5479f230d0b112cc16f882190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14267f6d97430ba3ff6b1ed9d62a013b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8f81113620e12a680d65aba2e986d6192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ead8ad285f75fa8fe2896689dfe70dd193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89de64072613e75be1503587c001207a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d685d6578a87160031e236c193182ed195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e848eb461f42653498f009cfe1a3a0196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f767465b156005789a3bafe3d3d8d9f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030a149b0b5d102fc51757586f43c7f8198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cc3554e59be7eab6c9c1900cfd3ff5199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba25cf317396401f0816af53ef5e93f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4657bb797332d96f0f2c83e786c16cd201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b814e7f03b08fc007aa0a2adf75d6b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322ee5b587cdeb976b033417d7a390bf203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf3ef133dd6b881d4ebade84d0ab86c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d367c50574047ce9ccf9d4a5443634205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e683c4e6489fc6a20a379ca13e07df6b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f38bc253810b481f1d0533abc8e6c61207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9808a324b62e489a920c863881af1c31208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99f42685bbd78cb667113714afdf5ae209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26fb5619bddfce22768001d24886724210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e267e5b6a79094a3ee233bf69f5b93e7211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606278b7371f2dfc75a413d1c4ac83b3212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a243389dee3d4543254ba1b7144ce6213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f071399d5c42e5f8a516f67ba971751214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabdec92614bd70265df8dd88900ed4d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d5551a547bc367dc1aef318413751f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f19f18efd718b2499384f6ac058f911217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d4a4b25dc3e234dc0b8520229e1ab8218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0dacbb2ce4ab5564f61ca0b93c13bf219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f24d017c90cb0614d086421ec4d780f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dc99cd64891ac12d06f0301b7df6f7221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3e5b6bdad5c4f8b3e1a64d8355b880222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e3e5b50e8ccb59c4fc7750cefdf65c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dedd970b6da410f6ec354c3c5360c4224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf3510d77183997a89a2047bb7e9997225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab21894d792dc774916e3ba6bb5ded0d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680f90dee2d28924dc3a79c086e67b6a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4a4ccd080d9f134ba5fe276b91319f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712f5799f239e8c04127ce72788bdf53229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40db61db37a463564da6ef913f2ed32b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c4928ca8355305cad8406dcb6f589b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06a0291f8fdef33517ac8b932382051232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda1abb602d8714f23c1c4aeeae0cd49233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b722914ccd808c6cea8ed874ee2476d8234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6f4aad575a9b18f320f22de1a02b82235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c21616441e6cf7c1167d6110d62bc0236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebd2122e7815157b70cd0db29263dbe237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4682e8a32b12b03a61c9d809e96b331e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2309104fb7a610595691994203f176239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4244a432d16527b1d1d14517695d77c2240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903fa9d4ccf9a3cdc0fcef7b6256e4b6241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d82e397a716ec8d91a746b956ea5ac4242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507439c7ae9ae6d997bf44ff33cc4e8d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e62c79d6c744c03bd730f2a65af3b0244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2716e7c3053638bba8508af2403867c6245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c012945be8da8149fddc4132471401246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86022cc5ae60d78a71b85d0078eb3b00247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ec1cb76491d86bc3632e6768218abd248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a914601969f351c7363e3992d969230249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5479dd93d82f1bc2c2dd74b76cd02259250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97289373761c6018457297a96f511141251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df1eb57eec1233b03f701f017308c67252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4975309b2744f0ee02353378b3f1c65e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055cb8c7bdc91b9950b19c0e3a6ad117254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac944640bacadbbb32ee261db5f27c30255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e07587227b5fb33304274e03e35d6cc256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a99543ff8fcb78487154b892fa1ce50257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6ba157ef15dd105f4c19910f8da24c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d35f465a8581290596ee83649d63e0259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c45603b2e8bedc2cbb79792d412b13260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d21f3d024866c807b242e9683d96f0261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5424e51f93c80746d9cc7473bf742b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a379fd430c799d0ea62b51f8cd8eda263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46e029fd3e7836bdbc02e1e9a2bd758264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560846635bce79ed41af2bd2b13faaf6265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cc53aec01ba5b302f77eb6645c760a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a9c2db5ef3265af2ca28234f20b852267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acd7dcd444f8b7b7593a555e492ff22268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6e98420f7e11ead2820bbe823c945b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3785510f5178acc85a7a73f79644d37270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473dd3b5adb16e04f5c326238e5d82a7271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b59391b2ddbb25346af9f75eb70fd1272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ba0b351a06e5f2e3cdc6055c509a42273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d3cd028bc275221320e8e2b283dce7274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f556a70db448c7a2101f5529226b1ca275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecb6a1823c3acd59da81478f008ca21276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93e20528b5db6d3fc094300cd2e6d53277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448cae3ad3ea38494bc17d8924de020d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b2f266b074c7f6b1056ff216aa3353279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6277a1df83a28f8e7d58fdb6eec3fa14280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49998fb3bbc55e76bcb31bf93e6a016281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833b0a2b3e562564751d911234345592282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed9d24da06cf087ff090ce039741fe3283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e282d54763da29bf70e0ecfe4e165ed284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fcbe99768ad16b8a51e759ec9fbfbe285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399d5c20744215b7984c62caf3ae9db6286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acb8463ce9514a13b7776db970c1ea4287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31897917906c6fb1e16a7e5d5046ca69288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13dfca4756babf5de78878705059504289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03cac676255f23d9a07f546b7f8c8b2290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85de45f912b2f547dd6c98f9ae827c9291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29deb3e160e170b4efee61d985125c28292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873becea37440afee109d58405206440293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0ed24682f9885fc956f161e980d661294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccff2d32acdf7389d3bf34d7299677e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa381da8ddd01fcbb375d8658d89ebc296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60a09bb2f3bdf5eeec972d4390cce14297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831b287dbc64dcdca7fbfba579988fb1298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fcd8cd5d681e64c7785af0d76c8759299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436013854d46111ff60fe4a5fa4cd6c5300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ab6de4bf9dc564c804b3f6f16d5e88301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab090c26eae5187b6d5ed8ea3674e9e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bd213a23d42a0115016be49a508048303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10214c49a67c97a519202bb706aae0b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284824c6e96aebd5b5e3db0d5ae88dfd305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1352a446d30733210c40f91c1c65f79306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51333010c59cb6a919607850689660ec307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e0d8c1d08e1e69bda4cbdfddc2884e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c8015f999f9866121ae063979a7807309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2b72cc60b7974b1cbeb87498c6cafb310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de795fdb9891d59e737f80befcd2ecaf311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205df2c3065c466b7de2701c60fa5a52312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edebd0bf4f8429a25bf2b08d5ec0a87313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8fd5072125d1857233745f0c73456b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd8c8fd4f255c650328ffb2443d4d6e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a831087fd3630f2dab3ae7a7fce21a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb6585cd8ad08d059e9ba87665f0c3e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6438ec69aef8525466a74f4972e29b2318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f93648a2d21bda214083ce1c563768319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c97486adede42870dd09a3991b56a7320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244413200a5cf57d3c24c6d069e06e62321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b0dfc290ffc3df159f4309a6500ce1322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183badc79dcb91b9d31f04f4696511a1323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b993f8c70ad050775052c6c96800c2324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aaf1f9b170a36cbb78bc3f894296768325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11270,710 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...658 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId347"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -12240,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J175"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12890,3794 +12137,3519 @@
         <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
         <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>16851</v>
+        <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>2.35</v>
+        <v>1.25</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>16873</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="F27" s="0" t="s">
         <v>88</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.25</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>16873</v>
+        <v>16882</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>89</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>90</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>91</v>
+        <v>23</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.25</v>
+        <v>1.06</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>16882</v>
+        <v>16889</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>92</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>93</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>1.06</v>
+        <v>1.7</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>16889</v>
+        <v>16921</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>1.7</v>
+        <v>0.91</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>16921</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>0.91</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>16921</v>
+        <v>16924</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>0.91</v>
+        <v>1.03</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>16924</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>102</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>103</v>
+        <v>100</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>1.03</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>104</v>
+        <v>101</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16924</v>
+        <v>16925</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>105</v>
+        <v>103</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>1.03</v>
+        <v>1.44</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16925</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>107</v>
+        <v>104</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
         <v>1.44</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>108</v>
+        <v>105</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16925</v>
+        <v>16933</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>109</v>
+        <v>107</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.44</v>
+        <v>0.57</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
         <v>16933</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>110</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
         <v>0.57</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>112</v>
+        <v>109</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16933</v>
+        <v>16935</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>0.57</v>
+        <v>0.93</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
         <v>16935</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>114</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>115</v>
+        <v>112</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
         <v>0.93</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>116</v>
+        <v>113</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16935</v>
+        <v>16955</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>0.93</v>
+        <v>1.03</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
         <v>16955</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>118</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>119</v>
+        <v>116</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
         <v>1.03</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>120</v>
+        <v>117</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16955</v>
+        <v>16972</v>
       </c>
       <c r="D42" s="0" t="s">
+        <v>119</v>
+      </c>
+      <c r="E42" s="0" t="s">
+        <v>120</v>
+      </c>
+      <c r="F42" s="0" t="s">
         <v>121</v>
-      </c>
-[...4 lines deleted...]
-        <v>23</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>1.03</v>
+        <v>1.65</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16972</v>
+        <v>16976</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>124</v>
+        <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.65</v>
+        <v>0.71</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
         <v>16976</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>127</v>
+        <v>124</v>
       </c>
       <c r="F44" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
         <v>0.71</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>128</v>
+        <v>125</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16976</v>
+        <v>16977</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>0.71</v>
+        <v>0.49</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
         <v>16977</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>131</v>
+        <v>128</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
         <v>0.49</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>132</v>
+        <v>129</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16977</v>
+        <v>16980</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>0.49</v>
+        <v>1.05</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16980</v>
+        <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>1.05</v>
+        <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16981</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>0.59</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16987</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.9</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19008</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>2.38</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19029</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>1.22</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19047</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
         <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19048</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>3.51</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19049</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>4.2</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19121</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>3.72</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19128</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.16</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19125</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.1</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19123</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>5.01</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19149</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>3.86</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>177</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>16</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>178</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19150</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>179</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.43</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>182</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>183</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19157</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>184</v>
+        <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>124</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.58</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19176</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.63</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19177</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>1.44</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19211</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.52</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19213</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>0.7</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19215</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>4.44</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19216</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>3.57</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19222</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>1.15</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>210</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>211</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19223</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>212</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>210</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.83</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>214</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.82</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>215</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19232</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>216</v>
+        <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>0.82</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.25</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19234</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.91</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>224</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>225</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19235</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>226</v>
+        <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.03</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19236</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>1.49</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19237</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>2.2</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19244</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19247</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>1.51</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>243</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>244</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19263</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>245</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.83</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>244</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19264</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.52</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19264</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.52</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19266</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.63</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19267</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.89</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19270</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19272</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19273</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>0.77</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19274</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>0.57</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19291</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.16</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19297</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19298</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>2.12</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19301</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>2.08</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19303</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>280</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>281</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>16</v>
+        <v>43</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>12</v>
+        <v>282</v>
       </c>
       <c r="I101" s="0">
-        <v>8.970000000000001</v>
+        <v>26.17</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19314</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.62</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19315</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
+        <v>287</v>
+      </c>
+      <c r="E103" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="F103" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G103" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I103" s="0">
+        <v>1.03</v>
+      </c>
+      <c r="J103" s="0" t="s">
         <v>286</v>
-      </c>
-[...13 lines deleted...]
-        <v>289</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19316</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>290</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>4.49</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19320</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>294</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.67</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>295</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19326</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>296</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>297</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>2.9</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>298</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19327</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>299</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>300</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>2.46</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19345</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>302</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>303</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>43</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>304</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>26.17</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>305</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19346</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>307</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>16</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.03</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>308</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19346</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>307</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>23</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>1.03</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>308</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19347</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>310</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>311</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>16</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>1.16</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>312</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19347</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>1.16</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19348</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>314</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>315</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>0.77</v>
+        <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19348</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>317</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>315</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.77</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>316</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19349</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>320</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.88</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>321</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19349</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>319</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>124</v>
+        <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>0.88</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19350</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>323</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>324</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>320</v>
+        <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.8</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>325</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19350</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>326</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>124</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>0.8</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19354</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>327</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>328</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.01</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>329</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19355</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>330</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>331</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.88</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>332</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19358</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>333</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>334</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>1.93</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>335</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19359</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>336</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>337</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.83</v>
+        <v>0.6</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>338</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19362</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>339</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>340</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>0.8</v>
+        <v>0.6</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>341</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19364</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>342</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>343</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.51</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>344</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19367</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>345</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>346</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.59</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>347</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19367</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>346</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.59</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>347</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19369</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>349</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>350</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>0.43</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>351</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19369</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>352</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.43</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19371</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>353</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>354</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>0.59</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>355</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19371</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>356</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>0.59</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19372</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E131" s="0" t="s">
         <v>357</v>
-      </c>
-[...1 lines deleted...]
-        <v>358</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.6</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19379</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
+        <v>359</v>
+      </c>
+      <c r="E132" s="0" t="s">
         <v>360</v>
-      </c>
-[...1 lines deleted...]
-        <v>361</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>0.63</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19379</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>363</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>361</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>0.63</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19375</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>363</v>
+      </c>
+      <c r="E134" s="0" t="s">
         <v>364</v>
-      </c>
-[...1 lines deleted...]
-        <v>365</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.7</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>366</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19377</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>367</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>368</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>1.7</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>369</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19384</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>370</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>371</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>1.7</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19385</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>374</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.51</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>375</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19383</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>376</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>377</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>2.85</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>378</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19403</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>379</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>380</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>8.49</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>381</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19404</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>382</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>383</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>0.92</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19404</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>0.92</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19405</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
+        <v>385</v>
+      </c>
+      <c r="E142" s="0" t="s">
         <v>386</v>
-      </c>
-[...1 lines deleted...]
-        <v>387</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>0.64</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>388</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19405</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="E143" s="0" t="s">
         <v>389</v>
       </c>
-      <c r="E143" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F143" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>0.64</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>388</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19408</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>390</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>391</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>1.39</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>392</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19409</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>393</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>394</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.49</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>395</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19412</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>396</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>397</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>1.28</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>398</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19416</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>399</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>400</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>1.46</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>401</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19418</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>402</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>403</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>4.2</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>404</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19419</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>405</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>406</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I149" s="0">
-        <v>3.91</v>
+        <v>1.75</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>407</v>
+        <v>409</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19421</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>408</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>409</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.66</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>410</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19423</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>411</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>412</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.48</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>413</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19433</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>414</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>415</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>5.78</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>416</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19454</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>417</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>418</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.67</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>420</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>19455</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>421</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>422</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>2.55</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19456</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>424</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>425</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>2.5</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>426</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19457</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>427</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>428</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>1.93</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>429</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19458</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>430</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>431</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>1.99</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19560</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>2.64</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19461</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>419</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>2.48</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>438</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>10462</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>439</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>419</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>1.75</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>441</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19463</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>442</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.75</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19464</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19471</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>3.11</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19473</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>452</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>4.11</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>453</v>
-[...11 lines deleted...]
-      <c r="E165" s="0" t="s">
         <v>455</v>
-      </c>
-[...260 lines deleted...]
-        <v>486</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>