--- v0 (2026-08-21)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b8ab3979db570eba718457afc062131.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f221f61008d34577a71652def1a64f622.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdc985fe3cb76723f631d5f45af2ce33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ad248469eefc83b513b53d09bfdb804.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136f033b090c609e8ba8b023986741f55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d5927fb6d18da6f334bb754c7837196.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc22362fa497f2f9a1ef6ab8d3285477.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65850e7b148b5a9001b2c540c2c90868.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34b76142198457b0f965e9ab569e6229.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540692d3f6fda3035b8b3eafaa6254ec10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7071687202e6c6e580bcedcfe86eebaf11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4b631dde09379e900cdbaa27f31ff412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f4f81156794b17b447cc2998ee236f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0164b8c1b7fbe5615833f7d7b97a838814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998960808c4ae620751ad6f19512feb715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389af755a5adf257ce06ef9047a01cf216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbea6df756d01cdd0bc83f5c20649f1e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c65deff9ff16d4befeba22c19cd5def18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473167fb9db8ed23b301ee076429331a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ced31efa741bfb2447dd5483286f37c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec25f34788ee478546dbd24b5e2be1e221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b23c8089a81a9a7991d1724d9b6958622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6593b17c88513cc3d40334d11f79423123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018d3b860e372acf6f8ed47556a9c15224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460225c8f21594e0d46ab0f64d4b03d625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ae6566afe420b2fd2bf88ba7312fc326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cde88b5b626a1afc33908e94aa387ad27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73948cf9f34c68e2b520956dd806bfb828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb714544aacf6f2c8dc7d64b9128f32129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f72ce9ab7269419d520309ceef1048630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0650d3a8e686014048bce91eab8bc031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a65a7da174c0764edc97e6d2e85e1b132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dffa2823a1d87f09874db6cbb8b781833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8443bacfb5f58b572638bbc1ff21fb34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75a151f48f6b0a96227542bbfe7e5f535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371fb1e815fc657ec55862a68b28bb0536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df1747f55a4b741c7c41fcd4f586cfe37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd9f9f9b6a5f3e2cacb0962843b9dbb38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5427bfd15d6d8c07055cb3b9e17c3db39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8e1ef053c6bc5d7d205a349c2d734a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049c961ad71a6240a0c74a658a55f5fe41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a926b272c7967918300673128e7c3142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b11a83c4d90fcafaa7bc66a9f3ab3c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047e9fcfee8c99eb5e33538d87f88c5e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254e1474d16b68a745e732ca1db4e75c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb47b6256d88d84ddc095dfc63d75d9646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0b00525ff26cc6ea2b6d75b6e17ff647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b09553f068b30c478790797ea59b32348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b914249ab32adedb5a15b680a43dbb49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e134a5b8100adef855a5a88e5d820c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922e2e0d81fd86c0e1dd1802cd048f3651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f8a1ef64807c8b3837d3f3fb75a45a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc7699525708116d68f69af6f60075053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bf438cc7ef08be5d3843e74f44cce954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bde86981b5309b082aafaa4b067b4955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2023de4cc8808ce5d2cfa1ca0dc090e856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7f7536e0bc1f6fa74db93738dcd52e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f17df9317ed705b0282ba3de6fb19258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086f179bebbe394eaaabd6478a4947eb59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b57ca20fff0db49dbd686f5576dffb760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd6963e7dc8b28011cf0453d909a98961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3285a217b8176fa68ed1dcc1fe58627062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4b6d069fb5e3b39419afd742a219ae63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521f1fe1e074453c5eb0febb77c522bf64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8902c3d88edd0d72994be6bc3d0fbb7a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291276d1579f65a462de066a2c6d835266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7306575fe404d6827488ab56ee2e8067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef0637f62ca3a6585dbbc8cbc9aad8d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7946f17fc5571e287262d56f1052310169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e51222292a19da50aeb0e14e52282970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e33eff7868eba1cea46698df1024bf071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057c76859a6d4cffbc9e22d2f8acaf7a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019ae8ac6c93fe70446a356ac0cc6e9a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f57e9b771b9e5442913a01cbb1406274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97a5052e79b02dbab200d0573d6710075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200bc24048974a606d6b0240945534e876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ab6685cd49536a6fdb6907131199d177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e215d50b039f98b3357aea664998f778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf1d713686b1ef2ae16da8de882e01379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d3b807ef4deab35699be5fdf8973da80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97c4f4feececcdc36684139bc71d54b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a60b0634757af89cb66ae3aad6670ce82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2681de70f9ae16e619a08e2a542d5f1683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1383e5da9762002406fb5f870cbed47584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f774b65a886b42a087ce442e8baa286985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc330957e80d62462e545e44d5c677e986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82f67c63f210c560c12243d868cd62b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382be08d44afa1cdf18b96ffab1e961a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b875b6767863a186f685e3e26101c489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44309223ef7056ca1a87e5c87f42e0990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16e9d0056385170ac2f90255f93ffd091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8597b5e59806660b9360228653302392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4119ec4d126f3a7eee1475f9fc294693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317646a8ef9800d5cb9abb12f8cca25f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da08e36d56f944611cb282d998925a0c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd15a8b26070fe8d26611237e7b54a3d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55acad263bf40e252ed456f88c2ac3e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c622b4c566ae49afff377d2e38d55498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77ab3c7292c257734462b3d1f166f0299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a112b0be235531554018fef6f52b09100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179c96efb60ae60ca232742b75de3e6e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde142200a2a7fd2e68bc20b8c825217102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19edf5cf525a264aef34894e6c1fd2b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83347f6deb62e95fbf6def929772ff9c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20b6743efecd58243a583f34f5b09ad105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef5e3c1cb236e84e18c61c9a35ced5c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c6dec143c022305688f3cd90977965107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298a9b4f07330c632bb4e192b260db3b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464acaae78adda2faaf723b55cc422bc109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308721e3b5af54cce2e599749dcc8227110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974b7c1756b9abf36d049f3ae9658af9111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d447f6e67367960c297296ff04cb575112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08d5c86880f1b449ff0370d72a633c7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b400dc3cad31de3e5288923edbf9a636114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45647b5c3dbc754282671d7f2c3cfc06115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73f576de42c6dbe9b8fa1a85b0c094d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3992b2bf0cd8a9908680d76078b3c3e0117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0482a850476e2f223911c8dd8bf8c36118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a574ca1f985eda5d125feef92ebad113119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460cc54ea7142943352e44d0fee6570b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6600d3490d1dffd28b12c67dd81ad9121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb0475eb5f11f35f2fcf13ba2a02e9f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356a27b49d3dbce3abc035927c4c913d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af91271724a9cf3d753112ea8441ba3124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba8e4145f032a31539c74553aaafc3c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b11db231cd055239adfa45f9522e00c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975e3e054ffb2b2ba99a2eca3e2d655d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7900774eb15169f5839e719c997ee454128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9949dce260ecf13e6c1e57e840b9b5f0129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fc45fe7d006db8a1763da4557a96e9130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07c006d08bf7ac3fa71b9e0fae492c4131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33083b63066493a20629e22c3a02cd5a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e4d3cf3541cfe307a98beb8213482c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa190538f164b26ca7183a860599ddb3134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6767dd94d288d6c485131b9e5b52d3ed135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841c4905dcf3ed3f292e3b3cbd75b180136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c3e9433c28a663331749a4992721b2137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e26331c4792ee80fbb125fedc4bb941138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e6b71665c41f69b3fd766f2d3b19e7139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9467ea69b50792d8f061fe93cd6f89140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bf1f1c6daccadaa8d95dc333433918141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b591ef82fb0838979e6c9c386ddfcc3142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc72800e93bc298627390247d01ad91c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0dbc4fea9272241cf592914bbfc61c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa2e736d205686ac53ab9cbc09cad2f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c8f29023874503cfe2c688461b91c8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01ac467572749f795296e21b7988315147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9700120c4aafde403c98bfaf1d0e17148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6160e020233b0aeddf417d7bd1ffc1b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b353d1e53df5d600340ade0a74da4531150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cebbe87d9cbd027ec6c44b092cdf95151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43e0d94bef8569f9e371ee186277e55152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019047746fe535f2ba2fb3b85201807b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d82879396aa500dba0f65f71a609f6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd223bc812218dd58414372c4d0f4941155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7f9cb02bdc8fa49bbc35c118aee4c3156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7c6692033d64b798dcd4b7d70c0214157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e8281625cc051acbb4f687ed33fd8b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1d0724c57bed337e353d02e4a1059c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b42e4981af6325ea39d7b938c742f2160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f9c032783a9aaa5ac613f9f75b009f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ede52871a4af60f1e6292c8f8a06bc7162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7fd31adac71926761666567e82f73b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9985997a3ddbd13ff9f2fa7743c9fd4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2913977a5c5343b2c52a70b8e07cc2d4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb02392a69e974e0d3097503f6cb4bce166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e486057f451feb86ff204cbc6945950f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2537168743d2570e394e58c2ae607351168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c020795b587a926602fcf8a5a355ffe5169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e01d6ced4a647f0a841e3e0965bd99170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469983a66d305e67100c550a3e8a9d9a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9aa3d0fa71109774694b6050bae6d4c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9b46a843045896de9738a1688b78bf173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf34f251d5926ab1580a8d915d2fb44174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3cd546063f611d35f44a5ddb5109d5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bb4c71eaed76abba47af3075e1a462176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8fd26b641e05c0ee1763794307d8a2177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78f13b5351625f1919687c2354c6055178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774f9e5037842346c67aad7b62b3a88b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f22f54ffb68bf748c314ca6df44c0d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e603f4ddac08d4a057950d4d6c2795181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e86238af43fe8b4ed18b5587d0b0fc8182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d38266fe55ac43985cd24d5747d3a9183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87000a63b5cdd49e0e4f66da99418075184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8156b26a7a3c00ecf4a140030dc56c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94d983d71c58e8e407ff5c9262b7256186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717a287e3bc62e375f7e13d9363b1a0a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7b4defd6edca7251df7ac790b7cd41188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677acf501d52f0ccc3d8cf9e55fb31f5189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6755c811eb853453b2c76f3227656c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1705a8b65a317a9e1d91678542f1b48191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436d09be46564ff012410c31bde95b0c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c961e460f2d2b975219f6b20850e8a7193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc659b5e1eae006c22fb43839a95db8194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a3766144c5b7cee4fa62a567d816d9195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c20f1fa53182f5ae146d749ad96d16196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9875c6ed407b78f21d7328ceb5633c9197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c571edd21387b7224270614bd2da1bc198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8a4814f579d17faafddea43d73ba2d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9608aa3bf5be016b8c90cf230a20aa200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964b2a4041fa89cf075c2ae83cc05f42201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe432c638f123b074c78be1aeb67ce9202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f73247163793c4bbf16f30952e29f78203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ae60a12282746681422db3502128db204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf9c9393e03f788b6df9ca58afebe54205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130eac979d6a8156c1f951bb941e5405206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff856e6bef76beaced59c2f4a5a1b80207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff6975479993c85bcd506518dabddd3208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd803f44ee3032daee2350d81820aef209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e432e270c0b692861563914985d0402c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7bec3a10a15fa41f9f7de32168ef37211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907be6798027d132f0b49be7e2a1f089212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a4f151deae15ca622a28e7c9f2e299213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f489574adbefe64794b3224babe07d1a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa300a4939fe7358d8ba3007fa229bd2215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69cc3e501b477c15b8f52a4ddec5aba216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9477e531d029b107cbf6f8f6a8dd5430217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a2cb652deaee1eb4751cd0c0c77fc7218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835ea3202c648e69f3831027a0de0abf219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bd03967679cdb3265444f7e7dba163220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d80ed45701276e6b7cdb208f3b4b65221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cade1fa511ccbdf32e2da1aedba4d6f0222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5612872540d2f8386c1e6e89944a7b5a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790a23d857c73f13493fbd705ead3fb3224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4703b45d96eb926afa4df7a13eae749225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1261c261665b966f579578594eb1598226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ff1c82013a6f2d7b3b4291f52a989e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0c42379293785f9d6980dc0e03290a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dbe3244e561fdc0ea68566a02d35ea229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4467b2337e046359b27b1f1756fad1230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81bcfff22749aae489c7e792db2cfd7231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874c0642dca7fd6c5d0cf3fb6451e99b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2d245336a303d04c371606c62db8e9233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937b27d7fee3757508149138730bb76f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b282d8a3092763be2d494f6ec878300235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dcaad3d9f1f59f5c1ab943b8aaa266236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1284c5bf8481125eff18ff2fa0ef9a08237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a4d1e97333b8ace54239a1f0bd72e9238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89da82d7eea883c9c589501bb5910379239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22051868fb20173d3b63e3ae60c42d1240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda08c9bae3cdb73455d8faf1b6088cb241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566818f03f47a3ec65e1be765e047a7a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62feaa4d4841cfad8e84d96e826ed136243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfba86489bb20ae0b98ad0ecb368d334244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fe67986860b6647189304ecdaac038245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146a729b7a33e36b8abb30bb84c0ca2a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22c3077d09cd75821db0ae710503f39247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa9f9b93a137d8ffd717d0d183453a9248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d97a2905ef502eceeedf6182dea361f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccabb4d40d4348a2a6644dcff491cf7e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f074df74b4f59efd7c02c40a5a20131251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53366b66b909a8a01dda7e28e903160252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79b458c4dda2c62d0b80d69ed2aadd9253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cedd059a35707b10caa0f2b9f5cf34254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee80ea1a276cca81caeefc5b2aa26495255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14bdd5d856cc00b037011727e55d3bb256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c6de45d5c2a90f562689ca490ae6c3257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9b7affee322f614d2b8bfa03e5d70c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b2265ded90c4fc5af5d1f154356ad1259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c603b7f4905d2c07b2f860b88d86e0e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f6df8bbc1fa639cbcb7316e0101da2261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c165dae4522ae278a6dd25a1bfbf3a4262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28b61c99f82d78288ed98fd7aded7db263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99103acee9266d632af83be2c8af2f7264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4be98bb64950186068f4f1225514e44265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a351dd8d5ba4624924f5ccb464f048266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dea11ed2fd083a008c5c4c4386487e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f885ec7377c9da39a4c2c6ee7e75c3bf268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39fcd1b7d9d545af03568332f32b2a1269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd017d8dbfa7844d36241e825825bd66270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43cd8e131622fbaf1e8b966922a6dc8271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62420a06b73818b00c7d321b3d92050c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75eed59188a4b3d18bc411544bba8cb273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3c08b7bd4572fa539a0266a36d8f82274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614f8cdbe3f8d8b1bf40cafe4f463187275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be64c37ae46e3d1ce8d46890c9f09e2276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2920930fa58ee437da6e7173ca68c09277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8877949687d1dc2761edc7cc9dc5a00278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d7600fdb16916b3fc2a027f38efea7279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bcf9c495a1d1b243f1985000fee466280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9ccebe364c81cd0c2d62e1e5fbc16c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5ab33c5fac16bdb52b2b1f324ab9ca282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efee99b07b7a09d7be76022ff363f68f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821f1402daa9e39d3b8e6eb7fcdd4f9e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f382af3974f6be4476d55a4fb6cf0bf1285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a080624257122a4936f9cde3fe1637286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332b31a82ee4d00c372a8343cfaf4d2e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643e2502acd7923ceee062dc0d35930c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e5c90704f4bd1505a2eba9a410d7de289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956bff4c737e8525b8ffcb2e4cdeb8c4290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2467cd268eb1e1f3ae806667806fb7291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd29d959027b044a8677564620571ba7292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3026e958bf019b4d7fc71908e89ebc32293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbea820f7986dd6c3117bd85874d5670294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4204fbc0fb1524ac8c10192c8ea59cd7295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe20c18e60fa310f660365bdfde38120296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2439a90046635faf95d05f1fe0a251b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff55c1d6cc6d3ec0eb62458a90c6846298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8945c46bb2b5a9ad62ffa0c7150a79a9299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcbdfeeb70afe9be06040a1b400915e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391b47dfe7900221910b81b24d312382301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd903e4664b8507f3aa842291200f3b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8506dedb0595a9dea7321a12a7d98c84303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2abd48b66a1ee8060da64fc2ec48be0304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06faedb56566c427a0ff82392d04c450305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82a53ff29c6213a14944f703daf4ce9306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619d3310bc7c2df1a922491ddd341499307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7dbb038f1dd2cd820e0f92bb483d03308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68abc0ab614f11a9eb2d6cb99427810309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038a2b88cea963942bab883518cd3bfc310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8736ed38a00668f9f8b6fd5017ca3402311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d30dfe77a00c04bcaa87d4accefa9b2312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4071aad3592f47bf1ddfbc554e4e72ae313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75131e1a0aeb494f6b67f33880b4fb34314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588d6a37b0fddec2565e027f52edc332315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29816566bd0188d2bffb6a9f827d884316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b57504a09e67555964375c7ef86ffd0317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b335814feca1ffa34e995b68502ca92318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4487295d6508799a9e661130eee5245f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea49a2b3a5e6e655b4b7dc0210dbbc6d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eff33a013aa7240193b2c968f14e32b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10d6a03ba01600997684c6343b4666e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b52ddc651922dc60dfc2b8717ad429323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f4242896c04e2283dc7b19ecec62a1324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8090711c31582863192d357d308c910e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e893b36c66eda7343af1e76b08c18083326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3d5ccfa99f97e433fcc558caac4d3a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22691f4169455defd4fc73ec27a7435f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c00d284bb694e658074d282ec329635329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f3e334e5684e48ede8298b173398cf330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78274dd3d1a7e7e512317b5f9724da8331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30131b33e3ce823b4e5579c74af5cf2d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fdd0aefc091c454f1d5612ff83fa9a333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15608636ebdbddf975b3c80625f61781.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee689bd1eeb26019465fdc37f8a083c12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffa9d686464824b826ef5dd7133a8b23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef6d0cc4372400cacce1fcdd8ba94494.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ef5642c74a5c17afd16cc7fd0cdaa85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23953c5cf5e50f574525c95839c95edd6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36623964f7d21f91b56d6b90cc312cd07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a1e81b2ce0647691363bd875871cb68.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffe14f16769d0825d89c57a4635b8e99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37223965244103516a526044655d72de10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e842bc34b42cae2f7fbd72508480bb3e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4848441ccf337e273b6941bd61a860ad12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8627d21f727f903904d538a705e6d89f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6979869903b8eca2acdae2b58533dbfd14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0cdd18fb8aec4c4af7384b7f2e429815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a293c9e63868ee63ee8b565cc580d3cf16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fc825fed34183aaf6203241a969b2217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247c71652e65a17b040f778a48d07efc18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b482b365acb5b00400833dbf836f6c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5585f8cb12e84f6663712dc73deb7a8620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d523cadeb9b32f766c0547ca880c7b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae14edbd25bd2d567f1500771345f38f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf55aea97e577ac0327b1398af73c6023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1b16cd96f3e3b256534dd99acad4f124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b035c74b63686c5ef342f1d8a0234625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8485c913a916ac0744ab20327f8889f026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f955e436ab9419f3eb0721fd5fb5588e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f3d02466c0de601e23bf787ee8fb0828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0421b4b17c00d52edfb5ecfe0ddfaa0e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a39d4f76eef5e7d503e6b3bcb799c030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9b3c00c1e6464ed85202548e2963d431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ef63cf19f32ea13a3d3376d5888f7132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f937a8bf0776f6bb01216f1b50445fd333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26a7e0e8bf43db97c8b8d05ff22b53f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b6bd6e66c622df614e7c000232e30535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d260aed67173ecaabffe90f11c82717d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ea9c05446666a22a491cdb25865ca137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7762ddbb7c80c5a951a03fd18ee61f0538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6891cd80f6c065d6d28fb4c336fe902739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8e0c2119aa8b07440475b0e50ec67440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e423a61f835f8adaabd1fbe235f69d8f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502b2160013f5117776acb5ea57e356f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bdf21e2b220e33c3545fc9893f6d2943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0444e1d659d9e01ad287c53231e5b744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b86b39c029731e2f9f654637dacaeda45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37f1ed923fea319eb763697ba25a6ee46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3768e916e1ce3f5fec50cbd599c1553547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beef5f7cb5a745f50566cb08f189f7f048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf0b635ebe61418859685dd642af40d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5b8021cdb6494c6da6a0c42e3d9d1350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538ac41920142f4dcbb064f125f1cce051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a280db7ef0b898d06eb43d3b0f280f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8dd473b69a22258ab7274735e6755653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2b5b73236383d76b04a6bae222bc0954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb2946feb420d653c9d594bff8ccb0f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d33c7bf855aa2ebef3fa32521af75556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dafff09b69bb51563730372796772557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0230a211d58f7985347ea9d167b7fe58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79a26578ddd5c88766af6e7325027c259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6700a26472fd16f3864536d80a801f7760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1363763bc8831d37edeca3282aa464d861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869f6e08c505687549c70f36a91420b462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0137ceb77d5b43fd32663ae6053be8a963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47a6ed20fb2f902551c982533b523e464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebf93e18de7529513a68cbe9aa25a8c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c6613baf3ffeb79bcd9af67833218c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0626d0d6006f24577ed7ac023d577567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc82ae56a19619e0f6acb949f2f2c6a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cb68ac9b7ebc115642bb7dca6774a869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6713851f42a83073f995d15391d228c270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772f87af4d320a011ac5002505af43ca71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e3ff9af1c5c3e23e41de76f6962e8b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7948abf06e433d2c708fe732a302a073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516a581f273acc1d984223e6798b43ca74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbc1edd74a56b3a5c43c9f6d220001a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a48f50e0789482a41f35ce6370979f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd3153317426e165f3679d70fdcbc4d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74046a84595d926f743728bd222791c678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa196690d1c415aebce010d5013610479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518d05f0023af7d433d6e238b0bb8db680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bb82b1d2322b2831abb06cd3a7185381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7790670a657abd9781d548172e2eb07e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce01c848bf935fc9c7172e9f936649c083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2907ba7c8bccf25f74617ce0f40b70784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245e2a5671dc731c195b7fdd4f01dea285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddaaeb4a8370d212f64170b1d36291486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef9d31b855fd9f40074fd26c830032987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fae18dbefdca6e12f462de2b8543b8488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1670b523359072da970b48f24e604aa189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd080a4fe72f2fc014aecfd3a3dcd7b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d52cdc6cac56edf3c66ea070fe272491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47156b93bcf52f5178982edd743b25192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985eef63f1c30802a37e4c7ad7c6fbb593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8c1f354da9362413b7278f8606e87994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d0d920bc6745757e6f7cdff934dde895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d55a2efce6ee918c3589b47fb11fc996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad46de7cf6d423ef6a2adb567b7a666597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e7b665a5dd0131c3d4eb9f7a132ed998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5035f0bac2e57feb72c4a4f48c4f147c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddd176d342b903163bed2b4baff3400100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcce028b5ad45045c7ffb5deaa155e2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620c69583f2efda2fb5c72a48156ed61102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500f18e7e8afb01eb43ca8b87d4f3b1f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cde9962c6d1f808628eaa5a802ea26104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c425bbd028a56718e0358084c05a1e67105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85241e60db4d1c6f2e5ab0b73ea60a1106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f397f98e85179f69e2d709ea2b5338107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97b77b716b05c8060c3f9d5d2b5bced108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40ac4af02940afbb817c449cd3bf7ab109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db723018597981b32ec92e6d2a9d8c3110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5c75aa9162ca29933fcac445a78725111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcb8873996ff6d1e8cfceb2d98887f0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c38a27e12e8f34f0f865dd69a9150d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abbbe16b38112697cbd737717b8dab0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5e34c92cc606e8929947c50ab85581115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503ea58169e32ce32486b8ffcf02a917116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c606af38c75b7809bc492cfa153e72e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62a0002ffdcae56a4daac5e301ce860118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cbda1064c5b3d9b70d053537c04752119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9218fd071968442b4974e62b1ad8435d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b341c10f9025e707df7bd559d5d33c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc6fefa8e5eb2d638a7627dd16bd38c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb98a5d72496ba47b33fe8faabb1a35e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8f10579aefbc34259ee1f0437aff7d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a37ef2186f2bf8c679199bbdf019ca7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32fc527902711f8ee1767a7257f97ef126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b3b3160e747c840e5332b006d000c9127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cb456abd4e68d5865f5ee56dd1fc92128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf763d37275f9df203d5c7aa88772a78129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce424a253196f5b153d5db2101f8be7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7e65ff10bfb277fc97affd412b0cc4131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2629e128e6c78b3344265f7fc368ed12132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2274a91a87c23ec3f2206d36b2a97cc133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ac7c0db80c3fd63d91f63d78a918ad134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b72e78301aece6a530614248958c91a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa815443071755761932cea6fde344f9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2427517eaff9a9624ae5541568a137ff137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854e5fd884b15fabb55a20dec1579e87138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cff525d809c75fd578e6eaf39fd33c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa5d8cf6ff64e853ecfbe5873eec8a1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d905998dc2a8571db95cee50785e27e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d5b6934e77d6eed3411a160d5165f2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726633a39fa2aa701e5b3ff8ef3c52c1143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b33bb702eed6ab623592de319067bb3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36085873cee5b2d169d77e26cde511f5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b956edd37f1fbe59d58476c242be526e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89918daa8710d4712643e4c6f51e61c6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79730f117f0501f14d88e82e04efb57e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f219f6a57ed2bc012b280f1e314256a3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52500aa93a37d68889968d6bdbbf58f2150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c269eeb7648758169a91c29f17e5de151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d6b92da97c1c5d33549a020f03b096152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f92175ee17eac9238237efc9b284eca153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a3db8c0a53c87a24da97f3c66997e0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ac06e640abd6a7f2aa11493aff628c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613abe366df90714eb6bf1357c9c1fd0156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352ea5cdf0bce5ecd60610b1489e17df157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772e81526b19f3119935d74598b55d96158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9b58473e7ea08589e05136008c17e4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0234d549260c607730b6fb44c97178c8160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f042fb756e6ef11089a1e96b92b2a62161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201c1c452d446b15f7320452284bbc2c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cfd2298575e8a6052f061694473556163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9efe4719177485466d980a8f1e9b78164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c90e04bf33704220e8bb2db4b25598165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a051d9fa872cfc9f0ab29b4226593408166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b45512c7ef1b64ccf2824d46c0c86e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425b48e81e76be24ec1ffcc26f475b76168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649157ac605ea62f68fcc5e1bf2d56ea169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fa6f18e8e88c6e0787d945d9da344e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6feb36c418054fbbf0ad34dc84c0421171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920bebf457825817eda4afcdb558a2a1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30cfe83e3bdb232ad9734d76c1db263173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba30d57fbaf57fdda433ad18f332928174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cf5c403eedd5b6d331da41ebac8512175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae3e4139210b348e580b961db03cd6f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa34287f7709e2bfa8b336c5ad040b8e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899d70e7f225288e6bbfdc3c3ecdd8a7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed37d690566ba4b898369a686742976179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8dc1ba2f654ec948d6c93972510226180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5beb06dd4df21333fb6ecff6d01ae25a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d518f7a07228efb2e567b06adeb2b074182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4eb89bb088c31d77999a58c89edc3a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0524daab4ce860800f5fa97a5c069dd184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367a91a289bbac34f98d46041f348f5d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21119515c89b11bf650c7a7c2d7addf8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0caeb5380189ed28111cf8ec3a46a494187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b44c1f1b5334295b2db64e63e5d5e2188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493e747385520ce146a9baee4e51ba45189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9605ed471605326019e2a0456e81116190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886836ae6de316c231ea2aa9f058474d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12230ed9074748a86d6755dbaeea1c7192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e24039f1261c6ea26d5b45ae106364f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e42ebb99bbc7e78e5d7fa6a83e8a691194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29509304e7efe91e9a162de7459b2bb195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a35da8efbf7a03028bc475427e0127d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be26ffb6d27d193449469cd902042b70197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c288a3a84d098b7e3962791f048731bf198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918f2793e77dc050c6ca8d35d708a21e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fa550791626996252d9e59f1378694200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8386eb8a97a0d570f7775354e0bc1016201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2980850be74301cac81281abbf527b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7ecd00e65cd4ef97c43ed1cfd19ace203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeefcda9fe52a6fb2a11293638e5aa88204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e5a6c19ab208b39b16cb77ef721f8c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae62af6ea42b9ae1e4c8394dd45908b8206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40976ce516bf7fc7170b4449023778bc207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381f9d05286884b586dfbcf8d79ff34d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da7406152110f64b4be50042c495a89209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca5e0643e1f71af7b6c26d8638dd0da210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131113741adc9dec04f1d87c2a7fe6f1211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58ca81c07082bf1defad5beb2a4de00212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8931cebdfe1b7c6b782c50cbc2d3d9213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adba557e75be3a3235fd96b7a1dda75a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693dc6661a1cfd04e85beb597bf4f514215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc0337626f0ee9462dcac4e96e3ce33216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541e68fb2d0342bf1d85141e02fa0e8d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd94e8ae8080e3852f80e7d4da057734218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e2d5745b220f65cfae0a6dae47e1f1219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b0f61dc674b5b5b14d37bdd72f3efb220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec62d1c94e3d1d0d0f894276e0ec2ef6221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa31d22219655ec3fad0fff8702a9044222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6efeff01ba4d6faa199d26dddb4f3cc223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2742226105e23345872a5a4bebd390a7224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f6680a339f8d166c91314b2749df39225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca624d92c8dbd6a13624a195a60ad868226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d698e98e7b32b0b79b0300c0ca027263227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1159cff53c27cf29af975db402209b38228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2911a337d1433d2bf60b9aafe8f6d6e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fabfe242632af5fb1bb701d9043f81230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fa0b0f776db6da1085827a58799816231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddda8282a2bcce62de75aa69132f475c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb301c804c134316b21d73e3ede7faa233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9e05c11fe4c4dc1e9b141b52d81598234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcac5d6fc564ff4936358db02d26e418235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7436890466a4aba2a0b859a86fb5bcb0236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a629d6b8345abd3ad5edb93f8d5378c2237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a75daabfdf6e507d55bdbd1e14538d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f9965600fe3574e24654d68523dd96239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39f4771b8cc9fd0b1d1788172bd6801240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220bcc9ff2d8262f056d22abeeabfa02241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0edb7100492bf7ba2642320ae80b00242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394547eeaf31c15ec6578cad3aca409c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159b6ff221ddd345ee98903129a2b34b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04eceb824b0193ca68794def5ad5c678245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398adc075083cd685077a2c8a42ed9f3246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab3677e5fcfde5eacbe02c0edef1d1b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9155c93382cb94cc02a2702b4f715838248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d282477fde02fc884a142a39cefadeb249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1770cc5f1d083995e63ccd3b79c59b8250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee567fac603eff75262e4d8c32c03ab251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6bedea5840912baee18bc2b5cd0110252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2489b85754f6bcc399b437983eb1eddc253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81aa6d4c59b693ebe8a2c8d6c09d38b2254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4088bf962ef29598d2e5af9cbb55707255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de81028da03f98c5dabfc513f35cf4bd256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637f6acdfbcf516a24b9da40ee1cc9c6257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dc9be192bdffa1c8a2cc3c8bb897c2258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d2b10a6e6ab002803268cb5d9907f3259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567b4e94fc6c388ab8ca9fd601a63cc5260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f894c0d895bf810d0eaa04571f2bfb67261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5518fb1df623327b458f2eb7805f0989262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb8281d766354bdc8c7a3de4e7412a7263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123dee00f0ebbf7588e5f8928f3443c3264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9571406a07a4f57dfd3180f17fa31c3f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4955aa4509f8ff655a3ad1bcda2b1ccb266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e882232ccf8eea5caf6027f144bc1ed267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d386e4eff879f4d83d0a24c9d78b125268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0daa77cf0c51c33e3569304c494a6a0a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfa879ebc8ecd08073e96c42b2ac2bf270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f098e2ca2c1ae48e65009e48abd469271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c4f2b74fcef67331d084317e991f1e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e220b08bca97eb94037329d44ebfc4273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eba788cb56f3e247099a34b65f0cdc3274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea3ac8955a8a79504ecb157f979c73b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0375f3cb4fbe7c75f33729006b7922fb276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b655b97d31fa97a40dbdb04e0c80d312277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2e96291f878f10cd4a505825ba69bc278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9dc77ec2561a658d88d3760c7a151a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a334f4eff6d977814c86d4f32c6c59fa280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdaf45a786c76c6415f1247b812ce8d1281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc3e4fa038e4ec5eb8a8a0621532de2282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a4043bcef47900a18f432c51c15117283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937119313970286fb3c3b2b82d078c90284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4788c5143e2e4fce99f5be97436464f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1026b5f45180d87095d982a0fb33d573286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acca71b83e499cdb4c4bd3a5bc608603287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596ccb4b47edbce99e775ef261ccc612288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121b860ef2d72e35ea9a23bac3e8aafb289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01fca8c5d42a2fddd63d94685b52640290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eeee2ceaff43a446a3060971a07e820291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25277d5e9db5b32c3fb30db5050b35bf292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff104058413a52701de84b3a96afb351293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d5d5f1e55a0deb88c68855da72ceb9294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08de019bc96da1ab44c24f666f9a9229295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32809ef1d00538fe8a45099b6c770d88296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468618a43d387bf68b74e1bb3508297b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0f7879a176a9a05585c2c48c4a2fc9298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e5d9a93b09d580856f218f2a1ec5a7299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a164bb74bf5cace1986bebda339d632300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0983ba95d64f5c36e07f8eafbab6378301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93f564fe1674ac057345a7a4ed60f1f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce335724b0f7effae72a11c1e531321f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43800f7fd322bb8efa9badae62836441304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036201843c33762c560986d40c219f83305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e527e2de7da9e60141ba6094e16b3b6306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423bd2ee1ee66713db3f174a352e1514307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54da808f1203c824427aa787a133114308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4679fde0e963ace5beda4657e7362cd2309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ace23c870e58c1f694eb9dd40d28d8310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064149dfe1fbebae3abc5608af445b8d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3c3a8310394d1e1ef8f8a8d4ca9bfc312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1702e4b8b842d9e65a13827e5fe68ea313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf42eaf297051e42231bf77dc502c659314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf4f192cf6589627bb4ff24159589e5315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3209283aad7dade96059d4d70356ee316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b0d6ecaa41d0446a0145f2b983d8f7317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d643347e259b0f36a20c6d4c60eb463318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7788950c80e120ff5192c129902f4c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc5c5dabbe2739f4657590ddbffff62320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b869deb3d3686ce41393f7aa24990122321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b51984f26d1269551302bd3fd8f71b3322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fcdf8505b0d782fd9101ee683b1997323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01217ffbea19ced38f350f45550629c6324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa24ef0fcb60e1f5925f445a5369e3c325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.66</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.82</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.82</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.25</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>1.03</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>0.59</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
         <v>0.59</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.59</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>