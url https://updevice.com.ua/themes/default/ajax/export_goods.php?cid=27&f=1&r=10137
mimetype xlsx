--- v0 (2026-08-24)
+++ v1 (2026-08-24)
@@ -1528,51 +1528,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6807d035430ee316f451c6b36499bd511.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5af13d127c42a989e6ed6730dadf96e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2612ef764f9e5b0ac0917c572ca6ea853.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65bc8d46da3d8ddd95d1260c46065ff4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db6cab2a170815a52a80a59bcde5f8f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3696d23b6c407257993d2ffa674a4cb6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472a774951ceb23dd09601b201514ab07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42b24dd245c32d282dd7ee29fa663088.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f94ba57385a9bd5d867cfc31c1d4e89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ad0f83733cd6dd2c3e8852afa71dcc10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fcc9d055f3cbfb7cfcf577d9dc5fbe11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec12ac310da54efcf2b70fd3e6bc316112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df33cea9f6d8ade3b3273914986c6dce13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e971e9cf2516011a76a6405f4af764fc14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2467e415158edd5bbcbbc3a6bc4cd45615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625f8b9cfdfc1d572d490493b34cb11116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a85d217e5f8d1994ce5d85b58f3c66817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052c99f3654fb80fe980b748fcc6099e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a8de88cf4ac8d63d0af42fbae852cb19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99fcaf0ac57c6645cc1cf7ce612b0cd20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4b07575837d64c7c69ecf4232e0c1f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b2bb7afd2b6ca7b54c168cf178a32122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf362a4b41794409bd0263507f7325a723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53db92d2216220d6a1334dca1df07c424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127aa26cc10f7305adb457c35704911825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eeedbc5f44682aa01de0c4ade4b86dc26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dd7875452a795084a393d2d49a553527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8fccd3c6defac82ec0dd016f29bfe228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3822242aa9bec4f40de7059e122d3acc29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074fc06194dde16dfec4f04ea93d89ba30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe388703e048e6fa3c9cd61196383a7a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfffc416ef3260115dd281843db07b932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58890a77724f49e27e5c5b548d559fd33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a955c422d8147426aa24f3d216b9027b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ed59ce776abcd9e355ec9f51302ba935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07170d77eb1756139ab40399fb0eecd36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c472d138c52cae2f0c38416a29293f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c7d129695c136b4d4172949432fa6e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c7c51715fec23f9acaf430694fc6bc39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2eaca3d22f5e569c7113f81d0a702240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1362612d29ae1d61777f058733c41a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9459d0eb9383378807a9d94874eb3e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afbb6826e6173abbfbd5a664b93499943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9cbb32080e1caa6d2b360d079f8b7344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bce845c4bb530ab930dd008572980845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ef74c5897278a1f60b7d8b5e9bc20c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e077799e51c9ef4396acf0c675bcd02d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16f8e6ca1f0ff774b2916e6c170f7b548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9792978e2483640c9a39c8de7ec5400a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d16228a3f960a412717959eaaf48fa50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445d875b46cdc489d74b548ea07d08e851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340e38100b4d0bdc42eb4534af1790b352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eae11bfb0f591391923c4240c91b0ad53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e2795e29184a42e369f7dfd890b05754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f423a92dde9e94bbe73a214af62be6955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337ac3d8feaacd64355bd481bd80e87f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b31c6c35d9a511adf056b2fc55207957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56cfba71bb356ac1e23b03213a86c3258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210bada17957e38028f59d31b70a7af759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303838e2d6670b058395212c1cfb2b9860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa96d15fea936dafa2cba33b87e5db5661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44e2c5504faf1320d7fa3dae5bd1bf062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee361f7eb7c0513927f93ae5ec6a473c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06b0dfbb85b8ccdc921b8c556d110a864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1a043827135e69fe6c3ea8efd1189b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8fd8cdc48d01a2dd6acdc69f96403766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36e99ed558be690fba90e55fb6af43667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee4a82200c0695041db5463c76baa7668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbf20b5af807899e5882ac5de3cb5e569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2dbf9df05cf88e1d0a4886276a853070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae1210409741b92662f6d8a669ac6a071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc466b915842c9f21f11aecb0dea908672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfd38e5605b01e20e70a30b4277de8973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f69ada88d5bd21b67fe5fd84b8b78774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbd68529fb31214bebfe5143cca1e6175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54bd722fc9952104539c342cf126d9976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0a4bc9ab3a5f5c5bf73e827af0948777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16f36358466fc9f22dedbdc592e8c3078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a966e2be776acfe7b48f6272b9ac608e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1cbde18d98942cfd1d0b44f7b693ec80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f185ca035405c17fc19619b935cbd6281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e0f74900bd5b377a21c5b85897877082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e37b5c366e82eee2c4cd90883a786cf83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666d5556df30172c5a968d7cbfc2aea484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ff8fe13b1198b8fd2a3398261581b685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3114f1d56718db4c3ac76814ef9473e886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bc3ce06dbfdb73ee26acfd639a69da87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df23b86e4caca8788b55c425a74551ac88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd76709b96c0833bbe798c002a4c883289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6706f5a49fa85aedd79b1c37bb9c5f890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d291b4b79e4c8084452e762d3da530191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c49b9a6483266e74625d60dd32161c892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195a2be453cce78c536ccbbf96d9df5593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59255e8920c170970fd95bb25e364c5e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a199929646cfbe03029607647a8c831195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8872c13da79d46423b7c5c010c6d7ea96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0662ec1bb3733ec7f1826115b830b797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a1a9a43dd2633b758d4fe6a232c9f198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5f9a6576ce682053f5f4bebd4bb54199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e06e19434e4191be3cea85a6ce0ff3100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7811cfe9316449c51ba59b74b590da85101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1418a38196f06bd73293f88ff248131102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a77d3c6b2103cfb53fcf70da6fd528103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8b87865b3abe9b3e5414a2f42550ca104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da78bab3b976d2a84c08ee1a4670132105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dce0c19a644e035db418cd09b1ad7fa106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed761d9df65c73dec61f545a5c77a8b5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e5deef33b25280db2251fee41e1c3a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5670cbc247f67a1c9c7654db986769109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7697e32a8a3587cf892a7b4491318da4110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fdf620779175671b5345ad3595ea11111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0e92de37ba9c6dbc1f079d929bef67112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfaa8acb8ab236e50002aa879e5c031113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cc0b6090ed969c0c49243c7aabfe28114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42230639842825c7099b881c3035cee115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69956fc8c95cd2000577636d0617f98116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be23b349b4c87fd1a64f3ec6bb6bc5f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f09e1280e3c4972228e4c7954dc8c0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662f30ef6843923c2e9745389764081c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b707d52afcc864614f8a4edf90e1938b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c398b3355c6cf4ae82d3991a69bb020e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9648a01a1828dda6474a12ccc1629e84122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59fe7ad5de1cf99cd4a357172ebdfe0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e20789e44c11ca5e98718a20877c35124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f95a9c57a71d7f5781147e8fa06a8ad125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b55ccb447e8349518d4e5b527647ba7126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcb57852bf2fd70816f2d51d94f0a6c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564d6f6f3b19cb73eea709797a83fe16128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bda5300dbc5993b7f75b1f276bf9718129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70e4924f2adc95e8cafb9f48bb8e794130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f581d42bb2c006dbbe8bb02fa4021fb0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548fc0482bf6cbfecbaf0c168c876d1f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ce7e13bfa14e42064eb4c146deadad133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b69816f524f7ae549a88c7944d6faa134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ded337a3fde9da0c69a2956f74b72f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48eece9417c2c48b7c1bf1de3a88ea51136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f3bcf958ed04f49d14a339f4e4d5ed137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a70bdf57370696c7872d00c77992d5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bff5665955317348f315e720cc66dc139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715a06e46a1d9290a4ee85cf480f667c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec645af27c0625d71b1f4fc074dab41141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4ee942fada5904303393bd2e19d4f9142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0f1a9907cbb5abadbcfc3456623b22143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd1adbf715a6c7c94b56822d671fea4144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae6a362930b593f4c013e518af8e99f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ddd672e8b79704a71d312defee00e9146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc868bcafa03f21d1dba4cf47bb35a5147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ac33d766b8daba4e5cdadde32c5b6a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb5a957859c54bc75e27765e6de6f27149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf62ee647ab55cd7be327617821ec8df150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2d22eda28c51cba33cf6759fec8f00151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f9bea22c71863d7e3246316329f89b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6af21e442cd5e31cef02abe686756f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b07bf3eb502e00c3f2b3395d4dd36c1154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccb0f253f527b834a14cc36433a22ec155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3375554543bac0cbcefeedcc70986f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd407a84cd5b9442874d09a1636b2c8157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa391be7e8fa83b8533545ecf3d856e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb01e2264a8acf895774af710d394bc3159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e597be1601909acfacb8b56279261a5160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95abe075d2722c2aa778346849956c2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a135ba9f8110927bb36825f608c2a25d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1740445ba0646ad04b483ff1d1e82422163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19512f228093dd5cc1c284666276d9e2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c5eb493a91b609ebb2d5c7a2c2a9b2165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c9a59cc82d6bb6f3eeabada70ef8db166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18848f23ed779e494d09b1cfa028cc3167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62a1961e04cd88db35cb6174b2878e0168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1be5821aa34f0828ae44effa145314169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6937c99e685dc1cbf6aff1c961ffe525170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5d30bbf67043eb1e28d1fd0585e226171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56b6430994776ebdf8d62b0c994e75c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780b70576ef2da995d64af64f2a6d02b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6656d9ce4e3b1a50cf6b16407ab9650a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b231bf9fc8373ddbd8a59454b9659ab175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87e46390374f30b1790591edfd69063176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779e3db1f871957e9376244484f1faaa177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0baf9f47f41eec2331251547e01413178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e4718f6a86d447c930cab0c2d016e3179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf994729f43a4dff0dcc3bd4fddd7441180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6a6a6741fab0b8f5883b6d5eae52a4181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656e7adeb1e4637671073f4aa1e414eb182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1a91a00bc0698da07e90ebe148ec3f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af125a0ef221f0fb56641fe0105ff602184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c211e4eb589815280749cb5b400f8e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ed54c11edc8a1ccfc7d6dce3fb57e9186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1f66f4a84a3a4bd3468c31f65b88de187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b431497ddcc6745c2d6e3afb32b8bf188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57682369e2385954d0a5c06b07d54028189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273c0b2d6c759c940400245e94f5197a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404c2fa3cf34eaa9c9a7415d87530b6a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab76ebb822ba8d1e79bcde83365c3a8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f08f5b1f71c97e70a8e4e3a9c0d0317193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321edb9f035fdeebd6e428d252f3b893194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df00e966b7a1314f7d32db786cbd9d1195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7d44d7dbe094144560bf5f629726df196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07cbe6373710be012b553be79d8040e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f6896278fd4235a0115d305dfb882d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfde5e1c60356fcf2fa5f20bbfba24ae199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761361a2e5b05c69784b6615357ddd86200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701cc8a23ca077fd64119eed344676fa201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8553e140672dbdfe09274c03c0fbef202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9840d0db7f69bfd42fd5395e0e24eefd203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef50a85d1eb688ce67c5448f902f758204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e95b4f1951f5a2d5f5e52e9fa586930205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2e949d3cb54ce7f0298047f2343528206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba6d59db77ce4132d67ff1c19a81791207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfbd0d11d9cf6eebd81bcdee6e6f536208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b753d8c6b5c3da6e4016c95ca6c1a1209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea90e2190b92fdf673d81ad81e0fddb210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0bd5fb7a0b32f811fd892c1b13cdd6211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc7a4917ba776e8d043c307de636378212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb129f407f39a19dcb5f8c1625be8b6a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac487aae939468b398726d098ec558b0214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab053801f478641864a2b68d0d660f9215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9673462c8d32cf15373f8292e72f25d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7221692fdd50904f3977bfdda7081bb217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e2cf336602030c25e3fa3b93c66b0b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616d76a46eb1e005aa76b60dfc60f53c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45948394d42cdae1930447e178663ff220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0671cea1d2b17fe780715300eb137a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d800f32f3afe0a7d1e551e63402269c1222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf1ab12d2aeec62fef66e3a6b9a34ee223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7536e86bdbd799ca7f960230a00526a6224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2071e6d9a80b38e2cc7a44e3df53e9225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c193cfb4e352086a8e1a4166a135efb9226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f94608c6f2093a9c22c81f24de744a7227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82a954e4f098f6b64d0fc6be5d4e6a6228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db1d25b4cdd781f5a4a9eca48e65223229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f9aa6ef56731deb836385cf84fe1fe230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee04dd8f0fee6fa7203eb829394ecb4d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c19ff5df19f480d62fe3dcc6b0eb50232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e539b2a4db21743a68c8b7119fb6b0aa233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38984d79f3e2c104c0e6e7df86022c98234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ef787037578c18834cfaa4114ffa71235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07001a1ab96f3832c733c1c91cb1219b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c250d90a52509d37bc2c9d5ce240c9e8237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5b40edc6fe49ddce2b6f0376b75752238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b932946bb1784c77fb45a9331136bd239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04535e95b064384373fa7590275a66a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f985c7bb51c573afdb59ae76560695a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54272075eeac7c919d80cadf8ed68e64242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682abc198baac02c3b8843fcde025b99243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bbebe7b7f252c8696c13cb92e76b19244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc56892d4cb3adbcaf55358dba6264a6245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b807ac04ccf200d575524d962c4cb85246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a4baaac97ca9ce6e3f1585f268328b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42260ea48678093699d7ba467d0ff70e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ac64585845b4f83d4297dcc9c90d2f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79dd2d936004f576d30ee28e1a1a66a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcd6d609521d3e29a0ef22f1c9b1437251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344d45d9092228d384d11b930d5b5e92252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554681f61ae0b731bf602d63343e67e9253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd2ee6e8e7b43264609b2711098302f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5f5c98bf3edba39e048f0553b6fee1255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6169b5ae6c64b52b91535f5e9c378c07256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c7b3cabe2f0af817a52c980045cad3257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f721d3c62986c3d49ddf0795d6071f3258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad53eb4bba4a6a3f3b8fe4fff305015259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7baa62eef63632b81578f3302412c98c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780a9e3b8b027409a78aa24e6e7e5c51261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871c12de7d0d9f962930067e254256d4262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44594856511baf15fc9564a22411a23e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ec8304e9490c1af09015b2f0b454cc264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e58801e209197ddd0398278d095bb4b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2036a791e19d745b7f24a3370851e45e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05594250e5c2921d64b12889f9df5c3a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827eb12b8bde913fbcd9e861016ada9f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb642331407039406e48bf797e51cb63269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b28d6da2fbd94b02f797d55fe25df4270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ab1ae87392ccf44cc002ab3e3e3c33271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b335c7f9d8f77432e17cb29c8dcb40272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f97d3b9c7391df974c98336a69fd501273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296a271687571a56065f98e33fc0a474274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5170f7730b00bc6b227a8a983daff9e6275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c6df539227553b959f83aa5495c655276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f48fcfcd3b9c8481955c0a351fd3fa277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180162c66b25124dc65d0869b57364e6278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69937d2c47b80c83f6649b50928c86f2279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd7e0b223774d52fb360119c69bc848280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047dfc410e3b6c346a537b3d5a6d23bc281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fd2a3be9e1b1eca630287986cbe2e8282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b0e2c0a63296c40c3b61b1b7494795283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235d06b2e746f1962e3c6194bbb5bf2c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8600ed794c54dde247aa9182adbb5bed285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d41515c4d719279ed5d4a23563658ac286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2656bc066073a8573f5780e6549ee612287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981830de84e302e7b6ca5196ede2159d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64677c29b01e01596b9d06cd41260a01289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759d3ebea4abd779e52402c36e5ce70d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972574db45e11a4136d2f5a893f880f5291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927a26c2c8ea080bff0e789964436faa292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebfdad5fcd6e25b8e56990ea81a0003293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16800f993bd0a38b3ec4c6eead4a981294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0869ae93ed9d709ae4a2e5a41af0fba295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24abe63bce654e957da902b69e08bf0296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5438e01a9a203c7438f6955ba2d3f21297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2130dc22a47749228d1ef6af773c25298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7cc9acc946035dcd654d0f0b06e82f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd4b1511ec0bbb6132297c681908002300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41656b55e955e95963178dcc1a622de301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4c8eba7adbea44e1f3f216a7232159302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ce50d9458636881240b7cb07998352303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016077b936d4367d1c232491db1c2945304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e1eca9090257d3fb46092edc33548d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0f2f9ad52660823b6abd70e66c7be1306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f0c551c6d11f1a8d501e9c7cd6aed3307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4bfcff3a66e8a3a75784e99488bb49308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9038f7705a1e76851ce75514314aa503309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef78b496d487901893a4e45fdd433d8310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b63b4dc04da8801e9fc6ccad6a716d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f187ed8984bcf069650740677a41495a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9134a2f7b3db69be0309c129f867e97313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293ade28a942fc8fc0908ba2cfe79320314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e55b6a7a2c00d97f03295cfc1609f08315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ef10cfd15b4f568280fae6ef82ca8e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0609bcfd94fb55802b697195c858e11e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b788ba0d4469f23e3a4df18b8cb9ec318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b9b6b03234ad5f14085d38808ba8de319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4a61bbb7b98b79ddbaec5d8b801c03320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8852bc9c0688fb22d622afa41d264e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab292cc3e648bc053d5ba69fab713c7322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21985e653fa204326e4ab65b0acb206d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b974d8f7fe37e79d65474b8ce635df324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3684197ce153f8ff8ec146fa4c26c1325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0075166844cc8282e841440668d85524326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec83a83807152bcbfa278cb373e92551327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3551f91fe1344f3288cc07d5e30de409328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6507cfef23871e634de1a26cd468f6329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcffcf8a36bd6d659905ff2b2fc86cc330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506b180a0a279320b94b3a468f9e2b52331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34675b5037f73e2c0ec57a0cdb6ae6bc332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c65a30e1a68c99c9fa5204e3a4a827333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f30bc027d394558897ca2e0edebd04f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadf3231b3d60b56f11e4f88016a8fc2335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c4405fda24c23e9c70aeace0d7541e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860bb6ac5d9d557ae67da790faa93066337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596ee3bda94dfcb92aa04cbe8b899d9a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5fd029b53ebc2c2c7c5cdb9bcd531f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3346add6b626f9a202807768824a49d4340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d810f43bbf8f2ea1febcee577a2f8aeb341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decc3934338dff7f5f91d72cdd5adf4f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f94b9ccdd6c044925f6052f3bf69b8343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fe076a328ef9e583fdc99862bd707e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5462ddd8c4daffbd89a8a410cc6320b3345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d424f028e68c539a5e7681fa2c96f72346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b32ea8c13483c71eb26002d3141012347.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2caa0fc7ff235488eb72592920227a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a375ca25e938786d1ea6abb6b13a872.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db3ea19e4b2da6ae77a6ea3901b5c713.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47ace8ef0ea4776c12fe916b95db2b84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8789f7e28d3bfedd44ae86949865c6a15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b980d3cff768def533639de2fffee7e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4211cae579e402719e60d1dc2a1aa5f77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c884fa689aa3aa4efe7a77286e2d6f38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c14b8b71efc82c5b41a810a6d160c19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae136438471a6e665f58a5bb0bcf05b810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275d371b91ef71a946ead2469b4a0d3211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83cb6058e24f604a3716aff5f59d70712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b341e371ecd443accf634e12801b7f713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69a8d26583b6035cab2a44b6abc60ea14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5543f0df23ab7c129f6372b7ad97afa415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1274dc64a9ba00f7bd1d43876a41185b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba0a85550d7f12ca22fa6a00342e82217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7814da8222e6cf87e98cc61aed49639318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470873d91b1c0aa253f41a4f686c40f319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0510bceac2a471b8337aaf2b5822322220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1fe503b9d55cc37b21de39ef33f2be21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18426825ef740112ae62dd9f4e6319a522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cd858005d328a0bb527df06eb83f7823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d945bfc83467a64fc6b1772f03488724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fa4cd5cedf8f143bcf485a1da610d225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715550da501a17f3046333d076cf760826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3f5bcfe32afefe662a9c24052de35427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f16551e17f566ccdeb9390edb7102528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5786710e442532d37de279c3ebe5f47e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7d49b14d4beb4eb370b2de0546050130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5f860b839f574949fed07f466622c731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2d7787d938e96267bb2d0e08e4403c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8327ca6c58f18a4b2cb8809cbdc0a09933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b0174d26bfcba5ffbce7d9d60c932f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabbeef9164e258249d314f38c31b7b035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b2a2a947ac677200bf4df979568f9a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42d2b450f365f3ef132657e40e7097237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a1eb22caac1e455d9dcd59c152bbe838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f1ba1643b9d993a84e2bbc579b611039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f16dc113203bbc0118d21c4c6e90d0f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d139319393a924cae9cad40a47c5038341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c553b625c691539d5abd4898aac58f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe153b9f797cf4e6e86b628fcf9761b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cfcbf07cfaeed46dc962a2837c9ac644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c26f41c5ccb1931b8b41f0e3b021d2445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41da50cd235dc6647d6d41f60bf1ce2d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecdb252ce9c3c1cfef62f2635a7fe6947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08138a74fa3497ef9635a1b992a093748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab221befbe134074301fbfd12222c3449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aea849ec6b28b5d06ca7aecf19c1f3850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a333f47159b0b53c5c993802725406e751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfc41274c36003d982a583aec66982c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4c866587fd263f87714f49005e494a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fca83620668ea55b05dfe8fcdd79ceb54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792991a3111b1a39d0af07b9e7a86eab55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66439ea9dbc4a0800ccc1b598a0c1fa156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b601740d4bb795a0e6ad12435667f28f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddfacc9afe655907ae4d3dbc698b91b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d1a9ca1c7272211b19689a842cd27c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f53889304fb260dde7dfadfd44de8d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9b0bb1013a4aa0f084b8bde17b7a9861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c66b3be38144ef8fa0b9ee58eb37ba62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f467b4e20f37a1acf817696028cf73fa63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1be4a68a8e3ce9854cb91f7cfb0cc864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8f6a506b9f659a729811e38661ab8065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c39b63101432d375043bdce250dc4e666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511728743bd81615220a0827ea3880e767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d31b1f6f07352d52e6b58ad341aaab68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa1645ac3da9358a2d34733756fd44269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd7ab6b3e11fa28f586fd00ef03effd70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18e22f7809339b7cb1de5a2d350962671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ff4ba3f4a0e573b1bee79243d2236d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98f23dd9fd820146291a3dea830335073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a555af73812fcaba2c32819efc403cb74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d743ca45c8ece84b080c0ee553bf13475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ec95a025645f6d1accc275860f27c176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7feef8b1bfddd1da8aed1612c5722d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f28bded1a0aa52ecce30dbd1a0adc9078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bfb61fd2fbcdaa1a4e950b7be98e6b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187f25ac6383e4cb9b5feb41f6dc8b4c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fd5d0e9bfab353461daec70ff66bd481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ba7a50870406d9360412c1cc90991782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a914544ed0a9bdc26b2ae8da5b872d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dc44d25f0df46704046935dacc69f884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526439e98accf9b4b424766b9d8d240985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e255835fa0f728fb4c90674a2d0a3f7986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246eb8865eb3783c29ecd447ecc86a6387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcabb51487ea52cb599163130599230c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85847d500675753217500d16e226489589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fcb2caa1c8f93e4b2e85698ab2005b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec0fc7e95e7fd8dd59bff344b712c8e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a7510b77b1a149dd79c3898b98c3a392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2940a79089d56e5b00849055595e00a493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5058d5469401a2afa71d92730991795c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfd4b17b3665a0b7c45eb6768104e0795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61a20959e0cadf90837f544375156a196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73de242fc664d661182e1c3606b271bb97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1032e8118f2163a9eb9bdb047bb9ad7498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba8b968fc0c00f708cd46589cad393e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeef21b583b058bf9f9f40ced2549098100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d4aa3c4ba7badeeccef08e3ff1c1c3101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ca6dde5d34ee8273075a9da7bd4239102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8faa6cd7fd3352b78b708f9878b6790e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48b381d2a09c0439c7026757cca0bba104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5e93ff53e748fef280420bc3f49037105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f193dd7f004e70695b04c94194dea5106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce7ffca862890b7cd05f229b984dd0a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52476c6311d01923bc93c9206eb9bf13108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd82c3642fb9ea36517964fc7dbdc551109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bdc812b98964ec94bcac9f624ebb17110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc32807e597f0c55d162001f5ddc135111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fc7ae5a03bf1470e46c15c453f87b2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2905fbaf1b9a2cb3a9de5499199b8133113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596ea94840c04cf39f5159fd26298030114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f011b27c5c004555ef477a5a9dd67b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750d262cec2d57ca053b93bb0cfefd4c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427f35a21ec212172b1f85c246653610117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5996ab6d949bc2b73ad19be8f6ccaf5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f42753974d503184f07243bac8ad35119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3b5b44c5d72ae53795c8355a68311a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64aca9830288a5ebb3dc02fc751ae41f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e0299f1884edfa0708207b7496a819122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81193a50563d8ec7af54945739d1961123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b515abd97c96577addb4bd85cacf745124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9c28520fac4e70eb23f559c0eaaecb125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b760e4d7aad4dbc351653003c2bd121f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb6b9997906e071987acf294392becd127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c86e25d37cff01deebc42a59cfdf3f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f39b7f60aabcdb572678b90cfc1b08129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c6668a95d9c84fbfd7264c106c0bf8130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ade63e54fa97d56cd0be34ccd088f6e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc59a106d77a9d32197ffcb495ebb16132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2030c21163f13675da6e190bd6056b6133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0c8a47e7f10a4588da43119253e1de134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9294e90bf3ac8f2af6307177e1a8888e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76fbd8bb0e891fc073e9b38b7797436136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b167df83275c049b53de750a2fd7409b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188cc5b5e1e049d3c114f437d1aa3263138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0920f7338b66927cb55a8a0b6bd33ff3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255fd4c2fe452c07d3712ee16160d80d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ac8843b5773520abf188bb40c72607141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7142573b8fc42943c3cfee7ab0b97cb1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04f132da4ea3251d1e7f29d80f11923143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cee110d07eb918d6a186dc3e2ef797144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f544fe3f1c0007f22282b33531f7b878145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499fbad496995a7f3d3c9a1388a4e3aa146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d85d6c174577947ff10e7d760f89b9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ccc13f53ab6854aee618bd6e14e07f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b2fe64d79c74d8b5fa7908543b9722149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7c1c419439583572b88d0f4602e543150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3f17b86ca19260cf4d90034e53815c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d778a1fca2be1a4eccb498b98c4bb0dc152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b7430ee8669fab48d19bd6f043d001153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b450014001867da1541860add91e32b9154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5812039e82cf86ed5856ede3715ef833155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0faaeda49135bdc61d156acea9ea7a27156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc518ef3f07840ba9a3568cebaa0448157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5edfaf37e7ecc7e5814b89116c4033158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a691b13d90624540d8858202ccb277b5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aed643d5907e4ec96d2e62f88bbd250160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7251646425aac23e8eb1b283ed990229161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b20c9414e86204f01518449cbe72dd3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944e073fe8145d45da97d470fa014133163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f9ab2827f49a541e79fcf15c1f4456164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21213f1ccd7c39a1946e7c6004f8804f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742306c71cce153dc0589f35eaed0571166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aeff75f438210d7eeeff53caaad1d72167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce0ba84c55a13daa70c31fc58bf8a12168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cb0cb0a1e9e4fdea664f1ae233a44c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6e91eacd8c0b18fa18f8c75014caf2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23190d605863018ab8392ae98a90e2a3171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84d3bf55ca4850c5cce16185b1d551f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a615cbb30237f46ba5d9d360bcefb3f6173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53555e203433dad9dd849c537facb9df174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c146a82ccf8bbb82a45de4b654b13672175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d399c0d24912916a7c99e4d56359d6176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1c28318b7141ab5fc15c8122fe9a93177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5db9b626c6dcbfdf65c6bd217da93aa178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7089329f9f245e67c67439ae86e7bca179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7594fc52e1203b53a50b8205744d9aa5180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c41a1d3883c0bdf5ed924aab9f4e6d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8bdb3c5ce215fd2859f496c343448e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce9e643a5a88a21f3af8d42c1cb1dad183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26e589cccba49305d38c915258244b8184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44914a6b6566dd8710a3a164237444a4185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74171bc1aeac16f27e90890701a3ee2186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c101a2630bc4d9e9b7d23e0f7f59c5187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81351aa1157db6f3142bb190f74f27a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14594956d055253d617f92a6a1f1a56189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5b7c543a9d94b5ef7d3c576a89b8b1190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee6e9be77710779aaaa25c72263b4eb191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8d1f9562e02a94c3b7e4ea59d2ce22192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00b4f4ba06373378177705953e5fd39193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7009e59b0619c55b6c5ef570977573194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ac72106b62ea5b602269a207cfb2a8195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4624f5541862ff5f9d420f050be505ed196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f433b1f8a6478342ddfe3a1a58dbcb10197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5af6577897d6f83643fe7fb8a0bee5e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6897a0559668d5a95ebf53b456ac4e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7628c4f2081900b0dd49fc3343e72576200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8264311f6dff6fc9cd9b76aa2ff52a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078b2b4f8e1f84b49da19950f93b54f7202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab65bd275a0112f3b5684e851e557a4d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e665c8f6f38531ac259e1c062b9b0a1204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1eb8ecca133be90e8cbf45e37e15a7205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c184abf8813831d82a2e6732913c8772206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d746503f7d60e46f90a8b8b87d8d70207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2508950e859356ec28b38949f6843c37208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24a282fb35cb3f9ee4916b17d5bc018209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ad0233c2a37874db9354282f6425fa210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5746bcd6a75d038ccb84c9c7847b0c2a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2636ee3082f32bd4703617f1d9440189212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad7e4cc9cfbc6d4eab5005b84facda0213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0253e12f83a8a42b48af540792bbf8d0214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69299c66712f52e70b2d4a88ebdb7b1215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9667cdffaad3f9ea836104b6d35b719a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55b1c394bd7028cdf8edd666af2e3d2217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6922793606f18d4ca6f29aa48ebebb4218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6964a7f8e9c5fccbf8a017966bda869a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f8732f4ed870555f8fbaee1d255ae0220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d287619564dbd983a36ed1c8197ce9221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7b7a3cb3a97504b7bfd6f23ef34814222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4135c4d1c9257f616a7702695658ead1223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db6cf0711fc8ffa6b329093dff0b5a3224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f166644a57e5083a07743400d858de1225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecba3480a3360f32195eb795e5514ac6226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0db45408146c84bd316000fff1a45d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98369bfa1022144a325ea5a871943450228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a4708675157ec7f14b6ef8fd2e123f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249bcb06cfec7ea4c1a4c4deb75fd538230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433a55a6305a5229498ec8a65fbbb2d1231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26489d67dfd092870f22c61a84eb81d6232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42195cc770b57e96733688b0ce42699233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c22713bb47cc8355583b1c0804cb556234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51819655ab13f3155967ca6b3ae7b444235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff0e6c0f885deba44b2315be859ef6a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf2d8c1d63eda5381c4661399437ee2237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05728b97c696ebff167ea3de62e5acd5238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfe5555e4164c5c1ffd9bc37efe9ea1239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a659abf665665a370688807d576c25240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc247b2d4cdfe17c13d5f7df3923e463241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801aa4573322ed3e85b793a0940ede23242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869a4dd3f4360ca8f8485166be7c04de243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afb644288e8030a27fbe23f93663a49244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3970cdbc0c5633f542f3548645b3683d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f951239edd9156cff80343775c4166a9246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9c9ec8b1ea33dbb1e8ccbdf558c1d9247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4cd9f0a123f0729c6422253046ff5b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b53044eb55299f69ef3f3d60f7bf43249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafce913fe85eb84effed5284be9c3a2250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158ad9f6638f6a0621179c0e2baacb38251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e29ac70c65845ea9d6714ed5b1ca222252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92e65fedf1748a87f1e71279ae5e5f1253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bb5b2f127f42239d13179fd56924e7254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d613ef4ee42bda87699bc23e0aa6684255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17455ed6827585f3d52cc9f66711922256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c61e659cd86ca884fdc0e9c8a9070de257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64c844e705a01965529a734a69f2e6e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900a40fa786991378c0afd4d0b9bf504259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8117a34310b27582e961fc5ba9d87a1260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a9a04d26d1328f9f88474512d8d812261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72053bdf81ec97ac6cd9ec045ea87e7262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf3f2ca6fb40bb8446555b759a315e9263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a293d64d1a5f8e01a8630f8477ec341264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd58573e400111feb715700b206d585f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e9d208ccf63aa4c64bbd262b68854e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d31149d0afa1dc49183a1e2babb40c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33613ea0febab505418037e99c411e90268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02725c3cc4ef11ad3ef03c73c4c93032269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09d78c92979b293d14d3c5fad8408cf270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12090ab98d376ed238bb3ef0f7a2ba3d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2646ca87aa7c8e8d0c6850c88d926803272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b7229a55208897183b197195396db4273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0566597f10018930d82c5dc73f81ad274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da3bc6e64e808219e52fb7c1026dfbb275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4f5bf8ddf4738f73414b9bfaff5140276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4841ae4d5e62ccd9f5251776d007fd1e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ae59a0b1752940f4ba29d3fcf8daf1278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4d5140c04052cdd7ad49661705b3ce279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2bfc51bc157c99adddd902d4aab654280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8859bb23110f389ebb8850108d104919281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afa882892be228bc1bac0eadf581077282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fecfa2dc185f1b305140fbba7dd2553283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d1d31230d7d626b82a13dadc5bb086284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d5de988cab3b63ba66b9176d98cc96285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5119b50a5d68d9e5252af3a86dd86716286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211e6235b888fc2320024e0080c979e6287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce83140426db6c115a76cacaf0eebea288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8433303ec096e2678b12f1fef803ce7289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08eb7f6e95fff9033d7b816ed1d950ac290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4dc167715f3e383acadb93959703bf291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9105e8616a707d1bdee012cf1853b0292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb51903ec7e6be3c46a70d30ff7eada293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cda39ea2dcd128c44c51dd2b0d6d4b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a73c7ff2771d1afefaa55d24f38301295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9137e26dc373560302d64fb84fba0dd296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d18d8f4d67e93c096349c199138058297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050a4976c0e68e59cf753cc7ecf47dcf298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf8abb5fbe881643dfa4664b8dd4868299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18e1e6a470aef2b9fe958382a987493300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dac5847725d15e3ea945a0c3ce5de4301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1e5ad2aad006028be4bf97ba4b12e5302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2763658bfeb1813cd941e81fc5988e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0154775fddd72054b4bceaa975f39096304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0401ac0c061a3a1910fe99a67b530c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b915245bd8ad3899feaf06fb5967b420306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6b89c4c05badfa762fa54b477cc992307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b77a23c0d517d2eb291c7fdc33cbac308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c26f54b2bc8a6e5620a81c9bdf84c56309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8931be87ac5f5dbc89697a8558ab00f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2e9a4a658e195e71905a809fe483d7311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0018cbad502a318fa74445afbc3da324312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbea559d62511a4c05f4ec14c6339bc9313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f2a57a288ed195df5d8be62c4087c5314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785805c6e3bca761dec9a32d44fa11d1315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84fde0b7f286688dd352a1faa7e98a9316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f3888b36f79c71f45392a0efa7df65317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f575a622646d83d1aa2a22b24a83e4d8318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adf5596a4055e27acf440848edf0d7d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0455d2a42dda717c64c470cdee0620ec320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427e5645c2526f885d6e456bf1e4c85d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fc2f6888e81b9bc868644a072791fd322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b9569f691eb28343d546ac5af68c94323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba07651e5093d132b1f45abf2e69465324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3644a0c1bb935d1b286e09a568d176b9325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dc6f6a0b9654f53c24a7454a2c64b3326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c7a6e6c0f048b7c67263018a387cc0327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5b93abf2a38a0052a6e1b25d498a04328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58fc039e6d87124125a314018ec0e51329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36da907bf0f7f9480afee5efc9f66062330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fb08d9c6975aaa14b795bf22382a9f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508d5fbcb890b0990028c84c2bffe1e6332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835d1311a58f2b146eb98818a7221d7d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a73f70297d4815a04871617a8c5ed67334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cef0c223f8d1f5ac7e9f2553610ae5335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85eec34cb5498758fa7cb6d58a526209336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22e682a8120b56c40c1fa47202a00ab337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3807e14475f78eed270cb9291569cda338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8aa326469d3b3e561d82c8def58e344339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4ae4313ca740bfe5117b34ecd4c071340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2318dec1e64e14abfc340a41c529292341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639aaac1ceca8eb58e556bf441ad5883342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203c7fb5972f857805790bc5b7dc9247343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b182b4241447a0fdce9451ad50547dc344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82dd2aa8b642d6a291e87a190ca56ad345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac27c500c743d9238948ee411645f73346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843e61e6af46bbb0c2c35679fc86460d347.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>