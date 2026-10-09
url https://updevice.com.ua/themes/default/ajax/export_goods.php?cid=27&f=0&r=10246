--- v0 (2026-08-21)
+++ v1 (2026-10-09)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="472">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="454">
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
     <t>Посилання</t>
   </si>
   <si>
     <t>000001300</t>
   </si>
   <si>
@@ -176,50 +176,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -251,59 +260,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -419,59 +419,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -491,59 +482,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -746,50 +728,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -827,146 +812,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1061,50 +1010,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1211,95 +1163,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1322,50 +1247,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1397,81 +1331,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1774,64 +1720,64 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H168"/>
+  <dimension ref="A1:H164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="6" max="6" width="0" customWidth="true" style="0"/>
     <col min="7" max="7" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="H1" s="0" t="s">
         <v>6</v>
       </c>
@@ -2138,273 +2084,273 @@
     <row r="15" spans="1:8">
       <c r="A15" s="0">
         <v>16644</v>
       </c>
       <c r="B15" s="0" t="s">
         <v>51</v>
       </c>
       <c r="C15" s="0" t="s">
         <v>52</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>14</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G15" s="0">
         <v>2.69</v>
       </c>
       <c r="H15" s="0" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="B16" s="0" t="s">
         <v>54</v>
       </c>
       <c r="C16" s="0" t="s">
         <v>55</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>14</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G16" s="0">
-        <v>1.66</v>
+        <v>1.29</v>
       </c>
       <c r="H16" s="0" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="B17" s="0" t="s">
         <v>57</v>
       </c>
       <c r="C17" s="0" t="s">
         <v>58</v>
       </c>
       <c r="D17" s="0" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="E17" s="0" t="s">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="G17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="H17" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="B18" s="0" t="s">
         <v>60</v>
       </c>
       <c r="C18" s="0" t="s">
         <v>61</v>
       </c>
       <c r="D18" s="0" t="s">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="E18" s="0" t="s">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="G18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="H18" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="B19" s="0" t="s">
         <v>63</v>
       </c>
       <c r="C19" s="0" t="s">
         <v>64</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>14</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="H19" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="0">
         <v>16738</v>
       </c>
       <c r="B20" s="0" t="s">
         <v>66</v>
       </c>
       <c r="C20" s="0" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="E20" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G20" s="0">
         <v>1.66</v>
       </c>
       <c r="H20" s="0" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="B21" s="0" t="s">
+        <v>69</v>
+      </c>
+      <c r="C21" s="0" t="s">
         <v>67</v>
       </c>
-      <c r="C21" s="0" t="s">
+      <c r="D21" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="E21" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="G21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="H21" s="0" t="s">
         <v>68</v>
-      </c>
-[...10 lines deleted...]
-        <v>69</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="B22" s="0" t="s">
         <v>70</v>
       </c>
       <c r="C22" s="0" t="s">
         <v>71</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>14</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="H22" s="0" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="B23" s="0" t="s">
         <v>73</v>
       </c>
       <c r="C23" s="0" t="s">
         <v>74</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="G23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="H23" s="0" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="B24" s="0" t="s">
         <v>76</v>
       </c>
       <c r="C24" s="0" t="s">
         <v>77</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="H24" s="0" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="B25" s="0" t="s">
         <v>79</v>
       </c>
       <c r="C25" s="0" t="s">
         <v>80</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>14</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="G25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="H25" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" s="0">
         <v>16873</v>
       </c>
       <c r="B26" s="0" t="s">
         <v>82</v>
       </c>
       <c r="C26" s="0" t="s">
         <v>83</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>14</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G26" s="0">
         <v>1.25</v>
       </c>
       <c r="H26" s="0" t="s">
@@ -2897,2806 +2843,2714 @@
     <row r="48" spans="1:8">
       <c r="A48" s="0">
         <v>16981</v>
       </c>
       <c r="B48" s="0" t="s">
         <v>132</v>
       </c>
       <c r="C48" s="0" t="s">
         <v>133</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>14</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G48" s="0">
         <v>0.59</v>
       </c>
       <c r="H48" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="B49" s="0" t="s">
         <v>135</v>
       </c>
       <c r="C49" s="0" t="s">
         <v>136</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>21</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="H49" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="B50" s="0" t="s">
         <v>138</v>
       </c>
       <c r="C50" s="0" t="s">
         <v>139</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="H50" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="B51" s="0" t="s">
         <v>141</v>
       </c>
       <c r="C51" s="0" t="s">
         <v>142</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>14</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="G51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="H51" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="B52" s="0" t="s">
         <v>144</v>
       </c>
       <c r="C52" s="0" t="s">
         <v>145</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>14</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="H52" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="B53" s="0" t="s">
         <v>147</v>
       </c>
       <c r="C53" s="0" t="s">
         <v>148</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>14</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="H53" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="B54" s="0" t="s">
         <v>150</v>
       </c>
       <c r="C54" s="0" t="s">
         <v>151</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>14</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="H54" s="0" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="B55" s="0" t="s">
         <v>153</v>
       </c>
       <c r="C55" s="0" t="s">
         <v>154</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>14</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="H55" s="0" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="B56" s="0" t="s">
         <v>156</v>
       </c>
       <c r="C56" s="0" t="s">
         <v>157</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>14</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="H56" s="0" t="s">
         <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="B57" s="0" t="s">
         <v>159</v>
       </c>
       <c r="C57" s="0" t="s">
         <v>160</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>14</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="G57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="H57" s="0" t="s">
         <v>161</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="B58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="C58" s="0" t="s">
         <v>163</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>14</v>
       </c>
       <c r="E58" s="0" t="s">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="G58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="H58" s="0" t="s">
         <v>164</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="B59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="C59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>14</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="H59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="B60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="C60" s="0" t="s">
+        <v>166</v>
+      </c>
+      <c r="D60" s="0" t="s">
         <v>169</v>
       </c>
-      <c r="D60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E60" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="H60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="B61" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="C61" s="0" t="s">
         <v>171</v>
       </c>
-      <c r="C61" s="0" t="s">
+      <c r="D61" s="0" t="s">
+        <v>169</v>
+      </c>
+      <c r="E61" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="G61" s="0">
+        <v>1.58</v>
+      </c>
+      <c r="H61" s="0" t="s">
         <v>172</v>
-      </c>
-[...10 lines deleted...]
-        <v>173</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="B62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="C62" s="0" t="s">
+        <v>171</v>
+      </c>
+      <c r="D62" s="0" t="s">
+        <v>119</v>
+      </c>
+      <c r="E62" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="G62" s="0">
+        <v>1.58</v>
+      </c>
+      <c r="H62" s="0" t="s">
         <v>172</v>
-      </c>
-[...10 lines deleted...]
-        <v>173</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="B63" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="C63" s="0" t="s">
+        <v>175</v>
+      </c>
+      <c r="D63" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="E63" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="G63" s="0">
+        <v>1.63</v>
+      </c>
+      <c r="H63" s="0" t="s">
         <v>176</v>
-      </c>
-[...13 lines deleted...]
-        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="B64" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="C64" s="0" t="s">
+        <v>178</v>
+      </c>
+      <c r="D64" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="E64" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="G64" s="0">
+        <v>1.44</v>
+      </c>
+      <c r="H64" s="0" t="s">
         <v>179</v>
-      </c>
-[...13 lines deleted...]
-        <v>178</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="B65" s="0" t="s">
         <v>180</v>
       </c>
       <c r="C65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>14</v>
+        <v>169</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="H65" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="B66" s="0" t="s">
         <v>183</v>
       </c>
       <c r="C66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>14</v>
+        <v>169</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="H66" s="0" t="s">
         <v>185</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="B67" s="0" t="s">
         <v>186</v>
       </c>
       <c r="C67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>175</v>
+        <v>14</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="G67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="H67" s="0" t="s">
         <v>188</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="B68" s="0" t="s">
         <v>189</v>
       </c>
       <c r="C68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>175</v>
+        <v>14</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="G68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="H68" s="0" t="s">
         <v>191</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="B69" s="0" t="s">
         <v>192</v>
       </c>
       <c r="C69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>14</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="G69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="H69" s="0" t="s">
         <v>194</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="B70" s="0" t="s">
         <v>195</v>
       </c>
       <c r="C70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>14</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="G70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="H70" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="71" spans="1:8">
       <c r="A71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="B71" s="0" t="s">
         <v>198</v>
       </c>
       <c r="C71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>14</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="H71" s="0" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="72" spans="1:8">
       <c r="A72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="B72" s="0" t="s">
         <v>201</v>
       </c>
       <c r="C72" s="0" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>14</v>
+        <v>169</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="H72" s="0" t="s">
-        <v>203</v>
+        <v>200</v>
       </c>
     </row>
     <row r="73" spans="1:8">
       <c r="A73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="B73" s="0" t="s">
+        <v>202</v>
+      </c>
+      <c r="C73" s="0" t="s">
+        <v>203</v>
+      </c>
+      <c r="D73" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="E73" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="G73" s="0">
+        <v>0.82</v>
+      </c>
+      <c r="H73" s="0" t="s">
         <v>204</v>
-      </c>
-[...13 lines deleted...]
-        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:8">
       <c r="A74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="B74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="C74" s="0" t="s">
-        <v>205</v>
+        <v>203</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>175</v>
+        <v>14</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="H74" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
     </row>
     <row r="75" spans="1:8">
       <c r="A75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="B75" s="0" t="s">
+        <v>206</v>
+      </c>
+      <c r="C75" s="0" t="s">
+        <v>207</v>
+      </c>
+      <c r="D75" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="E75" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="G75" s="0">
+        <v>1.25</v>
+      </c>
+      <c r="H75" s="0" t="s">
         <v>208</v>
-      </c>
-[...13 lines deleted...]
-        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:8">
       <c r="A76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="B76" s="0" t="s">
+        <v>209</v>
+      </c>
+      <c r="C76" s="0" t="s">
+        <v>210</v>
+      </c>
+      <c r="D76" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="E76" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="G76" s="0">
+        <v>1.91</v>
+      </c>
+      <c r="H76" s="0" t="s">
         <v>211</v>
-      </c>
-[...13 lines deleted...]
-        <v>210</v>
       </c>
     </row>
     <row r="77" spans="1:8">
       <c r="A77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="B77" s="0" t="s">
         <v>212</v>
       </c>
       <c r="C77" s="0" t="s">
         <v>213</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>14</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G77" s="0">
-        <v>1.25</v>
+        <v>1.03</v>
       </c>
       <c r="H77" s="0" t="s">
         <v>214</v>
       </c>
     </row>
     <row r="78" spans="1:8">
       <c r="A78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="B78" s="0" t="s">
         <v>215</v>
       </c>
       <c r="C78" s="0" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="E78" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="H78" s="0" t="s">
-        <v>217</v>
+        <v>214</v>
       </c>
     </row>
     <row r="79" spans="1:8">
       <c r="A79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="B79" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="C79" s="0" t="s">
+        <v>217</v>
+      </c>
+      <c r="D79" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="G79" s="0">
+        <v>1.49</v>
+      </c>
+      <c r="H79" s="0" t="s">
         <v>218</v>
-      </c>
-[...13 lines deleted...]
-        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:8">
       <c r="A80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="B80" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="C80" s="0" t="s">
+        <v>220</v>
+      </c>
+      <c r="D80" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="G80" s="0">
+        <v>2.2</v>
+      </c>
+      <c r="H80" s="0" t="s">
         <v>221</v>
-      </c>
-[...13 lines deleted...]
-        <v>220</v>
       </c>
     </row>
     <row r="81" spans="1:8">
       <c r="A81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="B81" s="0" t="s">
         <v>222</v>
       </c>
       <c r="C81" s="0" t="s">
         <v>223</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>14</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="H81" s="0" t="s">
         <v>224</v>
       </c>
     </row>
     <row r="82" spans="1:8">
       <c r="A82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="B82" s="0" t="s">
         <v>225</v>
       </c>
       <c r="C82" s="0" t="s">
         <v>226</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>14</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="H82" s="0" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="83" spans="1:8">
       <c r="A83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="B83" s="0" t="s">
         <v>228</v>
       </c>
       <c r="C83" s="0" t="s">
         <v>229</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>14</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="H83" s="0" t="s">
         <v>230</v>
       </c>
     </row>
     <row r="84" spans="1:8">
       <c r="A84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="B84" s="0" t="s">
         <v>231</v>
       </c>
       <c r="C84" s="0" t="s">
         <v>232</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>14</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="H84" s="0" t="s">
         <v>233</v>
       </c>
     </row>
     <row r="85" spans="1:8">
       <c r="A85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="B85" s="0" t="s">
         <v>234</v>
       </c>
       <c r="C85" s="0" t="s">
-        <v>235</v>
+        <v>232</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="H85" s="0" t="s">
-        <v>236</v>
+        <v>233</v>
       </c>
     </row>
     <row r="86" spans="1:8">
       <c r="A86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="B86" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="C86" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="D86" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="E86" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="G86" s="0">
+        <v>0.52</v>
+      </c>
+      <c r="H86" s="0" t="s">
         <v>237</v>
-      </c>
-[...13 lines deleted...]
-        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:8">
       <c r="A87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="B87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="C87" s="0" t="s">
-        <v>238</v>
+        <v>236</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>21</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="H87" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
     </row>
     <row r="88" spans="1:8">
       <c r="A88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="B88" s="0" t="s">
+        <v>239</v>
+      </c>
+      <c r="C88" s="0" t="s">
+        <v>240</v>
+      </c>
+      <c r="D88" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="E88" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="G88" s="0">
+        <v>0.63</v>
+      </c>
+      <c r="H88" s="0" t="s">
         <v>241</v>
-      </c>
-[...13 lines deleted...]
-        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:8">
       <c r="A89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="B89" s="0" t="s">
+        <v>242</v>
+      </c>
+      <c r="C89" s="0" t="s">
+        <v>243</v>
+      </c>
+      <c r="D89" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="G89" s="0">
+        <v>0.89</v>
+      </c>
+      <c r="H89" s="0" t="s">
         <v>244</v>
-      </c>
-[...13 lines deleted...]
-        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:8">
       <c r="A90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="B90" s="0" t="s">
+        <v>245</v>
+      </c>
+      <c r="C90" s="0" t="s">
+        <v>246</v>
+      </c>
+      <c r="D90" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="E90" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="G90" s="0">
+        <v>0.73</v>
+      </c>
+      <c r="H90" s="0" t="s">
         <v>247</v>
-      </c>
-[...13 lines deleted...]
-        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:8">
       <c r="A91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="B91" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="C91" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="D91" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="E91" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="G91" s="0">
+        <v>0.57</v>
+      </c>
+      <c r="H91" s="0" t="s">
         <v>250</v>
-      </c>
-[...13 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:8">
       <c r="A92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="B92" s="0" t="s">
+        <v>251</v>
+      </c>
+      <c r="C92" s="0" t="s">
+        <v>252</v>
+      </c>
+      <c r="D92" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="E92" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="G92" s="0">
+        <v>0.77</v>
+      </c>
+      <c r="H92" s="0" t="s">
         <v>253</v>
-      </c>
-[...13 lines deleted...]
-        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:8">
       <c r="A93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="B93" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="C93" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>21</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="H93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
     </row>
     <row r="94" spans="1:8">
       <c r="A94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="B94" s="0" t="s">
+        <v>257</v>
+      </c>
+      <c r="C94" s="0" t="s">
+        <v>258</v>
+      </c>
+      <c r="D94" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="E94" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="G94" s="0">
+        <v>2.16</v>
+      </c>
+      <c r="H94" s="0" t="s">
         <v>259</v>
-      </c>
-[...13 lines deleted...]
-        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:8">
       <c r="A95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="B95" s="0" t="s">
+        <v>260</v>
+      </c>
+      <c r="C95" s="0" t="s">
+        <v>261</v>
+      </c>
+      <c r="D95" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="E95" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="G95" s="0">
+        <v>2.08</v>
+      </c>
+      <c r="H95" s="0" t="s">
         <v>262</v>
-      </c>
-[...13 lines deleted...]
-        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:8">
       <c r="A96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="B96" s="0" t="s">
+        <v>263</v>
+      </c>
+      <c r="C96" s="0" t="s">
+        <v>264</v>
+      </c>
+      <c r="D96" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="E96" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="G96" s="0">
+        <v>2.12</v>
+      </c>
+      <c r="H96" s="0" t="s">
         <v>265</v>
-      </c>
-[...13 lines deleted...]
-        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:8">
       <c r="A97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="B97" s="0" t="s">
+        <v>266</v>
+      </c>
+      <c r="C97" s="0" t="s">
+        <v>267</v>
+      </c>
+      <c r="D97" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="E97" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="G97" s="0">
+        <v>8.970000000000001</v>
+      </c>
+      <c r="H97" s="0" t="s">
         <v>268</v>
-      </c>
-[...13 lines deleted...]
-        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:8">
       <c r="A98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="B98" s="0" t="s">
+        <v>269</v>
+      </c>
+      <c r="C98" s="0" t="s">
+        <v>270</v>
+      </c>
+      <c r="D98" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="E98" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G98" s="0">
+        <v>4.62</v>
+      </c>
+      <c r="H98" s="0" t="s">
         <v>271</v>
-      </c>
-[...13 lines deleted...]
-        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:8">
       <c r="A99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="B99" s="0" t="s">
+        <v>272</v>
+      </c>
+      <c r="C99" s="0" t="s">
+        <v>273</v>
+      </c>
+      <c r="D99" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="E99" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G99" s="0">
+        <v>3.67</v>
+      </c>
+      <c r="H99" s="0" t="s">
         <v>274</v>
-      </c>
-[...13 lines deleted...]
-        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:8">
       <c r="A100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="B100" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="C100" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>14</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="H100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
     </row>
     <row r="101" spans="1:8">
       <c r="A101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="B101" s="0" t="s">
+        <v>278</v>
+      </c>
+      <c r="C101" s="0" t="s">
+        <v>279</v>
+      </c>
+      <c r="D101" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="E101" s="0" t="s">
         <v>280</v>
       </c>
-      <c r="C101" s="0" t="s">
+      <c r="G101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="H101" s="0" t="s">
         <v>281</v>
-      </c>
-[...10 lines deleted...]
-        <v>283</v>
       </c>
     </row>
     <row r="102" spans="1:8">
       <c r="A102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="B102" s="0" t="s">
+        <v>282</v>
+      </c>
+      <c r="C102" s="0" t="s">
+        <v>283</v>
+      </c>
+      <c r="D102" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="E102" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="G102" s="0">
+        <v>1.03</v>
+      </c>
+      <c r="H102" s="0" t="s">
         <v>284</v>
-      </c>
-[...13 lines deleted...]
-        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:8">
       <c r="A103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="B103" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="C103" s="0" t="s">
-        <v>288</v>
+        <v>283</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="G103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="H103" s="0" t="s">
-        <v>289</v>
+        <v>284</v>
       </c>
     </row>
     <row r="104" spans="1:8">
       <c r="A104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="B104" s="0" t="s">
-        <v>290</v>
+        <v>286</v>
       </c>
       <c r="C104" s="0" t="s">
-        <v>291</v>
+        <v>287</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>14</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="G104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="H104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
     </row>
     <row r="105" spans="1:8">
       <c r="A105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="B105" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="C105" s="0" t="s">
-        <v>294</v>
+        <v>287</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="G105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="H105" s="0" t="s">
-        <v>295</v>
+        <v>288</v>
       </c>
     </row>
     <row r="106" spans="1:8">
       <c r="A106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="B106" s="0" t="s">
-        <v>296</v>
+        <v>290</v>
       </c>
       <c r="C106" s="0" t="s">
-        <v>297</v>
+        <v>291</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>298</v>
+        <v>10</v>
       </c>
       <c r="G106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="H106" s="0" t="s">
-        <v>299</v>
+        <v>292</v>
       </c>
     </row>
     <row r="107" spans="1:8">
       <c r="A107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="B107" s="0" t="s">
-        <v>300</v>
+        <v>293</v>
       </c>
       <c r="C107" s="0" t="s">
-        <v>301</v>
+        <v>291</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G107" s="0">
-        <v>1.03</v>
+        <v>0.77</v>
       </c>
       <c r="H107" s="0" t="s">
-        <v>302</v>
+        <v>292</v>
       </c>
     </row>
     <row r="108" spans="1:8">
       <c r="A108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="B108" s="0" t="s">
-        <v>303</v>
+        <v>294</v>
       </c>
       <c r="C108" s="0" t="s">
-        <v>304</v>
+        <v>295</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>14</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="H108" s="0" t="s">
-        <v>305</v>
+        <v>297</v>
       </c>
     </row>
     <row r="109" spans="1:8">
       <c r="A109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="B109" s="0" t="s">
-        <v>306</v>
+        <v>298</v>
       </c>
       <c r="C109" s="0" t="s">
-        <v>304</v>
+        <v>295</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>21</v>
+        <v>119</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="H109" s="0" t="s">
-        <v>305</v>
+        <v>297</v>
       </c>
     </row>
     <row r="110" spans="1:8">
       <c r="A110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="B110" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
       <c r="C110" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>14</v>
+        <v>296</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="H110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
     </row>
     <row r="111" spans="1:8">
       <c r="A111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="B111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="C111" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>21</v>
+        <v>119</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="H111" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
     </row>
     <row r="112" spans="1:8">
       <c r="A112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="B112" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
       <c r="C112" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>14</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="H112" s="0" t="s">
-        <v>314</v>
+        <v>305</v>
       </c>
     </row>
     <row r="113" spans="1:8">
       <c r="A113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="B113" s="0" t="s">
-        <v>315</v>
+        <v>306</v>
       </c>
       <c r="C113" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>119</v>
+        <v>14</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G113" s="0">
         <v>0.88</v>
       </c>
       <c r="H113" s="0" t="s">
-        <v>314</v>
+        <v>308</v>
       </c>
     </row>
     <row r="114" spans="1:8">
       <c r="A114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="B114" s="0" t="s">
-        <v>316</v>
+        <v>309</v>
       </c>
       <c r="C114" s="0" t="s">
-        <v>317</v>
+        <v>310</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>313</v>
+        <v>14</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="H114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
     </row>
     <row r="115" spans="1:8">
       <c r="A115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="B115" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="C115" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>119</v>
+        <v>14</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="H115" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="116" spans="1:8">
       <c r="A116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="B116" s="0" t="s">
-        <v>320</v>
+        <v>315</v>
       </c>
       <c r="C116" s="0" t="s">
-        <v>321</v>
+        <v>316</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>14</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="H116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
     </row>
     <row r="117" spans="1:8">
       <c r="A117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="B117" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="C117" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>14</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="H117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
     </row>
     <row r="118" spans="1:8">
       <c r="A118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="B118" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="C118" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>14</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="H118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
     </row>
     <row r="119" spans="1:8">
       <c r="A119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="B119" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="C119" s="0" t="s">
-        <v>330</v>
+        <v>322</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="H119" s="0" t="s">
-        <v>331</v>
+        <v>323</v>
       </c>
     </row>
     <row r="120" spans="1:8">
       <c r="A120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="B120" s="0" t="s">
-        <v>332</v>
+        <v>325</v>
       </c>
       <c r="C120" s="0" t="s">
-        <v>333</v>
+        <v>326</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>14</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="H120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
     </row>
     <row r="121" spans="1:8">
       <c r="A121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="B121" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="C121" s="0" t="s">
-        <v>336</v>
+        <v>326</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="H121" s="0" t="s">
-        <v>337</v>
+        <v>327</v>
       </c>
     </row>
     <row r="122" spans="1:8">
       <c r="A122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="B122" s="0" t="s">
-        <v>338</v>
+        <v>329</v>
       </c>
       <c r="C122" s="0" t="s">
-        <v>339</v>
+        <v>330</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G122" s="0">
         <v>0.59</v>
       </c>
       <c r="H122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
     </row>
     <row r="123" spans="1:8">
       <c r="A123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="B123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="C123" s="0" t="s">
-        <v>339</v>
+        <v>330</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G123" s="0">
         <v>0.59</v>
       </c>
       <c r="H123" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
     </row>
     <row r="124" spans="1:8">
       <c r="A124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="B124" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
       <c r="C124" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>14</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="H124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
     </row>
     <row r="125" spans="1:8">
       <c r="A125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="B125" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="C125" s="0" t="s">
-        <v>343</v>
+        <v>337</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="H125" s="0" t="s">
-        <v>344</v>
+        <v>338</v>
       </c>
     </row>
     <row r="126" spans="1:8">
       <c r="A126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="B126" s="0" t="s">
-        <v>346</v>
+        <v>339</v>
       </c>
       <c r="C126" s="0" t="s">
-        <v>347</v>
+        <v>340</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G126" s="0">
-        <v>0.59</v>
+        <v>1.7</v>
       </c>
       <c r="H126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
     </row>
     <row r="127" spans="1:8">
       <c r="A127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="B127" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="C127" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>14</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="H127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
     </row>
     <row r="128" spans="1:8">
       <c r="A128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="B128" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="C128" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>14</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="H128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
     </row>
     <row r="129" spans="1:8">
       <c r="A129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="B129" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="C129" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>14</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="H129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
     </row>
     <row r="130" spans="1:8">
       <c r="A130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="B130" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="C130" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>14</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="H130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
     </row>
     <row r="131" spans="1:8">
       <c r="A131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="B131" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="C131" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>14</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="H131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
     </row>
     <row r="132" spans="1:8">
       <c r="A132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="B132" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="C132" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>14</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="H132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
     </row>
     <row r="133" spans="1:8">
       <c r="A133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="B133" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="C133" s="0" t="s">
-        <v>368</v>
+        <v>358</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="H133" s="0" t="s">
-        <v>369</v>
+        <v>359</v>
       </c>
     </row>
     <row r="134" spans="1:8">
       <c r="A134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="B134" s="0" t="s">
-        <v>370</v>
+        <v>361</v>
       </c>
       <c r="C134" s="0" t="s">
-        <v>371</v>
+        <v>362</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>14</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="H134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
     </row>
     <row r="135" spans="1:8">
       <c r="A135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="B135" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="C135" s="0" t="s">
-        <v>374</v>
+        <v>362</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="H135" s="0" t="s">
-        <v>375</v>
+        <v>363</v>
       </c>
     </row>
     <row r="136" spans="1:8">
       <c r="A136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="B136" s="0" t="s">
-        <v>376</v>
+        <v>365</v>
       </c>
       <c r="C136" s="0" t="s">
-        <v>374</v>
+        <v>366</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="H136" s="0" t="s">
-        <v>375</v>
+        <v>367</v>
       </c>
     </row>
     <row r="137" spans="1:8">
       <c r="A137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="B137" s="0" t="s">
-        <v>377</v>
+        <v>368</v>
       </c>
       <c r="C137" s="0" t="s">
-        <v>378</v>
+        <v>369</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>14</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="H137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
     </row>
     <row r="138" spans="1:8">
       <c r="A138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="B138" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="C138" s="0" t="s">
-        <v>378</v>
+        <v>372</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>21</v>
+        <v>169</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="H138" s="0" t="s">
-        <v>379</v>
+        <v>373</v>
       </c>
     </row>
     <row r="139" spans="1:8">
       <c r="A139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="B139" s="0" t="s">
-        <v>381</v>
+        <v>374</v>
       </c>
       <c r="C139" s="0" t="s">
-        <v>382</v>
+        <v>375</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>14</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="H139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
     </row>
     <row r="140" spans="1:8">
       <c r="A140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="B140" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="C140" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>14</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="H140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
     </row>
     <row r="141" spans="1:8">
       <c r="A141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="B141" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="C141" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>175</v>
+        <v>14</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="H141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
     </row>
     <row r="142" spans="1:8">
       <c r="A142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="B142" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="C142" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>14</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="H142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
     </row>
     <row r="143" spans="1:8">
       <c r="A143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="B143" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="C143" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>14</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>10</v>
+        <v>388</v>
       </c>
       <c r="G143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="H143" s="0" t="s">
-        <v>395</v>
+        <v>389</v>
       </c>
     </row>
     <row r="144" spans="1:8">
       <c r="A144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="B144" s="0" t="s">
-        <v>396</v>
+        <v>390</v>
       </c>
       <c r="C144" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>14</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>10</v>
+        <v>388</v>
       </c>
       <c r="G144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="H144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
     </row>
     <row r="145" spans="1:8">
       <c r="A145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="B145" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="C145" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>14</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>10</v>
+        <v>388</v>
       </c>
       <c r="G145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="H145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
     </row>
     <row r="146" spans="1:8">
       <c r="A146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="B146" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="C146" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>14</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>15</v>
+        <v>388</v>
       </c>
       <c r="G146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="H146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
     </row>
     <row r="147" spans="1:8">
       <c r="A147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="B147" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="C147" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>14</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>407</v>
+        <v>388</v>
       </c>
       <c r="G147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="H147" s="0" t="s">
-        <v>408</v>
+        <v>401</v>
       </c>
     </row>
     <row r="148" spans="1:8">
       <c r="A148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="B148" s="0" t="s">
-        <v>409</v>
+        <v>402</v>
       </c>
       <c r="C148" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>14</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>407</v>
+        <v>388</v>
       </c>
       <c r="G148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="H148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
     </row>
     <row r="149" spans="1:8">
       <c r="A149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="B149" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="C149" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>14</v>
       </c>
       <c r="E149" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="G149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="H149" s="0" t="s">
         <v>407</v>
-      </c>
-[...4 lines deleted...]
-        <v>414</v>
       </c>
     </row>
     <row r="150" spans="1:8">
       <c r="A150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="B150" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="C150" s="0" t="s">
-        <v>416</v>
+        <v>409</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>14</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>407</v>
+        <v>388</v>
       </c>
       <c r="G150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="H150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
     </row>
     <row r="151" spans="1:8">
       <c r="A151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="B151" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="C151" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
       <c r="D151" s="0" t="s">
         <v>14</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>407</v>
+        <v>10</v>
       </c>
       <c r="G151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="H151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
     </row>
     <row r="152" spans="1:8">
       <c r="A152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="B152" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="C152" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
       <c r="D152" s="0" t="s">
         <v>14</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>407</v>
+        <v>10</v>
       </c>
       <c r="G152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="H152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
     </row>
     <row r="153" spans="1:8">
       <c r="A153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="B153" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="C153" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>14</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>407</v>
+        <v>10</v>
       </c>
       <c r="G153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="H153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
     </row>
     <row r="154" spans="1:8">
       <c r="A154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="B154" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="C154" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
       <c r="D154" s="0" t="s">
         <v>14</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>407</v>
+        <v>10</v>
       </c>
       <c r="G154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="H154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
     </row>
     <row r="155" spans="1:8">
       <c r="A155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="B155" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="C155" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>14</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>407</v>
+        <v>10</v>
       </c>
       <c r="G155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="H155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
     </row>
     <row r="156" spans="1:8">
       <c r="A156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="B156" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="C156" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
       <c r="D156" s="0" t="s">
         <v>14</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>407</v>
+        <v>10</v>
       </c>
       <c r="G156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="H156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
     </row>
     <row r="157" spans="1:8">
       <c r="A157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="B157" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="C157" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>14</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="H157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
     </row>
     <row r="158" spans="1:8">
       <c r="A158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="B158" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="C158" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>14</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="H158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
     </row>
     <row r="159" spans="1:8">
       <c r="A159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="B159" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="C159" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>14</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>10</v>
+        <v>437</v>
       </c>
       <c r="G159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="H159" s="0" t="s">
-        <v>444</v>
+        <v>438</v>
       </c>
     </row>
     <row r="160" spans="1:8">
       <c r="A160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="B160" s="0" t="s">
-        <v>445</v>
+        <v>439</v>
       </c>
       <c r="C160" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>14</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="G160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="H160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
     </row>
     <row r="161" spans="1:8">
       <c r="A161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="B161" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="C161" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>14</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="H161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
     </row>
     <row r="162" spans="1:8">
       <c r="A162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="B162" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="C162" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>14</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="H162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
     </row>
     <row r="163" spans="1:8">
       <c r="A163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="B163" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="C163" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>14</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>10</v>
+        <v>388</v>
       </c>
       <c r="G163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="H163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
     </row>
     <row r="164" spans="1:8">
       <c r="A164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="B164" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="C164" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>14</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>459</v>
+        <v>388</v>
       </c>
       <c r="G164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="H164" s="0" t="s">
-        <v>460</v>
-[...91 lines deleted...]
-        <v>471</v>
+        <v>453</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">