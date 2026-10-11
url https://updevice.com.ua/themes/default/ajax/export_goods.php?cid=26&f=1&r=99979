--- v0 (2026-08-22)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff63cda69767342747883f4d1843e211.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c059b5d5c4a34ee05dc56cb7357dde72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b706136912ce7528b5c5cd8eafe9a2d93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02008810c6651d79b619717287f4dad04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b6b9537d1c97b8fd84a64bd304de885.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39722efb4b879a70c08ed8ef316eb9c26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d596b2ccd2896b50cdeb3cb97b89f647.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febfebfc0f8e73eaae4c49043e0fe4ed8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876778893bc87208431f7bf73aaca7489.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3001c53cc31469aab9f34da66f3a431410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f30218211f4a800196747b11324254c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd019f6e999deaa79d13c6fa1041f9b012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0accff85b8e1364ba7874780dc59f70813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9d58bc056fab0fa63269a3431953b214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffc22665576bbcefc7c3a818de8ac5315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286d8c69fdb72d957860434d66ec3fb716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a41719282e7037c67c4e23fbbc8aab17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee772a32cc6dfa5531ed6de5c6b336918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d48fa0c56aff6bbd4ff13bafc2eb0a819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ab5f7e446c33acbbd14f22c784f6eb20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf7267abed4dbd2df3dff1171e1463021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26854f622f04d8aafb349e168065d18022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f74bf8cfb0fd5b377f682742378492023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa39788a63034aabc8ab8acd7ef6fe2624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2988cef4c13e545223cdaefab8f3d125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daaa618af693f013bda551dd06e120ae26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10c9d9c5688bc9ff5f3bc4c8fa73f7627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532d3ddbf30eda1b6edc5f8e00df9f4b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a122510014d6ded14650bdc157d1d2a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8ff7260aa07bde6bb3cae876a2ab3c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bbabe3744c794b395f1b2200a02fc531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67146ae576fb5976f18e50ebd74aca9132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60b389d88a4c147e95e19fd3a93227d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585e3e8de20ce342b0759b43f3139def34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed89c6814a09e0eacfee81464ceac7235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a95437581bdd084e082d997364947b836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b7c2b42a11e5fa5ff6a62479bb8b0837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73ba0e5219ba2745f0f1192b39d779838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae41c467598db9f9830dc119a19a4f3739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3190af4dbc41b778a6ce086e2d6b219c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c19fa90dbe3c8cfedf79317a60a330441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ee39e1732e4d5a80113b576ad8e2c242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2749391d3220ae7ecad3f90a0b4860543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d8c04d6f4da43e17cc39f98df51b3844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f95a78814e5656661c9a54f4dc1463745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35557aa92e121a9c6d2ac1655e66f28646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d23fb9314b9b0e35eccd8b0c38cf55147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efc8046ce1c14e4b905abee9a7a694548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94388aa660bce2774297f0155d4def2a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5a701e13d485994392e0560afc55cc50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beaba25a2064a01a8edf4a3892f73b2e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948ca9941aea12379d6ab8fca6096bee52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9e20bac76e48736733f65a2caafdca53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7035e6860182658ba3ab19906dc0e78454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c25a021563ea970cb4547d5bf6b859e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc160c8217fbc9a5785f4266743936e256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a412d6a72ff396a76762b8afb8d91b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1185261256eae3eeb657474984ea464558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c64ebc64560168869825631927f41a959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6075a8288bdaf59781d6ca7ed284518060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849161dc23100bc5fa3b77ded323197d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36272fc8616c56deef04fdc7bd15bcdf62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ba4f20f6706f5a57b9896922f4d97963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d40d6544ac1091e81333b6d003ffd864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326cb6fabdbc3a4a354ff7ea40af8d5d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84012b14d65b32b2ac451065b307d3a666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1984a85330f109f30a66d2d193021fc467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448259fdb111fe9f2073559b000434ce68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e935ea39bc5efc9ad152282f3ec4716369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ead07eb1a3643f36ebcfea0227d8fcb70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb63f641c345be0056fe567937905bc71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b1377071193b5be004e8e02c8a0e7072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02fa0afd28cbe7bafc72b679a7a859f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30de37b664d442c409e651c2b6109e774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a19dab3c6dc7af2c1ad3c7094557f575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a942677850a1c7fcb57d934fd2c18676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e675fe2d7eb5d1bad28ee631d01a0b2077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517e021432f9ef1553086dcfc4a8938878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144e6d70fb9abcd6dc2bb566e8c2a04579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57463b09a05aa8832956431d5d87e09c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9f99b2bf756d6c0d38f8bc1a2c654f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0083fe39e33a164b6a6c8555a99db70e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f415789a87a1307b53b9e2e0d400f60b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf4b6a6469d7f11fbf1593e2eeca7cd84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f0ea3ec1ebecbd3fc7b5a3d29a1bfb85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d87188d282c40b0a0fe2d92ad316e1386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f84169cb1ecf0ba124395c177579f687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e573bb77ef347bde81b012d6d5d2bf5788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2fd166955d76d2ddaa2039a6b4307889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ab435d7e9eb5374dd36acf5b512c1090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3c76061d4999162ee3b247393d26e391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e693aec0ef9a1951b01a73c37d7b595a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e2479aa8a0ddf3695e7b344eebd7f193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dff3a2841eeed94a68914c4ab77403094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f64f779c84c33ec101b54c4353fbaf95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b6c09ae367231305a7d4408d23f17896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ed9de549d639b36982c3abd48c8ec497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f72f0cc698e8efa593de255f447da298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c1d6482082d6b47747760f3ac3610699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991f188540a5ae0b1341eec73041daba100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f76b216ba0232ae2a9fcbb507e5ac51101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ec3825a3232a48a005c5ef06948e69102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e1be3a4216feac3fdbf096bd2e7298103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f6b81f7557c25594b4c9263eef2746104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbf0757b5f29f39d839bd5f2d27c07e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e96907ee62ea007f4e626a25993d6fe106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c5967f27eecd780d06e0de87b3d008107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a1a61ba105f413da3ed5daa4cdcb4a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76a530a6474b9e4140e2a08224534d5109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249142734820112683388c2178c646f1110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c11c16aa597c6ffdb20b267d02d526f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e060ce228e016ff9517ca287f10be712112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4241f1e599df0b026f22136d61e18a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6899d7b538b058cca9c481352fc66978114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05bdf934cd5fa5f9df7904ee6d85d46115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23ce4eca43fa890d8519acf415cc881116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9f58290fae2ec24f33825d7b6e28c5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f8e90075e90d2893853d0097584f07118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e44453f3dd2de655352f8f5e9651bfe119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033fb224849fcbe7ca90b4ec89c6a12c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad5f2225ffffb0799e0e0fdec2736a1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54ecaacb3830e6dde969f807cc01ae1122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dc42d4dda7039c7fa369ccd3eb8f01123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd8b295c00b62afdd722cbd986a8567124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecf09a358c5926b2cf3daeb79190b9c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056f27ab83a5ee57d97057083d6aa190126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de743e03d922a6c3c25b98770d6b4dc9127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31be624cfae262f3ca9926746994737a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3c9a01443a979a2a6da208c4f44332129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e16e46ff1875b57c9367c38f5901472130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd873078ff98e34339bbd98aeb4b62b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023c50b2200e8df41aee17a5b7b718b7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62149346c81f9f90cb9812838d992952133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94c17d1bdb398c1cb04afe9c22a77be134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762ccd7ebcc51bf38ca0452da11828ae135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5994bf66785f8d9a07d834f988a86a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8bc8742c5389a9f72776d86fe16b96137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4024c35ecc1c3233a4d89350f2ead35138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02a0c437cef1c4d6d538ef051449d11139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5d7d59b1850a5986f31bf1d9740cfc140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03857fac97d6b705321de8c95af52f1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49da3ef7d9d38271e8c55d58b42a7922142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d4e01010502f569c43040d484cb9f0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2b519a766bf428b2f2c0668b041947144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a45d5bb7ed9e84d07a3b90ae7a7cdb7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9e1cc664dc69871ee91815bd7f8d13146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d893dcd862df708a00fd07425bfee391147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd8d8256897794a4ab7b6052a58aa98148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7811ba2521e2d10511fa7285771b0ac0149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202ca1f877eda8b2580e381f4233da50150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2f34a4db04f60a7da9ea73b8999859151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06465762a3452b293c20c5635c79223152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4ab6660f28bc2e0130fc09c3adda22153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dae6580d467f0e8885f6f36544f1c00154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2d264fcf548f7806ccd82820745b6e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb05c7b2802efcc070b32d3f42102d0d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c59502e4d2ea3330a3fcfd18a37bb7157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a791ee805e687dac5702358ac2e354158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076a375f7c890f7feeecfc32ed42d534159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e4f8f5f1395fef7c1ad906b407a91c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827c2b0ebf93c30a2be17dd595eaf5c2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57342489ae5dfc005bf1ef642cc193e6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55a351192ad2cc8feb13e0ff280a675163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718faa9d857ed372ee269700032c5d19164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70452061dc3cc9f5e92aa51d248691ba165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8b85ab9634b27fd536ee021bd4aec6166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc7a9f3f2081aaf55a6db76bf054016167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450dfeb4373ab2a7937939437291ec13168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d283a620c363f933dc9990a33da96c1169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c8de01c8498e5e3f540dbc49e47b67170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a656e30cca3e3543035508ddc37c94b9171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c71d26b14addf7a97be815bb3a963d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381d11f66e506a3b8a0b8429f3e90e24173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcbd2af3ac53de0a1b5a29e72e62cdc174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e2de4d470326060e8d7209d1d584b5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2232c34549a78e88943ee32641f7503a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b409d4d6538d400b45033da2ee0a69177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae006c7062477cd08b4eacbeba3578d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2217e946d0072c37cca3a54afd4bc53a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becfec787f090d44eb080cf4d52b7c6d180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f74c2adb600396ab8e3f37a8cc14b51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27be1af466192c9040e2417ef09affdb2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f8873fad0944a8b02b6d3f2f620fdd3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e310f9f62035cf404102fefe862685fd4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f22e1816cf8e873724a2757eefbabf5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33562766b8e1aaa853d66891dc47e6866.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f851b2dcc5566999cd12e13ec7f56f17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555b76ea7bd4ba76ebe8ab6b425d82e18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08defbade1b01abbd63425c7ebb1c9699.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fef18958b52008a9b930de2c6ec0bcf10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d542a8c19b20ea540bedad42195be1011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721121be448d53891f2977fb538a7ccb12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57d35ee5c21c26e04dae66a82c0278a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005c2bd5f199e255388af626849926a614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8126a729684b059185491d3aa305f015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309815d9491ceb909d5d864b3f9e47f116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7632fcd3735f69b902d435b66cc1581b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ff2692713a94b108873d3aed2fe4b818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3cb6f4e56a6fbe6d8d65c13804e34819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7da274484feb67b40b89b92f52f18f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b63142c08618caf44b767fe038818e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609cda885f4ca5136215499953a6af6722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f1ccd444e4eea17723585cf2ee9e5323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577536591be381a27cc7dc57a01949ab24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033eba0e18a244b306e02e0becc3826225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557af364d826189ae854b44c3fe53a1d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6bd844e195918025ac3ba93ee9349b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0b5725783b1100fb2a8129a03d9ed528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85f70dfb716f62697f02aab8bd0197929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f526f3cccfe3e316af5b2527a7db768830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2246b7217c5d1a530bd4712b44a6290531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bef74ae8f2529d256cd6c62236a9c8532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b6fdf7edd6a755e69684663068319433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7800a4a8cca715f75fda794845e5064334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c1f8e1f28db58190af75ff7cb1d74735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d5028b3e4654cb497c6a39629ea18f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3242136954bed0cb8a2e438333aa94a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20991231354e573b2b2824adb72f1b6d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32be68244cd05835c9c61653d60ed47339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043a138bb29dcf4bd6f656a26c71cfac40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851838fe16b043134b67ea732d9c5c3f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e472485ebb9ebb41ba1484e5e7ce28fa42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ce124816b8b8291386e42eca6446d243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3967e0bf9da521351b07471a1e84936644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74b1572bf4c6fd927c5c688e2f7a31745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c13d63daf45e556bdcdca5ba9728cd46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20830ef22d4e3b7dedd67db1bb207ab147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6cb49270d8cd7c7a7f7b67269de96248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7282293e567a0ec734d1d48559d52ee949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e19ae8f0152dad04a17fab950e35bcf50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5ebb6a8a18c79f2f32149c4e8463eb51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3daba7d44138895a6e7617154561c6152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaec1b6a6fff508535d3271c59a7710653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8a343cf023e2d26c2c0f0d149fd5f354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a114eaa4708cab24cead7f72d09aba3555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a68f303ec15571d36ad926c1823d8d956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b050f308d29139d69d8d51cad955b7657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b75e74a7dc09217a0f01619664e452f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a668a8852e6f4e88aff75ce8bc87d4059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f622628e877fc3f83aef86b494d016960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c32f4ac7fdcc8b80b6e32e1330e5f5c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6b19f7a9063124833a5400c62c9a8762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d471a682f2b7e955f49cd6894ec76863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3a4948d635491ff30d7eeb3f2e56a364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8244696cc4f331f4d7eed1242ff8b54165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5af1d839a220d8213397b0b1c828e5766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fafa534bb641a3b1f7825be5bdaa94e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af2a4c947c51244ccdef9617d94436868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b63a84b119e0e8804489eff05bcdb469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072caf035193eee1944e31ed998f89ac70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18b669dccb9959835877092f3d3a9ec71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a2ba09fe91fa2a1be8f26b705a71e972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601f6d3091d701f043d9e105965097e173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8ea92e775208bed537c046c9d72cbf74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53639431a3ea8e791204e8553d3ac5de75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c54fc07f2a0b22331b810b9111649f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c82c798044294549757025049a633477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb50e5085a194de62c1cb342bcb4cc178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731992ac74bfc80e7fe4b209bcc64f8b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76800bf4d215d0b5647d7275db8051ec80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03c4a687acc464c18c0df7976f1471281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a85f00f6d2047807337c500b3aae0b382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f90773190cbf5e714b29dc3c9a5305883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24924a4e23843ecb706d8cf75ff56aab84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2edc9ce63b80d1669ba6d3ecebf08bd85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f3d336349b7162bab62bf5ce4e1bf886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ac9fb7f092d7e034178a6c4af578bc87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae5fae77a234340aac08f20b8ba47fd88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769557f606883bf023c29b5309a8beeb89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e4e211d173abb880fc44b64895181e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fab6e013a8e2ba47f36037cf0fb02f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddeca97c6479b2375d18046f244e0c7392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6213b45e0eb42ac1317a8c975267411293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49f34ce4daf0d9329b7c8c867cee55094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132394ab288571122bfce3402dbc673b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f09e2416e1273666197bff19e309a596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42037d855fc75d69aa5231c16b1d0e997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9319936bc95ba2a1d745b77ba1d035e998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77ec7e273dc3b237dca513af4f0ddce99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3c8eb41a057e6542ed568262eb8006100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4e849e7557d713ef3bdeacb274677c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c048caff2bbcf06d420fe4375453d76a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ceaf9876a4180aa9612f9e7c991a5ac103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a221719f9cfd41f5bfd95ff4ccc36a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dde98d682bde454908b066695b174a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9297e22cb9d9c6087a3286483c1783b5106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a312fe35bbcf463545f27a3c0fd7b6e4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d420f6d7b14040b99f65eabfdc7d4b5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3056b334a9db228f505695e164ee5391109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236ece64870b78f942aad1c29bf2bc21110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6d563c459a5d461826692937a5b04a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a8e5ae812f017bce14761612bd8fd9112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d7fed6c9073e55396f39dfbf1c6cef113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07ffc241637403281344768fe918e1a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55383cc8ffaaf035bc8094e30e2eb392115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd70bbcab385c797b2615a1e228acfe116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d52b6cbf8651e01fb7c13a5b617860117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43d72d8f6660e6b04e07e6b517c24d3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bd34ff114f4384c16b4658ea4182b9119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cce27bf5e91cca8d5105226d027bb0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e61fde21f4d4419a20567aa752f69de121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5db30bbbabb8849860ce32eb714875a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240a2ee41d5f1041cc07a08bd70f6cf5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7567fe7cd3852a9dede5efccfb911a2d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc84c3314da6916cb51d4e766b56e4b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd21d06ad65a58cde1766d600c3863d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170bbf640982465b2d78627b3c50b604127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbdfa1150a543645437a24b01201ae5128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1341b58ec3caddb7a18690a0bf459d45129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769b030ca796334c07161caf7b65c27e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6808da4662da6354378a1691d3081d71131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0564ec1c547b863ad4de3dba6b06915132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968ba80b170927fee170dec9bcb319cc133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1c722e3eaa351b655364416e15bc46134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827f58ad9c18a84079c4c2eb645d0878135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3d41d9bfb3e91b0c54307c3212c1ed136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90c1e983cb2d74dadc43519a19a9961137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1eee3b3c6597451f0eca9ad2f4cb787138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16acba23d521b21252aadca33c5b8beb139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c174d30c2b792aa77be629b9902587f4140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3541c3077ae31796c417e3ebd27759141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ff9dfee10af4c2143206d65396b816142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea11c6e2b0565fd49dda83acab5d7fd143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da1cacc3ea9bf8ff24d7d37397a51bb144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8d5f219aac52430bdef1ee1d45ee0d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18871f704b88b94a64be0bef4db5e36f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f72cb7f73e3ef64afa245451cc486fd147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa9481f2b095c2a90f4f013bea83e0f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fb00dac3ca9ad545931d9fcdbd07ba149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dca5b05d01c4e145e6f81d3baed66e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b754d91147bd547c2a792e77e0f583151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd58609305b4d39b31ec72d637841b4152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f26c1de2072657404be115407eb519153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53329dfe8c73e647277c974d367da920154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199b9022557d1e5c2bf5b11b5fd51bed155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5293e5f0eeee79b4834f9a348cf18b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866485ae14ae879362248dab18e1c47f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fc005b7f747d797edceb4e87bc010d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b39ab1be6b463a299c6ffde8ab3e0fa159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fede8d7094afcdcc341b8e55e47cad160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e2132137ca0d54746aab04fccc581c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c637bba1ed1ee20ea6d927b576bf52162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa127a818682aebeeec85ea30ed3a6e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a06a0775cb8cc805978ca92f9f7fe39164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09f5d98e48b3639c56f4346f0d31a5e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3fa16eb86ae8a63d342a1386e751eb166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a758936d92d0f6501e3d9d394c55e9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56f5400bc9dbcb63a2b4d42bafc245b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8832e6e47620590de34404206815c4169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41f6a7a62bb094ac3c1b8a59cf76646170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a550f212679f6c620b7c248089d8bad171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ac3817423ca8a88ef0e1d3ea10619e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283de5f20f326d4837bb768b3a25445c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0aba47dc202138aa73ccbbf83dbd368174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>