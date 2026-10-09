--- v0 (2026-08-19)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559aeb8c5a6f5fb53fe0e62e7e5a4e721.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733573690d5242695932c83e49ede0122.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b63eaf0598c3bdac1882729eba7cfa03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d933a18d4df3c3857ddee200ee95582c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff032eb8da8648264de6802af0508595.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacd4670f8fa1088272e5124a7caa8cf6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facf55a0e66c3d913c70012094ae69527.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bca2edbc7ee1e6c8d929073a527ae38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996434616f83562b77d75ed73947faec9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4272f02225861e9672459599a79880810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e156dc823e1555617112486a79f1c3dd11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15141b569d095b80e07a603145d170712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c0f98026d4d562973017bba5459aa513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0968057869a52d559042a4204bccbac314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87026a2c381d3fc0980adbc98714240d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90299d8270e99467da48330660f765ea16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf766bd955a13e74ba9cfece8fa1cc117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e02fc8aad2d9934cb0ff1e9785597818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d0f56435860cd1c926c9b5d0ce63a119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11e9cb273df0556e4468972a0796d9b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44622de37e32aebfc1c327b70394de5a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ec696566bdb925f0fd259d33cda5f222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aed95f2afd907a9ae26f49880b4f3dc23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77529fbeecc4902631a9f9023c0bc8624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f575f48fad138a5610a4534aeeb8b11125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365bb231649092fcc4521d02286196a826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6be2546143fb0f68879506ab35e6fcb27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b880e8775248520d1c0c1d6bf28bfd28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207d5bba10ede7d551d4af2d9500474e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0a1c6c9d34d7bb11bf9fe65dead57930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95a7bf18e46ff6e18a8ee0badcc079c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac492e2121b89505a242f69de054823f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c827e327fac0b8cd9e7c40f007444633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43c74458437ddcb08acecbee589090234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99d2c81f3cf25cbb569815444cd23a135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5eaec991d3c8b366f6390842b7ab61336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37f5d86b509e92814e7e9ccf517c60537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48438a1153e47a840b450e354c7a8d8a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b603327a770410f18b77877ebe1e107b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7d23fd4ff0da4c02161ba6f4dc134340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8295b6354ada08689b8634dd98ceb241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c890bddf55c95541607dc7e5ec70a6a042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11638bb9d53b563a81e98819eb5f92b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bf9955ba08457af21ae939294b159544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2fbbd1689705ea1c1a9aaf06b4d20645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9716edb1473a3230e6bf23c9829ebf5346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fe7af114155118a12c02162d8165b147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f326766c589bd764b2606e2d3978ab548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7cb3ca184275fda8a4b3edd83598a649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3c8b54e3521e7c3dd0b93fe489118050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d7223fdb594e32cb69d0587507e65751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c91a87d39cbedacb3944742a194979b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02439b39b1c0de8ab032631f5622d66853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d00424cc66244885981e0a63b8df5254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b584f2c4e36671a0a37568ea713856155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff4aabf6346d4d4dbde474aad09fffd56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856a992020309eae01f64af2eb557b8c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0287eebb6fc7ae57ce7c75a64be8d6e458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116c0cc17c278f13e33d930302e68de659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e04dc5ae0fc7df6a6a8c0346c44cd4560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff89aaf9cb2bba3b36da7eaeb79a0b761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658d599561f9e1ed454b3206fa87d00462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0da8e77c335ba9cb8d73c9e2f71261c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110df501681ad076a0f1b4dbb68476fd64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b08860267b603cec72ce9b9a8c519a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f95f7a5a0d19e5d38591691860308466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d541f705b2df3f6321fd18c6ce48a0567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede71aaf047d5870cd43e2cc4116768768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc5528e833ed42440090d24848a1bc069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f65630f1eee54105f707024e5ff5ce270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ced389374c6e700eadd85ee4008f7771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b4083e9290b5309e445456bc8e2c3c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184407fbd1d49995ed60782fa3d2cd3373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dc4df038795bf55ca7b99d5d365ad574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890b47d2469af6f175fdf826026803b275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6971032e5931df98beb10843c9fc140976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888c78ef0849dc35c9ae8298ea04ee5277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b0b95f007043f4c04ea1a9d445b52178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d8c8595f5ae49eedce1db84a8a53c379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740fc46de194ed45be5d6a3158bb8e8580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc82be1095b2c0047a92d4db87ee29a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e646ea0e224d2debaa5971dc882513482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcea5a84ef44716ae250bb35e7efcb3983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0c1e4e2a4cc6a2bb747023e73da41c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49f2f11a722007d2bb9576c9686430585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3a8abaf3707bbce7b1d216be65ba3886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf4a2e5dd9c760aa65549979eccf81387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7225fa93af7ac3819548e9a0652976cf88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e454945b1158d0186c7b869546b1e489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5675321817d1cbda01a9479797afe75c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6085a98e79b2671b4a0c69b149d9136591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bc01f79587b004d1506aa7f89ca21292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee0a1fa8b79b5578c7c8b6a176cb2ec93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc696249ddc4fed31b3ca73556c102f694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f40ee3bac3d1045f203829ae04de34e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd140da4f7a698c27d56bdf99d6daf9096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030a2fd2b056ed48ad8f816d2a437bb097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78bc2664cdc4d69f2cff0f08b4c44cd98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d9dccc90f4d7288146deb1f9b857b799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e78816638781746b3e58d902e1cee02100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7048f182c57f866ade750a127d7ec6ed101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e12e2d5b9ea7472baa92acb8c1b5031102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f306e77862a12b7f10286acb191a5f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3e9a6ff735633bd3e7343f7ed36325104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f5a8a2aa050832e70ec0c994881918105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531d70fa29fabfeee7632de25b187e16106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7717059751f82dd72b40bb0cb49240e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b280e50efc31b572ac685ccaeb315627108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b229b114eb50b1d1e5b20962e4e9f1f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5bda20ca686e3064aa06ef01a66c18110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5397cd485dc14aae1c9a61f63a5fce34111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16799d901b0d71d16d60eef1b5b41ea112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9158f1611336e653e3ce89feceebe242113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0586b8084be5f553235ebcb75eb2d471114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ffe770b852ed1054c0474a442ef8ad115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4a192c7f89a52b47c4a68411a7b7be116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e401cf2de6c5ce2fa4ce9d301edd01117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc939e2fa3beadcdd9000b665feceaeb118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8e46ee9ad21889afbca5c868d5ffee119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19be3351fdedd452b0463cdb68096ac6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74f3ed3dca0476c7d365c63f0f658f1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579d83fac916c5cfe4446405939e1341122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f743f0756723b714f0df988c8ebc4e59123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985019d533bc220996d30faaaec5f80d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4e7cc1303a4ace021af0066fedbe0b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2508c4eff9aed5e47ce1be2e85d236b9126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38435c06bac9adf4ade2f35592c5ec1c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4dbbc87d2ebb541877eebb5680ff39128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02ec6ab703207a856c4de2c5637cd40129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbb3aac8d354bca612cdcb577d80912130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1eceba835bc39a51bd7d2ce3f7674e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e65888ce32ecfd485f2d7ec3cec1a51132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c3c7e4201b246e361392e54d3a6bd9133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5424bc9f9598644de4523a23a12fd5bc134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f4fb40a546c29cf5d7989fe041f30a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02afc3df3a2b4e3c99721b8d618081be136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057a3289f824161d21a6f09409cc943b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59ce704e44b3529aaf0200776cdac65138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b6c644dccd1de5d6ce4bb41f94b8bb139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77995ce1eaf3d46c4e0dfea349e8fb7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3f932477ae2ef91a7eea07794ef3c7141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49fd184cd0cabbb377369f5478d8caf142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e463221ad0d32c9109dde2750c0cf904143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71af3a382a409b1f1c91b6a21158527f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe400688104524097202de7c9ff23c0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0dc519e73e9f8b3d2461dd1883782f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081608b7154d0818faefe1a38a2c612c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb9d64f1f2b9dbe329a4c54f9c5a658148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f186b60387b448dab99959fe6d506f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35048e09df847a6bf8b84a5f9fe60d4150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af3802b4beb8ab61448080e43bd8513151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff72839a3b8a4f9ebb462c71d91a5e9d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5132221f8c6153dd1b16f860604b7840153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7059852caf238f005526a094feb5faf4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6253a8390b713d4e5c462fac2fbc8ee8155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f6d99026e0972e95d2ade37074a508156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ee8b3268533f9780ea8e5562382dd4157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c292d890d2ed4c0ca2df8b05f47464158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08333f50a09047b94953d0233c0887ee159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16af3691a754dfaa7d92776d0c088cf160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecd07dd02d5683e438540bc73b84424161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c06de737ca8c314648409de2b417da162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d645f6947551f9ad6171d49f80747d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f41d188df109a6089324705780a8b69164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd696344d7f089ef6450d53e9a8509ff165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48fd0c2296a601021224e4ff0183a26166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac4f559c82e049737c0dab65db6eeed167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567e38fd75194dadb98ad33b49c8c32e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20c3d1282b10e3f7248cd2750111876169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e0b7fe6b4837aa580aba54545c7593170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea80222c8522bb12a02cbb2d724acd38171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d21e3a3ceb9b63d9daf0c2f5ea8790c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dad847baaf86018bbdacf14821550ce173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16d806b6bf561defc74ab5342003163174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c247acdf9d89c04007b9de7cb8e4792175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148f895e74c67e0a0ce98289a0f50843176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52095555704b6e99163bbec4469bd316177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b43351c45a379123e4cad9e57d65f5178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20ab68da52c39304ecc66eb66b9a38f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d4938b7baf1954675e43e67d504292180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c417c3cf57d541df21f897ea408055e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8a24f471b4ffd75d59658ec65c24ac2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af89f784a84ca03e81d2c8c2a242b0333.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82758b0851256aa06c406084f4b3e9164.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d67e29d8320c1fa7bbfb157f97c432c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9db5c9a8b5b8d229e0d9f624cc362e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3d39ae1dced6328b6daa1d683754137.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487d460f4da19346035f828a035488a88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dd04c01a6d73ab702fb8c4ffb782719.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8148f0575783b4954b3cdac869f9b610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50569a53c15409ee13d26be1185932cc11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3feb6473db61fce53bbb84c286e04712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86696983bbfa425ba62b51095725669313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7587249ceac0cceaa7adecebd47b7a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f117a7c43c530a5f88d075cb6da8db15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5cac067bd26aac734c4b62f266459e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac16557928dd6ce4c8f93f3470ac74417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3830e3b79a20e6467575e905b4a1d48618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339091ddff9986a586e258a7a45b0fad19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfa051ce22107d3781ada9d4f4f5d0620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee60ab878e4dbc7ee0fb33cc5482684f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b19e2fd74b32b8a861b6d2504a00b9722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf71a2cb2cab366c3a2283af021f5bd23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce99abd2d785a8088eb698454e5fef124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4979723ff18b6ad75609392ff338c2a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b72b7032e2f31c09500b762b3cef5bf26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccca3c45c115dafb7e9e4c73efc9d0a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de69a33828869af5a414b87eed16ffe28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bec741d7b0c62438847e3bbd3b12d829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc339569716e4912eef3a7109e19817930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc0cf1e44e91ba9c8c91f4120dd409f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1624b237894498cb199b4dc7e997fb1332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9603c4b97bdda4a0b421767ff08b569433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d450ab83e2f9e5d2c6bca98fb7765a4b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3e5dab038aa20e0084d7efdf47abcd35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d9020a86b260a87bc757c91481eeda36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d145a3e2fa5f53e0cc84207ffc9dfc037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afaa62dfc9e226592b6fd2ed08c6a42338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5d00aee035a20e7debe0c863fc07a039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2d642b942bdea09c2f4d5fa5c1286c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec716ac1a12ecdc626d8816c0c8f336041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bfd7541153f7617621420e6ac2e55d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc4f3d20d50c712afce8548e7c62bc143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21ed4d63a2f279c58e5759b494d57dd44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e86d4972ff0042ca303be6b5d970ff45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c4ee639eb48d37069997d93610d29146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77acee35abbc95a2c621f35bf9329cb947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a33eb59937331b39ea2af335a22e5c948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092e38453c12da774c05411d96cbd2a849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fd67b66a37a0279d141dba109e733250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c18e4f5b1ea6703e7fa653e0642129c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30453b8a5201691a32196588c24ec00c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41096bd136f3d78e18bffa169d81121153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99f530247b2406de5aba2ee3b1e7ef854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4b7a3afce9a20a8ca37f11c9ba362d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12596ddc7874f4e728a49825c77c4a456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87deb3eb089646a48967a23194d13a257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8693a69b4ca2d4c6763b2d3a046c813258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2473945348e78b99674f69a3c294ebf359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3aa33e2d639eda778b5d2e6db8b90d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c042ee135d306a62032312ea06dbfb2661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3719740e75e9f75aec1bae113142b16862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4460b49eebc4d16d38825938fe9e73a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457c68bb3e5e8d9041c7a52e862c00b964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7480a4e43b7c5e2fc16db366406b940765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c328733bc65e36af3e52b1e7c2a8f18866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551c46c205245a844ee74a60586f0d2667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581f11331ac3084eca2fc79311bd7f9368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbb583eeefef97226aa036e58dd21ba69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c617c7f370e0704846e9fd9196cf6070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf8f6f2b8551a7a17cad5a2ad55e42471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90db0f11a779dc0763b74412d5b5c45272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb44c0eca432a88f9b58632c761f88b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1c263c1a0fc822c5db4878ab26e3f374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ecf1d075d53865861d890191f2efcf75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a31cc97e399bfcb2643d02320a4ad6676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90405bccedf47504bd0fc9823ca31d2177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a511027dc2dd8b4f10b6af151f92a25878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef7166647f29a7a399e06174f8236ca79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79d1b0cfa6f0520d86adb5ab63d43ce80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552c324310eaaab053bebdaa03229e2481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146ae44d26d43b3475e7a71c46167f7082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c811f708cd89f29918ed4d46b967be5283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82933a2b173f018d531d58cabeb3576284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f71ef57ef574bdae25b032f87050f785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98775164fbff48538416583cfeb1237686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bbb147164569c929682f4ad614d70f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e22ef259113d6ef7bfea69184abae3e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcdb91256b07db5d05fb9c9760cfd6589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372a25da16641954523746fede82fd5390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcba4423f391af3a70a586c984d34c0c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c94b55b22285e4a877b510950513a5b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddab6dc4e1b1dab64efeebf86aeefae793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fa8c682896eb6c628c9ba153085a5594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1fef157eee438c72328630206ae83495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d441f5b99e14b11ace12e5f3c96d4bf796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cb251a022eae33c0396ec2b269146697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b924b5eab097ffe86f4b270a7a414f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df569646f6bb623d904ee02d19e3244499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac89496aa64fbc544e60656ecbca720100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253aed529308a4137a00dc18612fb9db101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0184007751bdceaf54faea7ea07c5ef1102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a891afce21000545428ab54bf7d33ce5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6989c8fdfc7bf1cb8b0336b3d7896232104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c340021ace5d42530f0d5398571a4224105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4561707b30de3a67b4f5cff63373f373106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f53df2a6d3da597d5e5a0c0eed9cd8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8e397f3cc262199053b905a5dc8a20108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b8563247458391a8f75786a893b732109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00a161971b6d5c713103c01199e5f60110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21281d77369f63436912fbc5e07e9c94111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df9799e16aaf059bc539d4b4dadf701112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885d22aa16edd2c5a474605655df14c7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482fc2ca29c2b0045270c1acdecc4fa7114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573d8292ed2496253786efaef748f778115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d995c80d1f4c48e9cc192dd7f87b2cb116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a386b202555da3b159e748def0211be117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bf45124fbc6d75b796a3480ad39dde118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bda768c40b0285cdbfdd87b5c518dd8119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabe7425eb21d77898e2ee7fff217230120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8c30e433de414705993e48882574f8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc1439ff2e976490c6fa78076f6e62d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f7b432233f799c7ae53f6c757a2a16123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edeb6d111a3f91a2fd3fbec5b02b177c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270ef86a585ac545c76945c9157d514d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6f93f6fe852c93d38eddb84f560d7b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd99491874caf3d0fbddb1d34bc2f62d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ed8dca14bcf9b047434cfc5d0a530a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34254f34aa55121cb1803c6e7394b6b9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9cb50f2f2e01317a2af1256e90ef16130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdf955fd7b880df29b5ceb76d41fc9c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b6b8382b427fa9d61a3d2ca9be676b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2548477c48e3cf66050b4b030c4879133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ad7e6d88593c9cbfbe473938248a46134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4c5b698a3131931ec22531a7fea09e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f862d715ea8c143181f7815fb384f30f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c1d910ba42a9833945a65087cbf359137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbd5de2afa7edd069bfc1d898354ef6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3641d8446ce5339057fba6f076e53292139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab447637cf22a6056ce8b1319731017f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e661f6caef01a4329d29e6183aa8766141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fe9c43d5cabbb0c7f935abf5d7d7a8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de307da5b149d13d151493138235ee9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7908a6423a08fe91d1f5d94ba8c52b76144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235a32d4fd9f62344a7cb98cd954ef98145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97258c48ad3b956a59b291403677364c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082f4b65528e211c793c5df8f06be22a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590123ec3009763d7c87e820a3decc38148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01a06db715b96f99c8f385747d84159149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed3410253d214a7f09da543ab3f9309150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872fb71108020e99d958219bc09b6201151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd19f4c19241c47dfeddea22b93e3508152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dd32d3217796994450a8cdc2d74cd0153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a802a62092cbf98a3a017bfa3890e3154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895e592de31f59583c39b47aa45030e4155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72a511c37f5f70b38feff7ed13822af156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e0865b32b8f5af898a6ae85494a744157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243c20b6186cd1f9966c5f05bc214628158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e308cb21851f268c564cf12a2bbfc8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd416ba21b9b5d50a955a962a80fe054160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6f41a187fe498a237c538133a82c72161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cd4d900bf4dddf8a51b338852caf11162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3683c5b712ef9c860b25ce8b28bcc3a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d533f28229e990ad45e55f5e4fbe326d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5ef354ac1ce7ca6e3212346c0334e1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c422c6f4c59bace895c2b8a12410cd166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7c2c508986b05c5d270dceb106654b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9ff586d398f50a3c629ebb61a04629168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01202a725b64d2ebb08eb4daff32f565169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4462dd837fe4314d1e8d7e60b0fcd1b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b401362883a7518261426f3fb9848874171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0fb9cafcd4253c0b96d2eeaf48a304172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3dbbe9acbadf61f3c6cef6151d1df4173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3224023aae8ae0dcb2f42331d9b8d9b174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>