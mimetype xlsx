--- v0 (2026-08-22)
+++ v1 (2026-08-22)
@@ -811,51 +811,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1986680658bb78eb737ed227303139881.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea0c3eaf9180aae3f3c7ddaa09ba2e92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b28a5561e7bb4a44274e5dc0297fd23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a78a4323fd27eb784bd9ed52df68084.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8181b70b48218ef3259acfeab3db9bf5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301f3c567041ed46298ea089d2cd84bc6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cbb83d7aec3d79a4d19ca86be829567.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1b9af090427d79e21b1821da749a1d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45c11aee1c80b88b33a7a00ebea2a289.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa5fe9e247d5636f17a440342aabbbf10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9861984b782f1cb62751269f730f7311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ab826c336915013651741b57af23e612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8726082aecd871173b67d107326710013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4f05d8cb1ca6c823e4f78cc0424b8614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2759585ea946be21a1171284c3fd2815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33687fa51eb87f96223a064f387c8a916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80db73929c9cb38a8d8c1bcc2480334f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98da249c1042f4800355dca27da6ba9518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61225df1d6f27928252c175c8d8eec4a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcec88ce946a95c67dda96adf19216b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60013f2dfa1bbbc54595770d564eeb621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80092d47f532050ac7d66c2bc7b7f9e622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59545b27408b85d57d4592b17f96181723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af706b9cdc0d898b2f8fdbb2d61c1b4c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92711d3e02a9b97257cc41947d9182e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6314ad11d52b3840ed5677a27628afe226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497ff7e9cb88aceb1f0d0ebf8779e56927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c24dd819bc34bc26f301f3635ec3a228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0981586dd1bcc017791bd0151c56b0f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93523b3ee13e250e8d287a4b7052d5d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f65630abff1d1edebbe310d400bfeb831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db95cc799332ed1c0f3071bd383843732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0e96e6b6962cd8d3d56d3d8b6b185433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373e091a24ef1586ba6b6e50e952792334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a06055f8f4fadc1f22e9ee6fcc59b435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5597b481b9f5ab8e03cce9f0e688b536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d64227a297892d2b84918a6cafbb4037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93b3aee4606b8c9d20a172628af854838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3954558a81807b2a65e20e9ea413988639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c811cfa08664dd1a8f61bc8055246b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf693089cada832e3db1891bb57aa4041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8603134bb24fbb1049343ab35b159fc42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c57bbaf182adbe633679416b22466843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5625e5966429b6bf29c55df9dd9b60fc44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2240a19057bebc9a83b85b4886edbc1f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d10d4e17040b792d7e3c50cde7a33b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7eb1d27871440df9fbfa61281e7bf547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc8ba54a4aecf8bafe9d8f60aa5593b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293d4d90b6528cd4c26a14a4caced42e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71f588c6968e2f73d72d122e92d82ec50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b2a78afb4549c85aad0198a29fe8b751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00194aa83bc7345e0c13236806ff6be752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eece6878de3b30b6ec9a0c90b9dd67953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9637334f0bba6671f98ef610d110f71754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075f78604d0c249c6f93ddfba7f97c2655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cec7a20ac9dbab84ad03b83dba6ab5656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a01afd682e6a2fdba159b7be3cb55d757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14649af60e83a4d83ab49893c740e18058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802db83a40599ad624473d29a7e9396559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c59f6e30da80bfc9ba87d7a35c87da760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c08db0d7d12e1ea4452929a35f556661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4183661a139dfa2774eef4754271e92962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f321efb978b9f9a1144018f5c5b1f463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5538e675e776fd38589ac0c36aeaa32364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cecd24448fe083926eba1a69e9388d965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e016b994dcfe62c1cd6175e08bb17cc666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcb73bacf032d9036db278b2105b6ca67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35d96232833465298a346044077852368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13f83408de80c4f4b11dcff91611ce669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c46a8178f6c2e38e2bfdc48dc9c48e570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5b0c26379bf096c23de7e41faea54671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348acb316dc7a278a8f7524e6cc5d91172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9818d5d3fe41c1b3c3cc03aa6af518a373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d1531162f78f0aece1ab1d57dc173774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c108d3ed60500707a241e2c4c787fd0375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2209b56d07a19c31225298a665b792d476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2727a433563e763c0923c27247d851577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ea4d61f9d5a0a330465e50f6b4b01d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2817e17f7dd99e31735fbe76ea26479a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8795296d85ab55d331b41c578013eb2680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6659c05e50ce740c5e09adb9f65d197c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ff6f46e7886e6df27e6e8021d84fd582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f3f61bf22980569c67eac17328e7bb83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca5c1f0578b507a972f3b730136c88384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf257eb6c60d2eab58ea578c1a87f1c885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a092179f0a29a57331dd98d6697a4886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9b2c9e752dbc952781950573611b4887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ffd8ae0f5b1c4b6734e1ba7adc870888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a79252ab6bc6f00d5db4098d549e0389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9876e032bcf6b118f9e4a421cd88d36190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc6d39cb457dcd73ed7df30e220eb7391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f27ab1644ee265ad263af7f4990852692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e440bbe378dfadb23abd2f438bb9254b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637e05d30b9bdaf41cabaf84dfc2fb1f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0211b9fd13239d6c8f5845a903e8998595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4aa8927044829768b2183ad277778fa96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6596150e51805e14249f3471f5f848597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7642750312e9d0ddf622943b7c533998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646e4410d25caefdd969e870f5913f1499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5207611d3136d5d1454f47d77401d3c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df774f3abb1fd85614a0d4f33d2eb543101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a4aa40718276e408e3f2cec096f588102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1349289f37b473a3df4dbbd1b1e4424103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c339cef29443fca5d164233ed61b63bc104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91371867ef07710a4a87dc1616916c54105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6836d51778c916d5b40d2b4f89ab52b5106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b1b0004b0425ff5cc26d1419604812107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9eea7ecfe3a159dd16c040a332de042108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4798342247469ba0d128fc8838172f7109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9810f2e8da71001b956e7b69af82cf110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa87b2a7eba29e5a8843036162f652c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f082d088b5405405a3c09dfb390cc1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d713797f00a5e60c19eb93e2137176113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e89380f7768c0bb24e19507310a67ec114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a455da4868d23c31bfbec2cc40198fa2115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6df88091d622b2b210d7e736fbd23f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51a8c4efa9c641ae1893f72fcd06fdf117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5516a93e0d6b63e27b31c0500c1978118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f15e5c1df564c33bc7c93682d0053e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e2c3bd6f06ade43516b2dc1bbf961c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb26a418328801c8ee828f194e51d51121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07652bfd092cee9c7da934778abd97c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8f6c4c61271eb9a0220f61ab5b3a58123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d8f8d74d5fdba3f00982ad9afa945f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0df0210bd1e6aa6e6cd508740b946aa125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4148a2fbb9a8f7b9fef40df9ca3f812c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe91e70c3ed102e705a9085001d086d2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f603f42b24c0d046fdbfb1664ad4b4128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d1e2ee30bed0ba9e252a2ff5ff43b8129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e5105a53e028ed98d62d86980ea1e1130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e23805e003ee362663ce82fb9329d01131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17317e56bc08a2998c675c7dc78f12e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c712ab1eb1d0305e9900c5f49a84ba133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf54ad9b2f0b924337e33934d98f16db134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1541072bc439f90d123c6fbae707d4e5135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a0f73957cb985e379b39a2533ffb51136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa95393c96ee86cac8954f1ac47f2ac7137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12235ce76089617be4497500f1fc796138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6440cdb49b1c84bd23ab35f0b60a7d24139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76ab9c216d6ac7e92e65558a5e40e90140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216e41576069a665ffcc8d29243964c2141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8957a13f7ecf813397e89e89cba576142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ea63068a7792a401937339b0e7b989143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2638fc64c0452e6237c5aca4908f6e7144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74d8553c06240d7c757103bf98743a9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde4114d38de89237b0c61e49c2c8844146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb9eb8efcee6add34c5636c8e95f2c8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8bf15b08e7f8b5fc00f07bff2527bc148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7fd17c3c01276c8f5ccc0a961d121c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe9634e64b4c3730887faf5447baa1a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c545b492bee79510da08f74d2d1d9d10151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab9a534b9a29f3871fabb4b6ee638a0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e064672dd709ff7acf0bc9dab2423e2153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13eebf0d17a2d8627ceb6422fd0131e4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b948353dee91a5ebc7574dc7e9e8ac155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a3618e861de128e3b8a9c5c4655a2d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4da57d9f3aeffeaf92adda4d6d2ced157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e7b50a1d3a242be310d7285910c60a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb99d9d76ae2d2c638de930ddc9cdda159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0617f5dca3ad26ffa4dca526c7716694160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d62f53c3da3399689f8c7249353ac0161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad8e890d706dce63d69cfe680fe61c3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1928ccaf6c179cbfe586eed616a7056a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dc1ab814935808771edf8e58599380164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69ee16be7fb5d4db0d23d8852a8389b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c931e031e60ac242799fa4bf7d7b52d9166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808d9de90342b3df6ff0d4e7742a52e8167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d66ed14a7da940c770818401b3516e3168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1dd69c566ffe43566d6b8a27f6dc06169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83188c89132ab035bb70e21667f658cd170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd47c4e7b95166b7ed183392002179e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821c0bdb862e71fe3fc3199954698a2e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9288483b61aa5bfdae9778b8ed0db14f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5268f6877760e37f4f0e2fe29e2c6a3174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb988630d528ec8c1182f22e0b82ff5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf8fcb45bbea0cb98e59fe558292d3b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb227f2b60616fc18fb7b235eaa2a1b7177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b9688d4f980a2394de47015688d449178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4aa594b3a14f8d14e8f81c86691f0f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b75b23dbabe87838b212b9e2c6e1a98180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690ea8d18a23b5f96f91201bce359d101.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703ec53eac581b8cb416b4b9543aed582.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c8c5a152ad947d41a13448f59664423.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86d8f05ef210fb6e122d5f68e87fca04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a0786b6ef3023ca732fff7b842fe8b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033ae54513c31b23bd118581541bf9e86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6906e124794c5ea3851280911b8380b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383c10728009a473fe3aa7699b513bbb8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c82c728ec31e36a03d5994af757a7f99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea27a5ecc076051aa2cece5151bc904e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8106f2ea92396460fd22e42bd569c23611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133ef6978ad90b168a94229446b57d6f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87da5da2778595a3a6f803e6799ba53d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21ff061ea7e95d0abbe60082055133814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9af0faec8d2818ed8e5b3ae4689764115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9365f71cff726a037e9a3daf1c63dc16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3307b1d29f85ab959eab9a63e80447617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e8457d8815db99270de4ea929ff89618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e17bc7b7ceee7185c7725639381fe919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba6ada7d71687914198d710d38af3b420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41afa09e44c29d1d72f6cc9b43f656821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f255d3829edbbb8e378f928693bf1b0e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03dd3614f60f55fac676a5672b92f9c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93781178e206ac27ae935a8338f129e924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5d26eaa98aba074f1298a33b9dd6e125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079a141c4d3131bd17d7e1d0f13d049226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319bee8ec9fc1eb5b1eaf421351dc42a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2362d7f4e099094ac07ce67c55384bc28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799a1d6aaab9445e97350eb054acdf1129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d752603d7bae179756bd660db38b837b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ef3e9056a1c82f5557fce7e5950dc031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8360e1ec8ce2c4fee8319fb4d542a8a332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfda96fe8d12a2171ecc64555a83da9433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efae0be86242266d1d5307d3e11cbc634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ff5cde4c1e3138fe02bbbfe551ca4c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81faf9b395995b02129566cb876a057e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dd8140e0958f555855d610fd99c1cd37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45aeb5eebbdf47be457ab7a6fa8b1bfa38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f1d7492e55f8e5bdbd24598cbf293c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a95b0e12b7e7e188d61a912231422b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e6dca8c5834a232054968978b20d5b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afbbdc826dc4c2267902a944b7833a042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4a983afca2c302b1f7e36527f52bc743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cd88ea76877b54a183345088a1bea644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35a63804b16183cdfccdc4087b740e745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6456bf049a52e8a753bc98ad5d6ae8ce46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8429706c4491c52d765abb181a5e49047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1c51e5db0b4340bb4fd0ff71488b7948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14000566b1711ebf844863e61b5e40e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91bc754a95c9a93bb52a6baeb3e37e250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fea67562033529a7a8bd28c055198af51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cd233757ff25e9b1a9bc0f4ee4d3a552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee034229aeb84f932c6f0d34dd4e65b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2d09e24819d60cc29fd8a5ddab08d554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd487eb7156867c4c92bb92f7c2b92a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f09475b4601654ac13ad4e2f3232a8e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f250575c9d89863cbbe443969762a55c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bf140049d61f94e5c670a14f7dae0158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6906642072b5161c241c89ee48a3ca59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab734159e32a7465c2e4a4d9904f64b460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1ff981c2c747b3e8584122c9ac1b3d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023bd402682457dba2b58cf165abde2662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b9d7ab5aca8340e4d75211a6b410ca63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50dfdaf185abe372e1988abb909607a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc067e6ddad340b48e9c4420a1fd598e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7608ec901b33de6b668f5a7cf1b5393966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36669f5ef789604bd6490af24d2d11e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b1c28e81a338324f7d94b17d644abe68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fa20f68f76c4e527cb9db9b4fa182969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89aee386664e2f2fb326de66e8c9e52e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bee25086fe65e1c5a0c5b0df10dd3171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc12c4bf4dde1fba3f25ad602308e3b672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d20145b264858dc5820bbff7fec574273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe080a0b5b972900cc325c32206bc5274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1c7bd0fd2a238a96d3cc52ac772a4f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcd6ed58510c2f9c0422a95f4d6687576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3142a4f45438e3d92c5a2ab9d76a0d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb72bd7f0626d57eb112d8b34c2d89f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98b28404bdba3c8af4345261082aa6579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3740e97caa94da8015769fe245e9ac7080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758d38136c02ce692793b99fd3ed0b4b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5574974c94db32953e4b515cfbb71a1f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43c462ec8497f223a1cfe1fd355b0b083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d1802c0d996d24e52f483c1a2bde9f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e798aa61631a076d83d2d649041b4d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b3f1775a890f60efd977d04e070fc986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea4f2c7703deb57cc8276419fc6b62687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd32a27748da3515d12b6a86ba0b38788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175cee8e7a6c3f949e49ae9293fa27b189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0adb82e9aca5f3dcc987d8253ce6d890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd276ba3dcd911b43a61035b1d3efcef91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee4368f7b2647098c69ab5ad756d38b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f606fed1af6a048df0c7e0e95a313193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9f66678fc6ccd181009e19567af5d894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153845dd32f83fe2bcf484a0186b2cea95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e7cb6bb2379809c951e5edf50648cd96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ff4666eaf9b67924d5e49f24ea17d097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528fe3630783f9a65488473e12d04dfd98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dc28fb17b5ccac8d961d59df683ca199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82efe26515440f7f7ab71f0e58b01c96100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa614c5fccbe04fe0754e4106840cab5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2833c24943c6c4b5322f931f1355b2b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00737e1941b4cf8ba9b4e6680cbc0404103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230c9d75bec162fb854ca7aa7a6abba9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f609ff5e7d0fd4ef0d0a8743edd113f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ed8639d15a25b260191e314abaa1d2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ffcbfb965723668e61baf161042b42107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5902c86f0347f0d2247c0418c073a719108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ad879b8ad54311f5b7b5b792e8a772109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8af703e5d5b5ebac79dba09f07c6717110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c680ae357413c53d09622570f07586c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea916c453c86d861e718d8d38770f335112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4b77b4c72b72ee73589de2034fe4f2113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ee4c7beec7dfe8a7eb9e0a1c025a45114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cd6dd2d8c73fd3a24c313f77b514f6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5fa4d3a5abbf385a528a2dae579187116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51bb3b376885bd7b83582f0adc1f3b3117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d925723e2e2c15f2b6410f851bf3d89118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84a89387fbeec746cbdafff4e480bda119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc73f285e6dc0b4b3845b614ed819822120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf47c5c1b78ebdde3b659580f26daf4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb93079498ee729da5ca3bf578107f54122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db800af4a47df4a2055c7a98f783aa6c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc2e21c3e48b3d5b378772676d280bc124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fbcb944d22c8d08df8b645cae6affc125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0468e8593b38af56132a3dba614c7771126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e79dc8a8fef3766eb4b4d1b6f8fc767127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e3e23f30ed537229791b24d6367daa128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3790cfe7e2fdbf6fe1d682807aefc4129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f16dd5d55fe5a837fd0cb2e4916932130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041bb36ddcb55ee82329cdb097190665131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88ad0d0435767af61f98ee833718138132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa0c19dcc4be8c49c498873a36f888c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21da622d3f3fa9454726bcf188b2bd1b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633b5aa6490c427c9f51fdaddc3a19b7135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38af3e310b0ec760288312f2d8d872c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636f5d2f56700bea1eababf2779b6bb4137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b3e6be772dc27c9ea675b9826b6f13138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d859114b4741658d5030f448f4ed0198139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a84cca7a62bd2f6e190bbba160696e7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8021c6291916d9725c5c1b95de16c51e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bea59acd129e73d73fbe5e3363285d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94b19c43e8d08eae022b6fd8a42f89a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ad24f597bfe4cb576f2983646ff3ff144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed7b216cc65fb1cb84eaf0019a9ed46145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09939b7d4d48c520e0ed024ec08ec3b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc654c3822ffff2bb681a89128222473147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9807a990adcacbc23e97d6db1b516832148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946675b228e35abfa1abb70d7dd15d55149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1242c550004075db416e28f748255e8d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4ee45e975b2c0c26c8f5e055450547151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8843f2d821d2241134d789bd1ba5a892152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab4181c9732f0846cf6a27c5efe481b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a14dd08c885a8f4827da1bb2ba5ac8154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5888298c91afff17e79483d8b3a86d59155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddbbf132e841587feb79ec9bc774794156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce7fc6cd87734ba4bd0523293e97fae157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377874740d76727b9cb848f6bbdb01df158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5913751dc64b561bd3c886951d21f5c4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea98cbce28387ac08885c9ce055884c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b21bcbdcb94c769fedec353e6b6664161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22738aa1b9f3c92031df75b5bbafbba0162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871ff76c2709e5605523523853369aa4163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dc8e4a225cbfb8176ed49a17846e3c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e26f9fc2d808641790525a80f70cf9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828372253f6db1feb20f673161a51473166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321311052f88030819ce28d0de3a38ef167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef97c95bb26772a6cc0bfb1ebd5af2e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395250e75297a29f5efb2c61ecd54f81169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdeb97f46b3683a460852780fb7523d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36c079cd12afd26b9f36c6b80432e39171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e8529f8a4b00d6d523657ffbc66560172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1addde758481a54363753303bc1964173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2b19500b7939c09fdb0b979daeb82b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b7c1e4623e32ef69e52a0ec0ff1cd1175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095331f1284d9cb398a26fb15ea9ac9a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0679f09ec4fcc567701a6763072a374177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6934dbf4187ad0f722f4f4690f76de23178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386e4a86cd14b13702a70f73c64635ef179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6698ba28678bd5012f68410089a11f8180.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>