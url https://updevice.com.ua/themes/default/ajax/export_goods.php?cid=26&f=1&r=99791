--- v0 (2026-08-21)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60c0040e11f0ed0440d52514f9e62461.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8708e46f5bd1c7526b1b9942db61822.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2272b74353fd5fc0613dd78b9501b03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c83e5a41a17fef0e79cffc3bbe2cf804.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f79417c65594dda0aaf274d8dd46f685.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6055f612b1d6b61710234d4d7334b6146.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c02a0730ff451a1a5d8c0cab7499d5a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dab51aecf9d26370f88a439871ed4e88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e82dcdd84cf5484052f7efd37a2a16d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdb0afa0689a3eb6c6cb7323c5d6af810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa832a431504ec487213611cd6a5cc1c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2693a2958247e8af3849ea84cbbed50e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7063eb8f414b5f7d7b2d21d4cbd926ee13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7a95582065cc449020ffc4ba32173c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709aedf9a196c7bd16bde65317182e1115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c207227e70383a01ea49b6d2fbc55ea516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3998304bffeaa50b4435d24c026098017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07d302d20bdde1e1d877546c73dd38d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55acf723adf909876cc2bbc6c2b9dd119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786b4f728f0d33f7bd6333bb0578d8d320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ea88e658ccc4cde00ce2ace167884121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a20eb024837c00a00afed8184692de22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9352c785fd6d225e4349c9837edf4d4523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0497192ce73fabbc5062aea009e88324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7060bc49cc2c7c6b3b008dc307a1671225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885d9b694fc5f365f2b75812d6be2f9426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66350ae491e0d61efb8d6874b628368e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39c47246edc6e8297b277f9f487f72528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f6d5edb41c381c6b28aa3e11c261bf29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668415877e01a7adf88cb436cc6e125e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1b67a2e502fa796e35fe33d168a6d631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e773ec52c75e2cd055df5cc8d8807ae632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f90c57aa550a7eb0abd52209d43fbbb33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ab437657d3b3e87e8e2da1e1cc0f3134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746af51ef39e526f456de4f152f2580335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658c962a72827d4e62f994a36103830536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29714f9e08c929ae8f0c0d8f1c75d2737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea25d1eab3657ec16912a9c1e18db5238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c59d718ccbc9ba5fba6c2da9a2942d039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdba485abd63cf00d5025cf25001ef440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defa26e0ee8c64b108988bb7099672b341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dab39425d9db5cb426e2d6b4b0f83142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1843e37a8539c7dd9dec55e8caaf8d7043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9051bea8aa1925cca7af74169b461e3944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a342adecc4315318180ee41795c241e645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc08817973f3ea15aaeb6989aae581db46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a62a0bd16c0fd007d677ffd59d45bed47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f0f6e72b5ab338b3bf9fe3087c688f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445f5993e1d62f44e3caea27a90f7dda49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523fca3fd2a5e656acdfa0655ed8508950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6be77cc4ade314e98d3063126136a6251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6f731c5ace6f752274942acec4085a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c17feaa957781efdb9842baa33168c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45de1f5d34b55f241f5758a888ffacf54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc17fcc534b3e68d82c270da3c7926bd55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b736ea20ec232a38b3c4096964920c656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37216cc84f9724913a794d14fe15b0157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bada98ccd582755eade6d16199604858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9d7576d3173434950c55d720555cc159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa08412b6ec07164d945e53810c1e0960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1be8df498d123436ab0a65bd69d3dc61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e4d016da0362bb3af6fb40ad1ce54862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51376c6aa5d3700bd311b2e28fc36fbc63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f44489701ad05155225d8f02f6352164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a0c2659e8743011e568b0c5be5505265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997c4118e02844f343f3b6b2d88f707766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac0958cef443eb1ba57ea8058d621de67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6b4df91aaaba7e9847255718f9b66668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1da2ba3066b83db8b0c1702685e25f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7729b3da7c9f9c19c0f858e924b466c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a8ed90e3eda769c9181a55e457d2a871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5a69126c9cb6e075ce75d1737228e772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e6ffc80c29c5c49c37b4d8a108484c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53c83d693d5bfdb8d29831dbf5668c574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c065b185e39a53a7372104eb2546abb375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eda72f130775ba7c7c0d279292767eb76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed4a08cfe93d2ff1c6001a82ab7635977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa7cb1dea584cefb3d98f7eb368d83178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857b20c0f5491ff62c6e9367f1e6db6679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0704e73d021732b25e98199aedc69980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08c9c460ae81a8c06327fe8f6f736a981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea17bd39cedf512e0054f11e89c41a0d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4e842cadb54f20a49bd121c72e107383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0772237a57d702c20ad8ee27dcc8dc5084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8f7d06c5d1868a0cca72ef676619e985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfb460e24a09c7026c406a2b191ac1286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d6abe8e22c101831d7614d57fda74887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfde30d4416e18098d1d4988acf35ec88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9fe9bdac2dd8c273ee51ef793ea7d989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b289cc5f1287e89221801805c1c46d9e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5062406215af7e3c51a7123a05e572a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa3e21d7a17c31a377048d1a7e8378c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3765d02482b6d1da60137c69070eb8593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cdf064337b0fa4e57189ef00c19b5294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54981566c4598a4e8c1c1a947776e35895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63924cc0046825f23dd08e67143ac30596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7504ea01f89208cd21e03a1646a6696e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664210aa3db1f1d883049e5895268a5398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34736feebc8f47b4ccb830314fa2b67d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b3af17430327328586aedcadab1049100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af232f9bbc7666fd3cf7278b94626bf101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071f7d826da8595b61d57b8dc208966d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f40e7ce4175bec676c60e49d31d900103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f63c803ee6a42b143a36b00562f4fc5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d158cf886b82f47fc4577792748b5c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35b9674d2645f987aabae6523d0e498106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7336bb1ee391dc4c35fc424b85e749b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40454fe812d93356bec59d73cabcd7ae108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff4cb1b8ad552c08029e8ad9ac02561109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5118b7c3977f6681655176eb4948eb76110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc87b487a8e51106dea79853c883f220111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437184cf36023fc96185185c68b511ee112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402b0a7cff6cadf9c6be47e7d8dfde0f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45333f7882c30bee91488bc44447c65e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1df3ebf5c4535f489c8a598568f699115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb27c91a30ebba51629257b91379d1b9116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b56354c7921481b3b8ae9dafd390e2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1a695d9433ddf5355fcf1c9947fc38118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4878fa3ca99bbff5c4dfe3fb4d4cd57f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e263da0044ef37e2ebb57d3fab659b3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f455922d9b55acdc93a912e196a782d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6638b72f5fa09b1fdbe25a3ec4a351e2122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880d9aa481edecba31f5321f2f342d22123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1200be4a18bbac9ee896216135df3580124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bb6f4107cc8ab55a917d2a36f5371a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67763bcd068025b8c6426481b575d6b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc6e39f1b91f9f1ecf04597362c9765127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852cb018a867082986801e37c4c0ae4e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc989217e5d57735938a7488d8b12a3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6504f3c883a52c84dadf4ab754dea066130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01aa8053c88b4ced1882576013a9179f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fedf62609cfa5f1e28ffcffc682d20132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1926cfc2bb857935d01d615e932ef9bc133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e1cc6eacd806fdffa1ef5b7f122c46134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8798cc312d3e52a1113148aa0d365a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89565c9b22682e79450ca3e3fde5ba31136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e89f6ae286ecef6b6611be124dba70137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236f43302073ec75d5064c52f2e78097138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf50778d1f42ec2dfec36c54940e620d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b3bf6edd9135116eb27c8e7c1e7eda140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110a29d6183fbfab797865b9ac847e24141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153ae85b7810e6f1a40ea6bd6baacfc1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4705bdeb902d1c3d0210415dbba91c3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1807e10e0fcfc323d7632709e4c901144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3f79d71e933d8803cdaffb3f01e22c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127a87488e6615a5e87b5b111f6c01c4146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666f3396e1395a7d41ab57af38d8b446147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25ba9846ddf191708eccc4eefde2219148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7388c1332edb6753191acfa177bafe4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc1eada1dae8762ea198949ca507034150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56d6127a200bc289c1a59fa41cb8115151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0185658229e1a636b8caa3054baea7fc152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480b80a6c667bdab65770ca9010893b5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3043da9c5b647a850da87d8e0a3fb5c2154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dccd4966a8a90455b21001d784a1ab155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f66c7ba0feb306ba47c76866bf18a75156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ff6a4c7ee5e5338ac30ae8ac0f2f87157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf139a30c5026599476c8453620aafd158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d202c23459c8d36f39ddaf018e9daf159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803b75a5d0f3926b50670327390542af160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb6e8967b02c620b1b93dc470ab9acc161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd0ada8957ae8c5e1cff35eee97a0ce162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b67a6fc7dfab3eba1da18bc1e5ed5a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d428157edfcdb3e482fec1bf08db52c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9b35580416eb0487063c6b11286245165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6d19e4ddb2fa7a7651441fbb7f83a1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfda3e543ebb12ce121435086b92f88167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c47a347bff56accc6135d897e8508e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4bdbe7f49e920216c8b6998983a789169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b73c40cea6fbf48203e3f479d5c7d4170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a62454b1cc02b26124b972c384a657171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8660455824929dbd4ebcaa0eb392f847172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56063089590ba9cb2c9519a0e383fb1e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2941a514beb48ad3569f9ce74b84a3a1174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc13b0d13a8600fe4c341834969f48bf175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af94072822af4e770e89dc2b1148429d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc924fe27b2afcb3f51a6a08e626d007177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ad0504c4db910da8e7cf7b76eed8ff178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7f890649c64dfbeff5b280365eaf9b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57195d3c3ffd99e6992475af2f1ebf1180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087fa30cf552f1d750124141806cbb6b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30ec9ca6add2210733a5be9f1062e892.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e51dbcc47ce0fc133fd47895bad2ec3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2ce42ef3b264fd12889433e17154304.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12001651e438091a8792b58ca08ffafe5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58f3ce3d877b56568a99437308d9e496.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec50ea90810d1b30983da7039675288e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df16e91bb9f4a7e5761e24969751fc08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d4b0447d2156c5fd8e37c13c8383c09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35af0a66604507206ed4f7d792ee5a7d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b19a7a99d45c5d6a76ee2175056b8511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb83adb0acd48fda22f4d5a117e5e7912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e805b25245e9628129bc73f6016e42513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067df1e5a043efe8176e21354aff49b114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bdc3bf0d602276a3e8e3269a2c5cb315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595cfda1329efc7d812798a72a65bb1116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31ebc298754bd8b471812733accaba317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789a5b78cb169206104675c79f4e0b7718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d62177c2f762c0bf7fa5f598c4e8f419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a4e484c9cf1f7eb9c7933dfc55774f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5a4f5362074631bdb53a1a3f98492621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d4270a8f98ca66a6fd7ffc0ddaf8f022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e821a40e88f2b774a17573fbd0a38a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7827819543843394879f7092b7b45624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d456c3ee54a0846ba2d72483e4984b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d8a45d08476367909a597bf1337e8426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643ce27b9649a4b35f0ef259f1a124a427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfdec95d8cccbf314a5664af415308e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c6158bcc09008aecc41e360e05d0e429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1888271ad5d955f5d45e9c2954a7ce30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83813cd03e3a958030ee8fc2d22ad8a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514fb9382cfbdfff17b0aac15d17617732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39877ab39560bd4413459f4fc84efab533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbadac47ad67dfc7145e16975c426b634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78b9b87d0637105ab7980ad1aac70e835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f9d045759e542ab0c0390e1dfb171536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb2d22e10501ba5bc5b581e81e30d9737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a50956d96fa9907abbe15311fb53bac38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e656dfc75470d0e6fae5bc6db89710d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc8021ab910221d1c076a3156a8035a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797deeb84f6f6750363d9e995208460e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed7b58f4382fbb54e217ec482b794c942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e5acbc4a590c776c6c46ac3826f83643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0eb66a0c909ff661e63c6e11f3b6f8944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c243c1e54a036ffff12bd0daf650cd45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5076975c69932c7b3354bab68229cd6b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fac288db9da7bd2489cec66fbfb3b547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65538ebe1f8d07877d5c0a913a4064e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385452a9f3f4bc7cf730d3f45b26a9d149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0484cf8f3da4132e90999a74cf646e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f7277f432928c6fef481c9e353189851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e696c6887505ada6fc0742b98bfdf1a052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71971f08fd3b73625b237d145f957ace53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ef5788564db1795ba6f9f2efeaafba54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb186c5532af7281263cbed6939b69f055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64cbb1998202934f4ffa48955aa138156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ed78afd581fe7bf0154dc2d9ab059757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffe0b5f517144cba4d90b76857df85658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039e53e89d1582d04817755489fcf26159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b94a636549e4f86a144073499ebb0e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a01078b3500052e273e671fa1d74e661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f37656af91278a1d686db510390961462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7644ffe4ea0e7b06b2bb7a10d3a68fdd63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ad8d3bf4a043616c81edf09aba581c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a722582347954095b9cb48e6c47cb8c165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f82a63be0e8c6973371503a28f365f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01e3cb4cdd07cd60e1b604b31ad895467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845f96af19135c80403b78dbd871c5c268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfb04b855500c44f1be2550eee7cd3d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bcb080b844b1b8c52d1490234b5e9b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c34f42b9f00aa6bc02ea188a581aeaa71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e024c72fbaad02d3e2e0047bcaed11f472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7d03c83fd11659f85b5952a18a18ac73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd17740e8e9f867ffc6e29b70a7617ad74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c861a1bca39f933b90855f0ccd1d9fe75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578dec8751284d1fbc2bd72f4c53d74a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc505dd5a5fd60366bbf624c76d8d8777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172ffb24986c20075b13e11c4542044e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b5761c8dbca5ccde6605eb0da771f379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750a143f409566d2a6f25f4c4fc871e180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c083993c0b3a958e23d2cab3926f9f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40620cb022dc7aa1fa05029bd1c6aa482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52247953068881d976d3fd78c8b2037b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32151682c15d6cae330febeb2d9b65084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4297effd6c83253661ec1a2e788963185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121efbbe9834dcedd90b206d0593927a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f08899d1f85da6d15f9b7698f4f775487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e934ac5f9ceeaad59f8ef83e30181388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cbb160bde2c9410b6d72c1e93a0f0389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3db8a0a7e12fb8348b66cc6e66642590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925bcb1afca63eb9c72d9e5a714de29791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f24cdb24b2abbd9be8335e7620166692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497f2918ccafec7704704bcbee33c9bc93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dee934d64e0be7bf0859bfa62a882a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9b46f849bf9a412192ef058dafcead95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d295f5d1f931f5f7d16e046e80e504b296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed5bf09e5de8b31d572196cb80f54f597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbb7693de3b2cc73c02e311801be7bf98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e520abd0dcd87bf1286f445a09ae407799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb8a92b4cf442c488274d1cd736b1d3100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7613df4617199d022c1ff4a2107812101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471e64170a0485dcf64d8567bdfb240f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54549298765dfc94b8727509e7cbb103103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165af47baf39364b84f1f6e782100cf9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f8a1a38591a5d7874e38079f973295105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8a305564415aa237690f2e4f453912106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f50987ad09b8013acee6bfbd007299a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bceffd8a3dee5dac88f1bbfb22a87888108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1306a3229137a136db7a66ff8dd26cf4109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62be21bcded6520b1a8e4195cff7a1fe110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ad9a55963b147a100307824c8b25d3111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ff0a864005e730a60f54c82f117b35112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0642d0c49cd2071717e0746005b6bf113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a54e4d902b1914dd21477602efd1813114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dce8577b915a32022ec2c44432ea7d1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5d7ed93e32d1d79308702ffe7805e3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7b5c960ff0b3e2b0d156f3089dc22a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b48e7cfd01e151acf378853e563194a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab093e6616a8d8343e62d82a4104393b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49666c166ba5d44763a2e262866ed0f4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a8170a5b2d858a6500e4b6e42fe279121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca761ad200ef7962129ec5e077a10afc122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b5bf852b04bd387ea1b25efca6ca1e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac2f5d90089c94d6d5f0a491d5bd361124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3a8290197ef468b277b686ec491c1b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cc322f66babab1bbd0d954229fc881126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3c5222bee16c9abd16d07d141ef321127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314c945872f1cfefe24eca22eb505cea128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aae7c48b01660f750489c12ca5ed767129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f843a7e5ab98eb98f7242df6f6f97191130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d170b3c314c34da7710d4f03b05c9bdc131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0476765f16f038e962681466900e52132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c168ea866b25a52e4a84976d0f4f709133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312ba75ed4d9c3c0341168f4cfb46ee9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdae8faa76866b09236df091c8df2c3135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a422fce31536c93f6331660fddd24973136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8fb9cb4fe5c01d57dca1cba8ed58d6137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc463b5592fd9dc0d6bcbe53481b9e7a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cfc11c40db7f3ea6745e2ce5f57433139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c665c10c840156715d75bec4147c6fcd140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93504da353c98a945c227cbbf4903b74141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0f3aeb199c655b296edb608b71a2c6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a464f0ba98927864469c9165a1ea47143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2316af618d861a9e6f39f0404033b243144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43dbb49845cb862b0d2d320a2239f66145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9335fee41256ed199b3bd00a5c3d9fa6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78d633b5ba25c0cc3989af5df00e3b7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e2936b173eec395f7f032f59099b2c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fc011971c4851137bebfadc013fbb2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df03f408e4740e7a69395bff1eb3c00150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1deb0c8eaf5fc8fcfbbefef530b7c39151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438f8f0c317b1ab834a52d5b2341313e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6005e672d647f5c32ec86444d666382153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9fc50fe8d8829a3a5989c3a307a6f4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103cd4c9630c0bae4515f1d8f346cb6f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8708ce84374b840baba7af9609e77ef6156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fe6fab740837e6364673158dc147e3157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4b615732758c10028812eefab7da65158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0a5f9caf58548f66c60cd36ada3b82159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9673712c89f4cfc50b88891af5dbd687160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d9ad026eba1397af488d10bb95b578161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075bac2909b107fc8e11d8de9b5efb83162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c0199a788fa3437d8f77921b3a1d47163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f82c0bef8789276fdf01422696ee328164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac18326889ae3fdea11284d88e1ab092165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01ba7c298b742bb949711d852530db2166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df737fbe25a746ddcf58389f0e2bfc9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c720c9ad20af52dd11770d788d153f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d62fedacfa73625c5f769717990d13169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62845d8b0677e5fe0f4249ad8a2ed51170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611eb281038ed9a25cd4c88c74bfba9e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6a6b159c5a1475332aa28ab101bc0f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6bfa4a789456fbaaf2c2ca44d9754a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146ba0e8610c36c71b074132433db67c174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>