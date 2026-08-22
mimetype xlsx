--- v0 (2026-08-22)
+++ v1 (2026-08-22)
@@ -811,51 +811,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd0fbc578758a16b82f8d15663b11811.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3e37e5355d3ba2b6c2b06438f8ac3b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e609995458d3e9fd0bb201ccb56adf3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc683376c339a23b14dc3043ce79b70f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1601906c6029077d99d0cf9b2d4510f55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43bc42f5c879979d621c75fc71a837b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c922cce0065a3de4b2a46d23610bb5a07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304592dd8aa3412dc7677c1840c3e4fb8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f03be9dadb0e3d5c3094bf43ca8fe39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0759dd9ca2b3b59010a3833090fdf010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45e22d491ee2688b6f88fec4975143711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe21f683f7c1c6a8b1414fb75b7a6ad12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359d56e1009caf5195c919529a0c690f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767ec409c228f8d690914701d180d65714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145c6377328d3c8140a10fa04edab1e315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330d75d1e9b1d7c76c9e0a3d30d7b1be16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c823bcaed6a3b18218753cdb6ec4c717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037d58141addce4b233efc480b7baf8218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb22496cdcfd136def978983e3ce224119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846aca3cc60455acfd520bcc1a603b4220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a249d61e1eda0624812a92c42bc485221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ce705f36410198d58e03b5520f59bf22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79780285cb6663c1c9776c41b5cb704623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7ce5e11053c5cfead40e7451a5a31f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0e8fdd1f00adfd1498d3e62216df2725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90be0d3cc2f3d2f9eea191ef7156301026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59e070a058255ea1d104c336329cd4027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a9b0414c502099a4eacb05e97c2ff128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d88a17b383c23b661a58752d5d89e5229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e491b0f17551371b6c5da741d7509a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c9cb4c10975d1ec6e79719ebd3da9a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c956519c3aa57658b318746c4b7564632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9ae778f241023a1d8a3045a6af3ebe33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dcb2e563db0ff86748b68daafadb5534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6184a282044b3042b0c4ebe23c137735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25db956f5df9a5caebaa8b1cc51df94c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0bcc0c3026ed61cfb954105dd9539337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6733e27ea97dd0a615d170f92750991d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fc521535c758ac06579de09aff2d6b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943db2d669def50a947aeb1a39e2796340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c316cb44dd7b4249067e7af38e8a01af41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38b2363462332fe74b9c13063d3890f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07df55d4e7dbbbea444a7ea7f87e8ed343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23ff86f978c922d8f6cfaacc6a89f2f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c6370985e271693c0b67b669ecff8b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00609dc98e7e2d426c0c3df3126acbff46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84378f4dbbb18ffe0e3c1b2f4356ced747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6291642bb74228f0a2c038e75d1233448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7de7191eb3af936e13ccc46a12b3eb49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b138928cfc9fc198bc7305dec77494d850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad040df17b829ce68b0e4b908e486a6151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597ce44958be45accf29874da2c253b952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095867bb0ec77e56569d07202605e2e953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234adbc737edbc49c4be50e84a3e6ae254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b3ef24e66674316da3a25d649af34555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fab37b3d94a4d6095a4cd72813b77bc56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a69cfac0df08ebda938a4c2b750c3e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b28fe65875fb21c474a708dd530cfea58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70e459fc039c7e14c170e9b1f167ae659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9399702ee807ba15c0380a15da7aa160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd498a3453e23bbe7ed34d1ee8d79db361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28eb7f0dda7ba04856e7d3a8f6585e9462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7bafa209c2cb0d18e0c520d6236b9b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c640bd6b815ee8e4de1af2a329b1cc64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dfa7d5d8b8a6af87c70217f48b0ec865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab95a0645cfa2942df7145cdd9353c5566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140bd74f8d00f0a4129c09b53f2f4d2d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fa222764b47a717d3f8ce4f41e4b5468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50404b1b67ca896388a6d569b122ae369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0163778f795d1737b9caa64766b31970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b70d5e75ad85b74ea91de4b07f1c4671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b0fe6226bff713fd9ac38719370d8072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8fe3f82336dd921e8a6468d32726bf73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fa3c95412ecb37a268066494a09a5974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca958a61b64bf78aae17b8d4a7069d2875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2ecd277ffe13d77cd7a0e89ef0167976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6d2753d5964bb69a5d8a6f9981edcb77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f947c23e0cd38353b2e12b8ab8f7d1278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016dc9ed89f1b899e04ec27805fc556879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46fb86a4c816b8b95242e038a3c629c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe8aef24e4c8be33b15889f8038db6581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8b7f70f401e6e9b7205529eb6b9b2e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b19da3e823ff382d55660bdc712dc183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2211f5dedc7e52f2938a6f773a453a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea954a2bfd72874a16951edd56bf79f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aecee6ba55c3e1b1c2d53c8db2ad8e586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9b8e694e170950c81aacadeb2a48ff87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1723b45b7c8eb387b4531f0769405f7c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d518e1d6b4eace47bcad56e1c7c1a78d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10983398bc72f5040c5177f3e6f85eee90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f7caff2f89c3fe46282cbbe1b2137691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6338ec3af6407ae65f1034be12fbd7a492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc07a2d2e7b2c8771e5aa3bb2ea7504f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d64a9fea0e3fde428ff690a3d11c34e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81331d6e42fb18ba9e510a64ee9875395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6011821f10bb5809ac269e21ff893f0896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863f7cc8a22baa682e786d15b14c2ffc97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b9328d99d0e4298ee013783671a49a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887ff98f63706a1168354810a3e1a17799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c24a9f10207c5b6ef1fba1fb52e9f97100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea9038ae416f1be104791265c36724d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d74b6b95e42eaffa68b1a338f29f5d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc872eb193a08a76a4e7debb87e174d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f853a8c082a8fb09ff00c061795fae53104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a45bdea2f8e7245e27ed2b434075ab9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da58dd1e5fcc5d4b38684d6120666a8e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07df4287e9a65cb9b32cf42f38bbcca5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd42b5d484e510dcfdd28894f43bcb5a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa79895a4c97334c0ae99ad2baa0d19109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6c647895d2bfd6137f729c5b24cca5110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b525d7f21cbba9653f4bbf009fea56a0111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf971c16b775ddb0bc128209e25e76f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d0bc4ca5c55665c26cb5cb2148beba113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb25578cac2ecaa701ad3423574ae892114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07931b4f8da27eef3e6e3c8870ade3f8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4c05d937345f767f44cbc501d903f1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dae47d67ce5638a6afd157ccff04511117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5326f69b919cca808205ab420c1961118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcee0dcac0d5cecae65c792076588b0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b483fb17ee610a074933fd4b2b86f5a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e3cb06d6ae278de8271fb851a56525121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e609706fc415f1f9ad55a949b0a9df8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b55b7c8941141f75b44d88218520e4123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c4cb9ddc38b3c35458f71aa648354e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1620fb8a43af4753aba04c28383fd911125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b93d7efd729d1a5132a61f830099a1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7ead34ff39561544c06ed8fa800411127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccb01c4740802e128167ddf2a717734128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57529bf53e967db90210db28a1d65bd6129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19f9033936872b5354caa52e1b88db9130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9609d88052cd43505e3a596250d7d12131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c292dc69cbcb67117259df6ed7e86eb5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ace31d3107411da4ca84e2928996d6133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6409bce19f7a574cbec1390a0ad96fe134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a396c3c9f4ab9a2db84e70f0558b6eae135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c3aede7058128f075466fadf3941d1136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bf53746886f7305635ac79bb6903af137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748850028f03b047a63cd31e22701291138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c979f697de8eabb87018f0e66386c9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedb3539c8686333f38fc3fb31bd9e33140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f522986d7ea2e1a1ff589c6ad634b9a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5069753fe3178f372b0c0fcbf62bcf92142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54d552a2733a3b489f358f3f3536817143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47182beed4204f7017f17b951e6f494a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcbfb29a1a0088c8a57d9c812e9eff1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92674dc57ad1dedf90ced3095876d74b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c640afe3aa00c23f863da7564dd4ce147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cfed0b3f47891821f032f07ce85301148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b223b248376cc082497b8a114fa6a321149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89034ce420782e96154b096e5b3f9741150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba52238d218ac8bc80a168e2d92c187c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01288b1efc0da02c9ffad07b4abcc141152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cc95ef7a6cac0b1724a2a00a744227153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7e7d83c8bebb0f440464977fe2e1af154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f9298603b29d3455cb6030a5e5ce20155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b9f67328bf003702694f670f45a9ee156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13a546d907edaa692ca3ff594ac6e3c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ecef3fce3336572386be2977624f86158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746ae11e9a7e95c709c24295d9c1be56159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f460799e0814ca343376bde916b56696160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20d4d5dd6cdb61928f591d3edf2139f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331e71b08fe58fe4d417756c54c08ea2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a93c834efdee974bebe330c2c21aac163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937c1f01516851169d4318e4044d292c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69923a3015ffb6ff1329145e3f9f2aff165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d67e5f5ebf277e9c9d9093645a77dc166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0642d6a8d7995e4825000f0fd8a35539167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffb99e7d1f0f769052d6082e879d0a9168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cd797c8daa3f1907cc8b474d7695c6169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93307cdc4d3ebbe3068c50c4c56dc1e6170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65857cee4d95c6b840d7540cce73a913171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7601a8a26d300c5f6223b05a068ee4af172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d6e3670b6a32c01ce99e0d090fa959173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11281d5a93e0243caeebeb8a327f44a2174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c3276557da71dcf5cc7ef475955e07175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f578bff137fbe293154d57e7a542a9c8176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c1510d85678538e1466389cd082f20177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9771a7a3bfe7c08f9448e9ac9f9ce20d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363194563f3e0d0c721e7b839a9e76a9179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ba5ecc97484787c868b63632d86068180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9bef3334c964e56bb08fcdafa6f02f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245b577e17d85bf158ae8abf45a17cbd2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929fdf9dce7bd449f8a620f7106a74153.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a500aad26a3d14e6fbee5385183a2c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98417858e3f88180320d36c0be5f5c0f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338fda7ccb41fe24ebe09148353fb1696.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679ea4eebce236334e81ae2637554d787.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d2695a60feddb862f4da71067875b18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54d38f469f96632acdce6b9e0df57579.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181b4252bb13e2b5a5418d8daf1ff34610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7148ec962e92714599cde721d702f3c111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3eba4d06aa93ef0c225fe52947eb15112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadd9e0e28b171df0761fa157e41cf3913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75ef5d98ebf9a5ebf39405c0a0069bd14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb75c4f98e690438e8fbdd372b5bee1d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e069e64b51b1aad0a76f86290fbf927f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7ad0850a0d810105f061588e4d24c117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87255184e9471be732b5c00b5971b0df18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111dcddf6fb5fd69354d7b4d285639a219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2871469227e3fcea10144ee39e614b720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9923e4904e9935283fb8241ddddc1921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f75e548f23ee5a91c034f88230ab2b722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b217de0b7108a2338ed08fec4e19f18e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a55cfed6a347b72e4e9b52820819f524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd04c62bad508e82a9a8f09308b3e1ef25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807529d6bb9362ed31b19ee6807fc8d726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0058a1f292264f57103eb53e6d59452427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f2ec613dd2d1192633d79e260cd62128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa593348315177c0e576bacf326185429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fd7d25908ca9e0aa0611919a261ce830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b213d50f1f3853b865039d298aea10e931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347f9938ce40d04e268377df15eb4e5b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b7f1e8be82e1b65040036ee65da42833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a75707caba6116c049ee7edd657ae8a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c4e0d6d79670eaacf4ffd0eee8adc135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0801004f9ecd8445d8732ea73683268a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1feb28f1f633403a8cfda54183bb5237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba63dae529cc8240bdd310ad80804dd38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f09a3c961bb33dfbbf7997b0688ab2639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2326b6c5ae4e2884faa653e1c267b640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fc6d9fdd9658358c063e385e03791a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1ee62881b63ff59e47d06e5009af7942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058931a6760b59447c3e6cd4c8e4dd5743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8485e994436c8ac7ce95f2fd764d5f9444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7780c79a921ada6954014c2eeaa997d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5eda059a3fb6f1a916c3ada9abdb55f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2761b463ac2a7e7a4349cc251cca264c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ec55e9c14d77902e7ebc6544fdeec748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e7d8c8cf45081bfe9b4209cf720a2749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb529b4ac479946e7d93a3fd319745bf50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ff7dfd729e5df346930e2cfc6d2b5151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc75e5ca74bce95b16d4a0d24c7611c752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f2eea8119541d2478584cc5a14e13e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5689454b43317cbf46a7bacb720f51154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11776df3631c9d7904df2d0daa074afa55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9921869eef5df7ad67876ef70545d156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25aee43033fd97006fa6cd1316a36c1c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3cde91165ecaa3df38fd6d85e83b6958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dd1aab3988b0e55da9e37124eaee0a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e61fd753e61c8c0a92f4837cc2b7c6f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638c5ef389f86bf86d4bda5ea108a2f761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee280ab77bdbe47bb499da08450058d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25690a28b9660e47c4c1da07dfb08f2263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d58c7c639d527ead08023e80e19097a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a263777249663dd8b3beb015c27d14ce65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc98badebe4abadf919e469dd6e59cbd66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2901df68ed7874647662e92227f3662467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fa90e54fc9723102a2e836e423c50368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f99cf3d973385cf52f1288e4d3958869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71093cf32b750c2309eaca036154573a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b83f2dba668d447acc5e8478c4ec0871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa13ed26545a5c61cb684545404a05572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd37c5bbd1505892e47cecdbc9219b2a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3826ff158ac45cf47c57fa239899d5a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfb21daa9efad3ceea7dd17d2c10f9075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8fb00130be21b49848cf114794fe1f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7dfadb630b3c662dfce92db2db5d3c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa4833bc9b52491919efd5b65b40c6178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f464bb09a2fb46e3facef05b6f3391479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ed9b425e0075b283759a5bc683703f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8cc676243a52f8f6806522e68fc5e981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d89e5bd234f1585dc0e0dec929c48982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b499eb1a6ec987253743aef849ae739d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed898f616f79dbbc5fc071725a5faea784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7b3781ba88b77c1a530d0d8679235585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bd95e27916c79407691834a257c7c986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8725b8f4c99613cff424f097b6e4d987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c325a6a5abbbdcee4a7e1615cb7c0288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b080b7af87e6561086bcf9ea27df771e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74d3d247da84ab33a42b260eab7676e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd029fdafae7d836d9c63d59b173211591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2a270f8fa6430c060ecd3b08a52db892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ac04e6f6a0e530cd1450c109d40c6993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01de6ca0c28a43de8a227f7c868ef71f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb8586bc115cf25388fcd130f00f53095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6ce45b59899833f941c7cd7adda53596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7d7d239b38de32ad3d60d74e5532d397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d69f071e0c34b85f529e6f947544bd898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a094740a463b72018e93d379f9a4051b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8390ff3afb38024e34cf4bc6eac4f9a7100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed164341faec466c33de9b37127ddf9e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5138a842772a97bd27e0d27a24be7455102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3459af3844b3e10553e432fa623c5d9103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc84cae92547df144b123e29e72a893104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefeb0cc2678ea2459914b6c7c3c8d9e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0781d06de5a98ba6b80023436a7108106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff1684ef9af7f6babfa4976b17fab15107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729000f4871fb2f6d0031222df8bfe58108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54216ef329ed829ad3c3830404d540ff109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd28816e99d1b6b7655ae4c66229413110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b2d18d0d179894779ac620602a4a07111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8016555b9ae5250eda94a1fe89a61e5a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a377aa439646dd1f18c66cca5bb1409d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23104286c7e8e936872fb9d81d094ba114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc024c4b77cede1f77cb48c5fa21fbd1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982417a6c0f697311f215f48c9180d1d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2beb92e2b7818ca7cb86292d24701f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4218ea4a4e0d609ea682fef00d34ea4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f2087f9f99a2ffcdc6b3164160630a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f029cf816761be259cb0830bc95eb81120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381425ae60b67686c0b7a21ccfbe3638121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f719fba7951a542201d6af4a7a4ad230122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cad0ce2182c408899c1ea746314a40c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c387b71c7ed6cd966daf490a88db5a8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2534015076065507992139e2bc1e7071125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536cc096eb8acd22fdf2d229c1d08894126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d1b9dccbdcd9262fe7a0c350b8c671127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cadf851f3f414df2150c0e26dbfd649128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66ad98f3bbfc6fa32d1dcfd8dae91d1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf7c85f8bfe2983a0c2f1bf8c791c66130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc0a112f999c6413b883f3984a20d4e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e076c2843be7426c53e9bca539ab011132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cbd07b274429bdad7cf1ca3300ecab133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316f022f480f83ddf28f0a7304b3c7c1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3538d989fe88cc0d931c1f2aa8b4c65135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b251a1ca62b17385826d541473106267136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608e19970483ed236b9bfc39399726a9137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f746b310948cf200096dea0849883a8a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e758fe3436faa339f1ad13a98cf400139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0cd3dd8a5ef329f8641e95ad92ca46140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0206bda90ce21c9d75227a19562d8d39141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac97669f978c7818c4bb09a5b5120c9142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023c5b105fc598af48ac4416a7b8c24f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a0ce2084de3445c50ba732d17db809144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394326c6929be724920620cc9df3be7d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b802a48fe9db77a36b59f9a19ffc169e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b206ec6d9d2de8ba4aa791aed20a51b4147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d756c32931fc7168ddc43b8f1628bd148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4a3a1a10169a0b6489f1a969516617149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05867b5309accd79a9f1d5a01be4840d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e2fd4e3f62abaff157539bfe15aa55151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e74e23ea12a4877faf4c61f7afc278e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fea1ebd94c90c303ae4a50c512b6ce153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e89ff75d290b4f757e983db883569d6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdd2988f2223391f824bc99bf2331bb155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11eb83276645ac8ed1413766c5a290c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2f236ee7f05f23c687c0baa2c85a89157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afead3fae53fd12055cd57d9300a5882158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e9f020d541636c6823e6d12a066767159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833a6fa05fadd2bd5dde30ada6adbdd3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bcf4c02b27b07d0fcedf7b0909a58d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd403afa9903a29a06e9febde3911f14162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49581d334b1635ae32f721184e1d8bdc163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d77787672cdb3e9fa9f91be1fae988164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be6730eb21ffc04c8cbe09aaa1f7ebf165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93adbe8b4778302ac2f1fc902a7a4a70166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c27891cbe4f044fe62158f44a4e927b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc1e8fb73edf2d29f83ff9d0c09c2ba168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83481c76c1a62a1baa86458cee27843169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5273d1ac4f3ff73866b17a6f20cb8df170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3decf61ce301c6f6c6e051cb3bb35caf171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937f5c6e66e1aa0b7162074649c28c40172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cc34417ac954b9224b11a5e96ff0b7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae31998cc51333bdb85f8e9d6633ddd9174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a890012595b0e0b860651b70a2057a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8715e12877d2006a3206df40b3cc9e17176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b267657740d7ff68c313f28df010763a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26eefac93d9696f647f9ad83de82bc8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc5f1fab7bd866f0465e305f9cae2ab179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625e8244636028499b97793ac92269c3180.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>