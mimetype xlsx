--- v0 (2026-08-22)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9930b27d627591efc93da801e2b8923e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecee7f129e4b5415df4d468eebad4d92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310d2e82319439c5c9565b5ef9df14973.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5124ed0156807431cc7d96f25d09b94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011ad82623200253f863102bea47c7df5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff61605f33c2039528a920cfd9b67016.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c562188a8334a7bb6cb685d4fa232927.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ef2014e0548f10ae028c85510e65148.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9500f732463e530f02041d6b9bed7809.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be256c30031e7176fa560d1aa854d07410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be5cbf176867773b874ebbb0de92bc111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6e3b32c2f63eab771a8dec335b2d4c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d16e3180de91d5d6509dfc58a96532a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979ed813a57293d4ef6068ed0476b32c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a20a5d7698fcdac6d690f3d2c6b2c015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1602eac47f92bde0206d97ae01d3887116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25d8ccb5e72ddb096143fa6821bb65017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab45cb0fc12604a707c2714f40d4343d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04443b7755d8f4ca2e309ae0666fac719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f68d311e4fd987e60545444b4c0c87420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa14b7ba224c0f4e27573232730943ed21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4b4e800e100bd8b068d5afe4d6f7f022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70877d8a4e7e10d037b91a87df762d2223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8670fbbcd8d82c84ca6a745719f2d82024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf3539098e26ed52a88571595d5fef425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3edf97fa740089636caa718ffa9b02326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72613963a41fb18bcb926308d72c360f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3d601d5e9895cbdce6a2319838f59928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511b28d19c961006b44a4ca0d540900229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3408a364aeb697266f285f286b5a5b1630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7444da41cf08ca40ffd96f5cb9901a8a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f93ac8bb4adf16b84b11a0f1d4ebf0c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9e9cd586e16a9e78784f1089cc85bb33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6d25f066808a9c1e7fcb175baa63a734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd74437e477ead6be8c2cbbde30940d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fd3531471e84eee370e9d7c38042ca36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530c9c8d4a1b82ce78a8b323fe23dd0d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c460b5e35716a5bd92a29f010a28d67e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8d6d3cd2d65085a2a5210ad165746239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceeb5644684aa905b078c241dcd464d740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5f4b439d08c6c10579069a2ec9cb8141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c199820c80bf3b5598daedc10eea83642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347cfb25e8a5e75fc54a3ed4971be07343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f356fffcf387274190918ea18a87f044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067bfcfa03207b17a1ed80389a703f9e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381442676a28d7f42fdb69fdfc2d84f846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc362f7ce63d80d90d733a20c638313047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6544be40a2016387d5ab9de408c2213048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579270eca2332e0a317a115f21543ae349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e053972a6348f0b87eaa05961054b23750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bd5317e318bea8719ef45148eb86b851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a116be800e03c2d1a54eb9573f22f952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4fb96d1c6c59ef47fad099aabd83e453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c88635de9511ca28f99da35b87fa29954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648a398901b54ec83d9b5a815b6e825b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ec1d76f0b90cc365b128000f16855c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f3a66fbfacc80d7ba1ce6915bcf52457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edbc69a2ce84b54ebf4f82a865438ce58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abc577ee2c7b241e6ee879f8ced964a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bf083e2bf7a9219beeaedd4a84aba260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e313225c270b8b3220dc23227552a53061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b724c8515ad1e89389bf6b492c0e5862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bfa21aa096942f4979e310c65b731763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7a6de87a478a41612e6627c375280464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9614525502db854d770eeb1583863aa65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e37f74132ac84141e83403f1e4bcada66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85206e67fd0b69d2eb686fc577ca21367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe19adc3bcdc088c20b8f33149c75f668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41afed876d8e26abea536367a7c5c7f769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9556a4ab54a6aa5bf73da872e967121570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc8626e5ee93d568d279792ec4e433071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c018602ebd2550575c98c2c6aa0a4e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee11c4ca5d2d78669c7da38b7ed633c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33826cf2cbe3a148e665e0672e3d034874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb43a289096832565c1851997296d49e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b701b99932fb6e8f0981ec6c661e181376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4575312778cced9312049102ced1b50777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c10afece70d05c9bbcb018e2a3e73d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215d2cc4775d1f7aed1779815ead7ab779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425db2d64abf269c2b36a12c5d47b97580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e932646659297dde08c52a4af124399481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5717afa26b41799a2997007904db7ac82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b3937db08ac2d54c216c18363e033083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a07f38a34128269bbc5679bd8606edd84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507b66cb4b330529920fbfde9d75ba6f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17db1c155d17f577bfb37aa937d6ecd886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7de5862040e831260a2b817c98007087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a6a39a6070d5a6c4316e5586f2f57688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96eca719ebbca14ee0bea363e1cb579489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0bfb24fc1d040fdd614cbea2f023cd90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b458f1527feeae10fa002dfa0f4624f791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809e0b027791e05e62bc161ce60f682492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6f5abdde355458fba5a27b53893bd993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e489161ef8a44b0010c17684fd21947194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0a7b6ed45da5e22b4f2a03025f4a4995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f235b260297e00b77b8716f88c93d43396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52779e928feee23d7878656f0954ffa97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7755a8293f22e4b2e3913a9a4083a0c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db953536424a4f3c939ead9b422de7999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa288d4a7343c9c068ad62d4e3c59f0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7f647f8451dae052c93a4814d6c7e7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3915f650a7dcc27a09248230debd610102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10a91b97bb7cdf9a562fd07e24126cd103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6e4fd5d061f11793b02f26655e2e2a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16c2533a46d91d2518228c2f045041f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2604c393680ae79e69cfce62ab3a179106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0757f420bbd95419e14eb570c0d021bf107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c021e3fe1122ea67920ad894139a243a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043b6586ef50edca75c5a85655e1757c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294e32c805c77e627bb4ae4fc32615da110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5e3389f39a9e5c290e7a89498849a4111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dc0f35e2c189d8620e39fc482788fb112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50310c197d05f50dc27c0faf6231b5b5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6527813b6d3f0d74b2ff5b9d4114350b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cd0546818cafab90cf634c0c80c149115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3394c6c9ca00c5495d9c7a42ca3e85116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba7d3589c4e91881d0b78e1cca06a9c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c90e4aec75cbbd4b287b968bdbc536118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec6480a61931eddea1ae416dbd2f940119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2496822259c0f239c46413a537c5565c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3eb76a25938dab7fa60fb7b80dce12121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2112ffca57c2b17e6f5e1867861a8b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142db1a691d70f4ad2b9bfde8f5c79a2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff321969e9ec83613aedd0a1bf1c3a8c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164b72c37accb5f761434ee709986814125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80def29553d431a548fc85a18c71aa35126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66210eac5d385180b5634709dc4c2a66127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063878af629e32cd4162678e32112fa4128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fde902a6ffbbc5e4b4676b39a4463e8129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ba3e3405eeb088c74109bd64cbb9ec130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9976b9703d44d2d2bb9d47bc0cd4c046131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8b5aed49c90c83dea5739ca2a00394132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9fd15e38a1d2c0d16ff10919265576133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81696c5b5cdebe7f74136cb223a1bbaf134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff98c775b8775397945330ec1f9d0e3d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775baedd10f971ee1e547adeb5a60582136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e959f89adec74e322a6f4564f60f49c5137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d01707413f9d6aca4a034f81678df1138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e590bef9dfb9a484b281e5234cc5f3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9fdeafdba4d6e8aa19708d7597b6f2140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41422e8e3f53365eb1d7b5253efd29e7141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973fe07f2e8ef41e8b1c4ea4d40c0069142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f279894a293058896ce3bf5c272e1f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee26941afbd5e33204b438265233be1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dae5206eeff3d1dcce2815e66e6dadf145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96535c51262dfda4d1e37e627aa34c6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04716875914ff979eed8bdaa8687bb7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073d57e633f04dce7a668bb87d4baff9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea0cb544aa7e688398dece58006a001149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4541059600f076a16d2422048b8927ef150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac79de6345018400eacd7262ba4919c0151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9bccfdb8ad806c6b128defd56b0554152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8252de4fa7c1fbac8324e71de0db862153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa1b321db44f49e652d89da1d080df6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265f9a97a27f98044ff9c6855a2ffc00155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c4bd3974132dbbaf0fca4741c253b3156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ed2378fa73da85f59769d0ceb3d71c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abee9a0e838100393517ab4a17019be7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7535cf9c2667d3197723d7eb15ca76ac159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef02b9b59a41f9eee1b518a74360a083160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1ac10bd71f7e8cdbf3a5bef526677c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bf37ce79a64fdba4464ad96b79fd65162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ed6216117c1139be51b10da1ca2344163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588c3c393702226a0e1c4b213f6cf654164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a5b0397d211a5536948eaead8ea254165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e29361d10274cf0965f9860978e77ed166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac057335c0cb824d801b1de3b825b9a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e00f3acbe1bd5f9d24fc24291d87e6168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3ae078136dd27fcf4c93941168200f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3b3af16a9d665886e378132dc75620170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09525be144a74056ede7b48eca0f3c82171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbcb3d6f3307809d6a813d6ee677299172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a5aeda90de970af3cc6babe1b20c3e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a859b18805b3baa882091ba596083b3174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ee149e87d8d4fd399ff11eddac5b28175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f6d8de65b1c96150a2d3eaed69b206176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f49b3f37850ee93102c72a2438b29d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33ba0e0918cb9b8bda24126db428ad1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9386500896749b5913358f22aef5f098179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116dcb600b5715701dab33ce60884ffa180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2be038ff80bd2f7639f892bf2291161.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b2f3c5ffaf2ac3d3d760cfef05ef9f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1552a57fb5890dc59a0823c3c30de523.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e303b9999b24590d6c541cf1a28ca9b34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a98c5ab121ed5b50388906be627064f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bf57de530c2bde2bb1d4bdc9f8ed7c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6206a3bdcb2a89a7b128f1ac00fff0867.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f72c06b3c50e4568b1a69f4f0c47a838.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10579b3ffa97a641ca99f0809c687939.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1096ef80240a666c70ec6f00c919030710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0f558d0dff0af9ea81c44abce257c211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f208924993b7a48422958801ba3e4ef12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f645e081958999a5447c2563b05ff313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a462cc9a70a93c933dce466e441814514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9314ae4bd1eb8c392dd4b026e20a3f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2846c370d11a8b9e050f57deb1e5adef16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f35423be57a7dfcf0887486fbf4069717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea02996eeaf1ca67540fdf60c7c0d4718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbfe8fcf3e91174a58db3a11b701f9f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e62db99aeba64a0cb9b7dbcb5ca769520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042f316e5197847eae08191b9c65ad9821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a60e487d2916bbf9e4531281b9b09722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f96e64e75c7a0ae718981b833afbaf123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9ba54b340d3a331a2eee456dd37edf24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d658564821313ea0a653fdec5b8f6ae425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50afdb5e78c0405e9fdc1d506c6b789d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c672220e5dd7b200a0d0f708011e5daf27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d26085b71dd511b860bc8c52bd99d628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f9c6e9f29fe9d31ed68a387c74181829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78933771985ea7c705478f6123a1b8af30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f377c5acb04d3103504dba9f97700b331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922bbe97f67ea021ff886191d85bb0dc32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0537dc114d1851fa146f93407eab9e9333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b57707405237bfd33d4140d4ca83df734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995ba41e6c70261db662f25db934cf1735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99de6c8dc5ada10fc753f7f6cc3b6e1736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac801f8a2c8221cb224969502d1d2a0337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2146fa2897d7ae5679d8b5fb2b824138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d9d49959a77e606e71405a26e984bf39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489406a8fb8bc8c220a375c24a4e15e840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a482ac0034e400fc1c045754b65ae3641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6180a2656ff80b24036142b2eb80d82142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c376d07c05145d374dc4a5d2d07f46e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9c2f851c46a1bd374657532f81485244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61e07d3632261e02af4f8525a66abe945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1e3ff3dee66ea04172b0a3c289757a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c66a5ff10d8a17ba51e77b131f62a6647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccfd999cd845ae8905ca14fac84b5ff48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed969d57e988ed996bd716cd8617c9c949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fa63d9152a3f8273a7a60c389fd5fd50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fee850f982a800921a3683798d2113a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f375975f11a74479035285fd2a356e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf3b0e1e4412e39236020bf3ed6dc0653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a364cd8e73cf97058d6a958edfd9fba654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349bae157d98a0a3ee04ca4a6e7f810e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abf2e85a189b94430ad86eefce39b5b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddc9240d321edbf214e8676a649c5bf57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5417eb4f48eb0b2adb787925c3d705ee58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0330f4e5cabd6185a27c4055431b4a0b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c8a0ae73a549ded6b714285cee8d3460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962befe96b397ddc72e28b68022eefc861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a10127e7bc7beae564d51603406c2cb62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4d92e0cf406fb08033289f0defcd8d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812e0d6871ef974dbcb9bafc7334de0864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09bfb728299fe94f77c1d97c3c0308365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920b636d5bebbd553092ef7a268606ee66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd4cd9a6b3a12b655c380c6a963fdff67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165a9e4ec1ca715e98de378705b80e2a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e1f077c803d0d7584febef9e3e8acd69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eead17debe74a7e57dea16bdb62b03d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bd88d95252065397a63e10a68dadfb71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb34ba3517b94a84236c95b61ccebbb72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2b85cb9363c52295dadfb76a4b701073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9046c45ea4a0ba97b401f0e8c3447b4074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a584eda2c689694d12bcb328429f34e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c964cd7a95468523ccf36ea7557f542e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351c7b913dd3e404341953d034ad743177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f410714052081683798e576163e7b1678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125e9f5b163f4336cd32e2e67590357179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f47cc6752ed4b9173606eec1b8e988380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bcf684b1e9dda628c341bdc548f60a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25e73962205e77f5b20ff6eb067951682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dc38bc50d0e31b99ed91291c80457683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46912cb19fc7fad64a51d11d69ee9c9984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8fdbcb186f89aece353842c070484185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb894c3230b3c656a1c2f5a3685bd4886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee793d338f0b0482a40ab4cd2924bdd987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4227800e83be9da335458dd64c4827f688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776538a9f2fb8d1e4928f1b8f2d0f77189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4468b1b2ff4a5498b1c1005dfcbc013390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0356f575c64bdd8461567a035a33113991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d97e3c90613cc2c49a50db03de505a892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d6414c3690789c7537db67c11286c093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c6ecf418525a696739121cf37bce5a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2ef2e49cd708287baec35937a3f7f395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0a7831528a9e7e8a8556321b55f0ba96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525b842a327819b0fe15e3e553bac18c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bea6fa1499434f5ff743bc27442e6e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22d3aac8de6ef54c82539e14820522e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2269a2ec4560a11e81dc03a8bacee7b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca643b95b9c503b008513c12ff9527ca101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d4737c8d7e5bb1fe7764d4b00f6a90102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da03945543dec6e6aa47df052f36a49103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55648ba1cfd170a70b9f07435290ba8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e5f4229efae1de51ce13cd0e043cc6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe34c3b1b1b75d4cd7ce5ffbf592b6a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f5a1f03fc674762a5316b1087cb01f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d118636ae79b6c8e6084502dc90b533108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa2b6b5e384950209a1488053cba7ea109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04db2e10ea76d9c71ec1035dea4f4d81110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302604fb245f243bbd62b872c125939a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5be5dfdabfb0b2299adf3984bdcb2e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10fb79633325a12a334d0524e8c195d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a33affef5863aa6e69fae9d8064206a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f496e3dad51f63f307a737aee5b078115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89442441ccf2f0063d4e4fe956f6a9d2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf80a7e7c62b0e802221b89e40b2e63117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcb03486d54476cb5e815fda115c758118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278c3bfbdb579c431fe07da86aa7d1b5119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a24db56b0a9e3b921a4cf17419ce0ac120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afba672383ddb3c389e5fd20089f7ef7121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f0dbb78e3c4f29fca66bb3a3d46fc2122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c11919d23b45fb534c2eb7a5bf6812123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213df418cc827b700d51faabb5f632bc124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff00b23bf3ddf224ad46bfcadae774e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca09383da6c8fdcb2a4805bf60ba202126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af3d60c500db0f2dd34525d86c9945a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61163bd79fd1a026c137704ecfea01a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1adcf9cfccfd9f9611af99b9ff82d4c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32660538cd8bf3f02cc916869fab7501130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff186a87603349d3cb884964baa100f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d8d8c2b098b037db22ef15ea8051d3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535b31c81e4397e16d4a3288e5b44e78133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501509df65172d28e4703ea3d2240b91134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7041278f6dde85a0ddfbf3ce41369f64135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e962e54fc615a01c21b5a1d75fefd2aa136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481d46e82cf1dfe6abd2078dc39b7751137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcb5fe09dd590365e08e080a88e37b4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d60b2bbd57138fcd2bb7d3035a26ba139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fda3ea1a6b1cb66c397764d84dc2634140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76c11012f0ded70dc74ef85c10a836d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e301fb46bdb8fbf10af629238d5c65142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b5ce81aff6bf59680b74372e26916a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437a8a98bf6e127c6702e063fba15dbb144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6eae90e238d2dc5794d6d701c71cc5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24b88a083989f97b6253b5761bf562e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724fb6123e4875d295c0ce98110e1366147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2f37ac5c1e222b0cf9455b802340f3148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0895caccca323c1cedfd7f505372bf52149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c566607d766ac9462bdd0ede33cbc84150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4d045928d4a4c4ee5258b95c42faf9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1db32b235f8f19eafe37339f40eaa1a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1de23432c5d54183906aa51c6f1496c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f259995a4c6b15f0e41ffa3d7615478154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826a09a5eff256922cec49d1bd4462cc155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d2d11862b2f44a6ec84d5a8bed3fa0156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf79be380665e28dbe054af1e071aa5157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e9142686793992fc06a62562e983a3158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6218694c76dfd27fea6d070c7e6f5161159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c3eea61fc8c6da74a561e2e40b775d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82df7a9ce91f6f9416926f669934d65b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100fe99ac64420950cfb363c8b362177162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55aa43aabb4ed1a133a53fdba7163f08163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a7654e1257a0ae9c3cad7165200079164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8059375cdcda512600a3c1659a4dfb165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c997aeadf444edca66d661818169510b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a868d586c0c4b67d0b79d514726b2de167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbda337a11867de8437ac8114be57f3d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cddb61a35eb21266ed94d9e47f983d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fafa7cd1a76fbf56c0daa146d123b3170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6444e23d45064d94c4ca3ec3f67ccf94171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ca548323c5bc4ba33313065cf89ca0172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6b6fc95b1fd0bc0fce09300ae845f7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ce084d9ed7e66f74f4e180e8bf6bf9174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>