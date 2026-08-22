--- v0 (2026-08-22)
+++ v1 (2026-08-22)
@@ -811,51 +811,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb69f20a64f07a09ad46ce15c2575b451.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6869c72b95be81f09b968e4daf8638f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c77299ffcc35b4d03808d9548b94563.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ee3706f72aeb0a31bdd2f0770c8dc34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ecb8f74b11ed54484bddc07bfa55975.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6188bf7f73b8e06fa25b3ab40a6ccd6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939f9cf527248f17753d49a0290518577.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e346309980fe3bd9ab1bef3563dd898.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483500ed40341206d6c55f7d2e34828c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367129610e28bc206ae5b0fb403fd56010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f93788887709e92bf48c20ba0d9a57811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec733f7b18007f9aad498dc1fd1eabbb12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c531765eb4669fcb12bb3023d588c7713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef47ba5ba331a9fe195c186f6e0607714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dcf4008bdcace2b649788596b104bf15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b2d589a5221451c5e60eda1868457016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a34eee9931033dfacfeaf6a17355b217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22b6ab5bde5571a71aa1dcd42ac3d4b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239f9fed0d2fa7daff3b6668ba81cf7519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72086a3d37963a2e38c593002982613e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccab87273e74c8a59f0e067d41c424421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2563461592d61ba11fd5126287ba0ef222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afb501b54c252979ddda6e4cbdd3b7a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7a9f552efcfead302ed698ae316f7524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e736c03c3cf396c662cab00d35059e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9008c3f40244f99a8a8720cb07236c3f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605a9684093490296c8aae80d12d7c0d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35885d862b443aecb587dd5823bed68c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672a830d43d6ccfeb060fa65aa74af1c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c13858af2623b4abd99605fa579d4d730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db935a861a7459619e327576450f8e5731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc67608a13d682f367e2771980b8930232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e694e9e9826fb937306104078091de33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c21c56f407c4c7657a633b099d8cfd34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c939ceaba41836f71c43ab631ffdb28735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd20c92913568b0ba136fce0acf46cf36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6415536130b1d2fb9f6b21c82bf64c8b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b3322d4a5b7c38603ae5cdf1e8647138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fba15c74f8954d3da3c9ad46e661f339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dc38712909782742fc197f82ff05d640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d58ad28d210c4e3ff91220122e4f6ee41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466ce2dbb35cb55e62b5f305a7af192942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e24196301442f5ddfe8e779cbf1316943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0488b207d6f0dbfc4dfefe5127edd9a544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b876ea21bd2222698446a9935831f27b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f7d2c55947e0c00435bc9775a72a5546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5992cee837352005bbee63681851ae5847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb4ebb80569d118ffd51abfb1a93c0248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344bef086fdd66911993e19a98ff8e5249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c9041ee974e544900142cb1548af6e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40258ac58a37a7af10ec4333502741ab51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5558711b440df559726a49e5ee9c5f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4630f94f2b53c57938594a1cc256bc153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22354e0efe6c260b3d8758e5d001e8df54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465c690f569128378c97deb47b97fc9b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae6660251fce2a7a5511cd30f0012be56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154c6d255ba7c277dd28c809fd2029e357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8601cffe63f5d6c5f49e8a308ce2283c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03017bc9fc7769beacf8c7d79ac741f659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6458213440565d88795fba716edf9f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83447e0d6ba8123900b278ce591021f161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe53714e5980ac8c9ef6d921529654262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557deb3d330f05b64fbde54343d01d1263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444c5ea19a3945cba261ce247d202b4764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388084d17047cde0a1a482269b94820265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9187f9d68715da76cd38079c8bd17766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5705d9d1b9b0607cf200272598632f567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7f28fe1f25c5e3ac19ac58fce2642668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898c2336980529fd70532e64c9ebcfea69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf4a7166c83d8ac3c0705df768096d670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167960699b98ed2a8b1afd5ffc2354b471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd86e088abfb808daa5b0120d399a2fe72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62fb6cdc70790582e00cf078901804473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8839fb1f1f056f2efb78f08d6738d1d574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb474265232af37a8c713c5c5e4b385a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247c55faa578ad36c7d9baf5a3e2671976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3532a6b0f5c446ed3787d534bf060ad77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cc0084662597e400d460f8c7ad3ac678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d9735cf250f64949086e9b106a56a879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117cb18852b31dd766f70e10dcc732cb80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771b50b3c6d2d3e7bdffdee139ecc8c581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ba709a21f934d2f87e9d370e9a11f482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b57cb0df0ce368991eb1dacafa611283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a814494f24ae03c2e59ea461d6d83184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409ad3359ed1b9e0a2c8d77961a72a5285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd74b1cb6522338e7e7d9558fdd73cea86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dd8b06f0a185d3bf29505530c0351987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648cf46de3a23f63bf226580c729608188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecc6045b00c537bf9cd06d4b093101489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc7eb818cbf4b2abd73c9bd7ece023590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55308018a027d50e1ee17663e37121e691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7e9513f54ced19e1d9d4e7a1faf26292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2713b238a248c850cb13d8f839bdbe193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2871b0506c2359df0f80bc0fea631594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160fac5c957d96bc8e325eeb4647340f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a028b48ff598532a271bd3a803af2396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3678bd5973aa8f017c5f690dd707f2497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0ac87222401205a6ca27b45402bdac98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8df1353b63dc21480e182e49a5706f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e40cd0788c76ea29c4623ae17a144f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50b32a3378e5a447d1fc70f7c24e48e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642edb22984dc73c4f38cabac1130dd5102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aef891899eb13c1367a83f7ab6f0022103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1ee50db50a106199e152902376e5f6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1a6d9644439ac9cd0bde8f16a8d2d2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8b4addda9bfbe16bd30471be1646f8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd11fa58469a3a9851f42cd193feeef107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58ce3528495729ed221233c21529e69108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5e3ac39488ed74d3a3a67838aad32d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c2c46f28132a5575c2d925fe42297c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cc9167e65de045e54aa2da19829686111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae764ca96b884ba8268ebeacc00dce62112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bce25c130d3945c444744cc50fda7cb113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401f246a6f02fcca4247231ff13b2262114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4355f2c90371dcf676ccff48f271b6b9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722a2e71bc45238c70fa6c9f8ccc9464116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbf8099e6eb96782b9214a43de4e8d4117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b918ff6f9a3838881924819a5e255351118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36ee822df3d13e418b6ee606df10f16119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6458e5be878e559fa575b8881c3cb0b9120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0affd284f48f4fae2a9db17599a29f76121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531f3e7f8570ffe7f86b1e0b9564356e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8a439773fb261137747db8c90ed4d6123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2ed8765294e4c1a5052a18ccc3f848124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2a4cffa3375cfa6d28ee7244890f81125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad66437663106cc8fc6a7b3897f77e5f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b7ecdec1ffa5d1b409f0b17045bea9127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806f15709c77568308a6607bd49c3231128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2588614191dc1842a7abf6f857858126129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f53c58513e79c93532f29fc2fb5f8a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fd94a875c08b75a32ccf4d1d79823e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486badd047c87294ef01afac415538cc132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abff55be22816dec933a88f59188e151133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6066ce35df7938fbd8688f6f5f6eb6cf134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c675bf002e72974fcfd992419f0fa8d7135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540180610b0c8dc7ad45903b94075ae8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b385a0c20548545d25b3e082008eb8b5137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3cec682936ea0273b99f1d62020b7e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9757cf8720371fe350d75beaeaa092f7139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378b0bdff14f76e8e82a01fea8c6a44d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47925a85707d143024a4055255c05545141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6add7f8772a44cf5d3ae2d353c416457142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db21c4a87724ccde135451bb1fb7ec8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb049d6473152fff7838e5e2a874747144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6599bfa5ce1d6cd821fae22c3b259a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719ae59feb5034e3b2bcf92fce34a1ec146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaa0b898608f89d815babb46572527a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b8718f450026fa3b5dd8b009f862bf148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a1b806c863eec3708405630507120f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cddea828d7486a96d97d960517f2ae150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fc6f1f2d50e7c654e735034d47f23a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614414dc41570a0696a23605482104a4152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae8790aa3392e1627e206358daf616c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6546c6e2627ff1b8b1d829d973b1ed154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294e9880ffa6de00352e195762e912e7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dac24fc58ebb4ac0a3a65fc0e16c91156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed66ff280d71abeeb8e3fe7f6cb2e1f0157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70ea2d71fa39fc106d22a63226a6439158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d0354e8aec098fcc89621a06349808159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418ee9f2b6454602d60ca3f9e8389bfd160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182aa366b9b7e3fb3cb089b4aaecb4d8161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd53c9361945388c8dac11b716856d51162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d046d17e7ba7a98d9e3b90e62c9bac6163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ecdc6cc50f89ec2c848b549f5b11df164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe52180cb140fa9895fe24394834f670165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a21b693fee9c1968086b6c6a7f2f2c6166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1227e668b45a3a58341637b12c562215167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7cba29fe282b61352ea104d85e3d4f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de22608c50af4b9022c42248dfdc73b8169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2524a665a496fee8678c84690799a452170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262070d7272b484dc431475f807e907c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd1e9c42c48021f328bc4dae39f6db0172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f481d6b5292c9b78b8f1aa6d516861173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f9ca8c75452070ae2415f51e563cae174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9874a1185c1acd49493048ec4287b51b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cdb51788c20a6020edf580b8a74fea176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bc0cdd35d30f9e5287505343f8b2dd177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de2d5baf59cdf26e63e51731b04e587178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a277118cd05c01f49c2a3eab84b2314c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3645ed070939f4515e2dace3c243f7180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7163568f1eb2e14c1e4cee053d841931.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc48a53284fe764c5a480529a01c7382.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f4dc814790ae90cd640f8aa1b11e4e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d7076354cd1107ee553d700439525b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d47cc189c7f8303f70aff50d67c30a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a516f7a4e281eb9930075f7f74386b576.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861a5e8de0b496d4028b686bb907abe57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a01cea2b39609365152fd6dc2d71988.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87618e0bdc2c4c4f3ab4c59544baeddc9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6ad4eb96af0f535826cb4bad42382010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f493079c9879c2615b0e22f3feee9e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc31466cdd5e82ca5ea7bad28defd4f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651c56c02fb959b08a31f4a7d12ce06c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5444eb52c8c3e66264da6644db6ba52a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d75e800d8addc809ea4c7eed277aa6715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa194813c12b4dd9a8b0355f303b27216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cb56c9e011e10bb74051aca820f8cc17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedc19f8331b0dad007f01fcce09fdb818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81277d81f7efba465ab97ea18337493f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbb2a43988ea7d06f8941fbcfa535c520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f181025e10119254fcb0ea2aee9646521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f0f1b2b3c697ccbd516c2adae4972022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e240c0f0c50414e5ba11ec34230c221a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a744c0a74396176d15fad6939103d4ee24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc889ec2be62244f7cf72acf35f944025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23604c21bd445ff53ddf8c9890e4e31426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9856e20b1c92158adfdd4625ece9d11027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b16ea02041d6b86a303086f88e5d7728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228335deae8eb04f46ad1380abd8fcbb29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9f70f5fa4beaf94b4cc88842bcd10730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082430df6fe77c14abd11e08988a723031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66242dbcac4765995641363b4f5a3b6e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0456c5bfb01334822aa4b67dcf3d72733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47592ec26894bb15b02fec373b89fb934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fc4da477a75e584df6d962c997aefe35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba26f99d63832804cd23c85476e64e936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692ce93afbcec5a09aa416a6a72fd5c037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360d4fe8a0574eae2b430badd0d4df8038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2f20b1427917acafcf6e39c78ec0c039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d9b94a42aab8c51edb17a2dec17fa040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb87dae6fc69b38a3e3f54fe6043acd641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9481253df8286adec05e1c184809c0f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ec85218378405cefbb970c8f94ed6343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20a878c20fdea18bb438025c52ddbda44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad04300b02c7372d4e612bbb97ad8b245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f5cf66f442cbdc3bbf057fb6b72a7b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8ddb7ed887965b04777c0878a344d947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4085b9ea83cb8a9a23f48d6ee35099aa48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a58bc9e923497c33b975a82e68858749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d706723e1cbfbf7318a0852363e8dc150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc81bb9aaf232cfaee21419c6e77087751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237f13be229ba364c32459fe0553d42c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc93e77040ce8b73278bab2f65e860c653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b08e2ee6495812c92de0910e02771054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a29a674eb909617c3ded4dd5e044adf55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31d7746bd4040d9295e8c40de56c45256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961256e2472f1f07ba7194ef9f33186f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb550c9eafeab0e35a93aa2b82b582358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9518ebb9487aa923b7df8f2531cf092e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9090de1048ec8916b912e9602b92b3560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8bbea434d5e9a1fe323ec3410be64b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4744b6ceb295530e42c96b885b7913062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d6c936bc1cf4dd50dfa3e4b4b3ce4463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bec4fd9e476fd4403e509b24978f99864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c274bcc116208ab93e271c2dbfedf37a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c9a5ea01548ecf1c058da1dd08c0f666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0531ef72d8ca7f41d6a19f49e76e2a767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3cb8c6c0aaaeb01f0e03f53ac1d24168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e3c061769f33d6a412b2cf54493b9169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49320ee04f3168f437130c741c136ed570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2d2c3a36dd6ccad4ba34941b964b2571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5beff460430397b5cb0c6095abdf62f272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e113f03dd15bec512f8add759004ca0873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b288c1087cdee73ab5b613d12acb4474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40c62cfbfd627726688fa5b4972e2f775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53866700c3839321b87f741ec91752776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4cc8c762a88b941de1ebf214b418c677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cfc70cfa21cd97bacd6fb42117d04e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87eb21cfdb8d87a0273121ef706a2d9079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcda9b6d74f8360d7554eb27a84ff16e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c2c8b9444dd3e0a714090b38d41ef381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e59876bbfa1cae0e08e6414e4b393482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38865b4638198f87f2aa2ed2e40764883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c765091b2fff4e65e910db233a121684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b64caa2dd64d60261d849dd8d2be8285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78efdf1e662071393ea3aca14a59638086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030289ec768eb2989489a52e15e354eb87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a75fc73d7a079d9cbacfa9e580f8fef88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205730f5353b01a5d1cc5d549ef97a3a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29eaf3f2a2c284114f0934cf6ea23ac990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df63a65e8195d479dd9952a5166e20991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bc9189a8b4084a03cc71a2f337475792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39705629d7db3a8a27e4259ccfb8ad1c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e7f96c93aac6f57802082bc4f0472094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82f85696af9fd71762f3cb0250d9a2f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dae6a555a2bfeaf41fb2cbf06f795096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469f958cf2f05d037719348608ef573497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a188f416032c690e7394bd93acc51a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769ac183491f824d942cf64db6d0a49899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbc1c1beb1e9caca1d7af9bc702ee23100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98e972f64a12dada042faca7ec0ebb3101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61db6a225ce65f2d49a6f0ae78d255a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad10ae4dd92f9f2e8f5085f189d3017b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af10547bcca455a7879dc3878900633a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae502683b22af9386b4b2653e51be01d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d846ff99218a4770dc6441a5db330d00106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942e255b313ba9845088763acde9bb07107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a3542710ca3a44d0802e48622f1cf1108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aee57c431641fb48235206b95f10211109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bbd248c0b57b92f5911d838ac40d68110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de44652aa043788b9bef5e178167d6d4111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f2860c6fb5aef3eefd0b93490ff273112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e16128c009395bbbed1d54672942b2a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5902c170fbaaf398a2592b988da639c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbd1e029a8d9dd7a16c021962503238115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae0e5a12fab19eb5c1d493cdfe3f961116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c653770af03c265689cc52ffe32fb61117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19e2435401634b019b4081cda77bb3a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92e88c7851e6426a6378d0a1fbd1254119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a4b8f41686e7bc1e5dc34963848ad4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a844e274b8a21b550190b93be314b009121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9ce39e88146d7a32e024b079a4c587122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222eade8dc719736fb79cb9e649c4ede123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45702879f585a066dc0264e0d024565b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77480ecb47e2fc9876cc10ee48db324125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62855cd831f15e7c3da43cb409bbf1a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ef5e423643fbc678277a55cfee4857127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e77806a89abeb0be66ffdf07f8acbaa128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508b4c55c3a53737b2bb321775233bde129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ca773196ef98957c898cea839a3ab5130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fced877a52c15f5b7f88c794afd2fb4e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d56785697d8eba75fddbc402254ed3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecca657a51dc772182388b09b0c9b092133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bbdea46b3806a85fca8d534c5761fe134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f6755b66deb669a02ee5a1885fedce135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856338783d0f7e25e159138c062522e9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a7fcb801d904bb8270a36e99913fc9137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351548d58115a0c1d84b39fe769f21c6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d995002216a46a05a6cfbb9c93d54cbd139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e056ef6a985a131ed96bcb7f25505c6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4febef9f05c4594bf258979acf462b62141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3faa65c2ef1b6609e407887b91276f35142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3343b9623faca6b528436504c34ed060143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7454f125c370385871acb741e0ba484b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25227a89f4a9d2e58d658e77342d9ef5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d4f4b474277dd7fa35b624ae79d501146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e440b1fa542b4fa856b4dc07208bb1147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29eddb54c0da203e938e35e01cf691c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4a587b9be156d5a10ca951a476eb39149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b35c2d2dae3edd7172a6e07c50f0d6150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0743620cc2cf8a05f77aede85089b3151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d178e4881c6bf1d8edf22b67047dc6b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2073f866f8175900cbe7cd66218fe109153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f9d2d82879af77f320ab55e3cda8fc154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c8b38b8d2af72599102d80e5d99697155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa5fcbbe809b6597565f83f72006ebc156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64bd790de0752e34ad60c7d7ddb1b46157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ff44cd5d918d0285f29c1cadef22d5158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ad083f9da1ba9392557d13b8647f49159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c89f3fcb80ba9beb71762f3aaa6e726160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cdee713dd4ed254f2277697d7b3101161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63058534fc4796be5f9c1e3b47b226cb162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd962821b1a96db9fbc0c0be563b998163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8dada0b9f2074d013203fcdcb1fff1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e39b939ee33f0a9186259abafe965e5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d8dd755e1079a28f41907613975f9d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3bc5d8b4b06614191432f5d7b9a4bc167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04384147c41fccbaaed280577e9fc49b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7010d3262904687d2473b67d0075afc169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80806825498a7168ae2f809358b9cfb5170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961176aac81e4764d2e151b264c82073171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6940dbd1e68722516dc139ee4f073bf172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be2d52c5209f806e7ca01f9d37cfb32173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd86439ecd132b144fcde4497ed9637174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0deddfd8d523c0a6c83501b6d3d75776175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19de2d055689ea05304f970cca95beac176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c7b6f14576152d77c8a4c23bade4ad177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581c65b2a182766728bb26ee3e41b8e4178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c320c1c3e6ded5973355f4d4c7bd27a9179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d59a0eb6064e58edf458497728d763180.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>