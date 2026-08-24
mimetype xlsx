--- v0 (2026-08-23)
+++ v1 (2026-08-24)
@@ -820,51 +820,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64280fad8ecea40fd6d9ad76f0c129621.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f71654da9471aac8f1c94fac5a0f272.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d4f67c11455d02618b1824242960ef3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bc23eabe617c6d9ece46866f6beea44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be95c0a0bd7cebaeaada88f17aa6ff505.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bcfe09b3f8d3bef94d5ed8096af2f56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21ed8b37568e08a0be081413a02f5e07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4b8c3633bdc5cad26ee40558d8978c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e848fd686568fbfe5621f70c5933abc9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb4fad9f7e8bc682b5534239b5af1e010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bc2dd34b935b36e34bd065b67e76cc11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2507df74dd2b9f24a8a23add4ea5e7612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6653fe4e85c4412fe920d3fe73f1f6a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2bfa0474077d0d7001612f296d766d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c81fd745ad62d0bbb46a1ad6191307a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe745290a843b0f8204dd3a138c753e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a430bbaef65ca81ffd92b844b20b090817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b10f6f50321367801106d2c7520e9d018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02687a19e17db064578364ea6e1ddeb319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1682a9318af3f6ceb10a972a61852ba620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280342637a9ec2c339ad4335cf76959321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857479e691b794c322cd11976058f41822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c088cb1e5446b8290daba6c76164352723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974bbd8c32dc8c7c5d6c14ffa606ce8224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e688911ff508e50fff6a468ab9efa6ea25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6e177ed1a89572c3524094322d7d2326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b73d904df59edd1a941b348c6093a9f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7889be90c65464932f340772d6b633e028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b988973a688f6c7f6da6b58c29f89129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3ed117e0e6a73bd042e59cbc05325430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d6c0084d070613d6181ad4b5bbb0dd31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e26e7441c03604d0bc68f9084253c5b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22080059790e5a838b7baea94afe4b933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26041f3b60038ee6a3a8f6b43a3aeaa034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6820bfbc65d16fa21ebe4b68c9b327b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a17f2b9165967f01b117e6d7448913036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7889e7e76d1f0d2580449614327ee137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198e36411a8acc75b0f4cfc6799f3d2738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58279d672ab443f8aa40e9331460850439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8696d7acbf668c996177febe5acbb05d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34401dd44ee8be0057d434a11bb3787a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515f699b9757cea5ed533f71e21a11bf42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb1840ed1c8b1cbe03b11786e327d9943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fb0ad8037cfa8bfccde74de033ad9f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebe31292b3169b56e5a74ddf282f73945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfba47be782d285b1abb72e4cd29f5fa46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461778798299cc2ab2a678ce80425c8847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0120ae72c76cd2a8d02e7596f264844548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6ed714c09d759a9a7ca7b5bf30dff449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841fcc767efc1e08224835b22b6528bb50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936e3e92720a4837bdcb911a280196ba51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f463e24599a21af08971795e1738cb52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece596a5dba7c1081f6acc8952b8f87d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39fe8cb999180ac40da5ca5d02af11b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0fb03af36c6ba1805d49c33365a74755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1744e303f36790cd070c352a8ef44656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ef14a3351102da1d9dbfed279436eb57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dcbe6f32348eb2f56d9ad6ceb8ec2558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770562938eabfa26c21ed4c3e9804a6a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2565d891ea99cd4343dc58d4fe97c53160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5c901ed4cb1cf37ef4db1e95fb053d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fc290a938100e52415a98d329f77c662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271b7c464196c5640d141b0e802d6bd463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde47fbba7659499cbbe30a72886eddc64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5210f8280a3de83a622ddcb5990289665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70827a2faf2c1e739fc7f5d1490d8fac66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625ad21150a6639d47daf2d992a4b7ef67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78de721090c69d8805c6cc5f003963568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b8d6eed9a10e9ee6089c400998d5b569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9cc58195177c2052b2d1042355262870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba3d796b4def401a39817b3388f76c871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfb2014924e7dc4aff795c97b14c79a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246a1bead3a1cf9e1432ec6acbf07eda73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7939be344274650ff78ca6526fad0b5c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d3f64f867f97803a0509d74ffe4def75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270f6f02644d75102d30d90fdd760c5476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160371549958a62ab08d6e88a23d0ceb77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9046debb8b4292b47b4f12210636c67e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb71514c0513cd2b8ca1c6a29018df579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea61a17b55dc971c108e26fb85021db80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdd15b705f19f35bd81710eed48636681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0c76c4bbbacd988f72d4419691b3ad82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50d45bc6460f6b1b9f07de5139de4eb83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72563c7cf14600d29d6e010c3fcef70584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c75742c913d480c4ccc79f413ad15b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6dcd2554accccbbdacc812a0ef193886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b988fff8fcc8980952c31522867d7b187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0841976c78199fbfc423deb5bc042cf88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6578eba45e582a1cf4140d182cda8b3889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ccadc44e36579a14127b5471b7442c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12832390abd1172f9266fdff4902e7b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d07ef65b55ebd9d85c0a2e00b13f4f892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bc787eddbe0387907e887a24801dcb93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783459ae157952f1b22b187547de561d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fcbae77b07d9414b2d3fc1acebe79395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd9d93a27bc108aacced514bf1f755896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ffedafb24adb97c8166118dcd7c93b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009b271d324adfd46d1b80f44cfb333b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7232674136c7fb96cdd4c19b12fb122099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07960ab703ec800984f52b166c6ccb4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0a26ecf50002f7521d58c2ab37cef2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87751bd5088db6989ca35b7de68a80a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff3bb5e2474753a5b69b3fe593a98d0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e2ac668aec73f178bcbff44ae3e424104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8450098d3eaf056bf401ab480e9cba92105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74eb055eb92af2dadc54720f2be4730d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf64fd16c75e5c4e92bbb9c86194288b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1718a47b62376d713ea4103e05b3fa108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e68ee8ce01e3e4901db1b8dbebb6afe109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc695831745a912f5f5a45cc695c16ab110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a709d8ceb499699a26608e9caf473a9c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77680b69d122512348e2a25f1b8dd4e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276dabeba9e56ce0f742d346d5318e0b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e0cc412c68f5014b8578bf8959fc60114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13eee8cf770b86bdcee649cf69783645115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81d8276e06bf47cd45732e0ca538f9b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c297d1f1bd78493731fb6432747d877d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7934629b21811e793b891a8dd6982a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f3425274eee9be8fc424d214cfef4e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a5d6786eb45b4a05f24905e5bcef30120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed16bdf6b959b916a0275e59b4d85e69121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f001f45133c4413f350aea4f09b9b1d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f6f13a6aeeafdf006f423727cff05f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8c197c106a3d503fede2ca2990fd36124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc2f455d02efc879b1a623d647bf82d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3994ad3d7544fc90731ab0fb71f36fe126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed393a7322767f37ded0725355a9333127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2059437fab3214584b0d7d588690708e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feda9ec3beb01e84eb122e29bb480127129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fcc693437721139a2b97396e0837f9130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5cf451fad2f4c61b295c773ef74f65131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe098b303f37b1cf7172909de9bb5e91132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30b0fa519415f273bcaa78345a41435133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6579e11a1339649ff0690be8111a005134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89711ee2394814ba3a5f014d7c54db71135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3719389d2c9cab5746c8dfe608156352136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2058935603e82fa899c063464195aff137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118b60b1d11018f21d3eb7f555740334138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b750f2afb9a70b015d8c9a2d556e66139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79282455799f7a6658e12b50cd4de5ca140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5f623b35c79198853b7220ec413b76141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bd2c67eb98311741bb48f5fdbe9937142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074b9e430ffc12f8ed5b10702d6b5259143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c3f2bb6a5fcaca1df3aaa3e5bf89ed144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc7f03381c4b0984d25cea5ba7193b4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6052856b6e9d2711e2da20a0dd65376b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412cf94a42bd0ed9302a361d4431e971147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2534fbeb1cc062719c887803e898a9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c536307804a66a3931de7a45793528e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0734f541d1d67aeb0f307a32c51bc5ba150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce59d7e1f747da6eec7104538c726b4151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800af8706522811a03c76e7785efea8d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5687838dd24926849d46fc4a9c1c13b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1237252ca58a383038f852492cb2a1fe154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bb0589585d43db653b4d63e8998cc0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77be34721f70f3523eddb63b0d0f6a8156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86cf5c5c49f91552964a4b24f587d23157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7c84dbc5df3ee51c32a221a9477caf158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1789ece0905e16c7a10ed7935f3832159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e41504dfb26107510007c84b755dd4a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046cfe4ad6bf41af764233b49d37d628161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f55a31871063626c9ae75839bcdde40162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff5eb5360189e9b55b941f43309fb8b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb315f0f8125a87d94754392443d951164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e009cb59baeddac8776bc4e92f5e96165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92f7afcc9e46547d7b68a34bf21936b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5af39716f522690e747d0ff4b6363e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8243f19d57e8029ab6f97d4f974b9a38168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6d58a2bbbaf0ddb01c66ab42a16d8c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88592502047a05ee5dbd989aea4f6b29170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f50a2da1d9f7ab8617c9467ba6f5843171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81aca6be8fcb898341daf6733cd235c5172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecff8d3f6e223e10dec0b06c0a30d94d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12463729fb3ee2476a6becbb263200b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a664b4b213be5dd58c634c99bb2da065175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7f847cfc8347ce6588ad6348e34cd0176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13c5b3078ddfaed8e4f609882811c7a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec5057e7526c4d11cfda07fdd381835178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874965668f248cc2848fc4e5283c76e3179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d515e195d8cc2774a2281a527954220180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d554a500e2c3249b07a56d2da2bd204a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cff5dbdfbd351e2b91ae5fa5f206df182.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621484617e898ec48121ffac2459d0801.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32deb42e95944206abb30289c4c5f25b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bad5cf80e4d46406ee6330bd098d96a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05fc50921d9c010a0aa0873a2a9754f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5102f4bc867701bf71512feba0ac9155.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af346c6a3f405aa941ee3091cfbb3b716.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5b9a60463dc021fb29d0d6b1e636a67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7c8053f473a260d029103adcca87918.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1f302f37e254d7dfef13578671c3be9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86c01ba233309e27572f1a94abc9d7e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cad055b5555f402b0a8c89e5ca5d58b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45997b6a1c243b881cd4a09fcfa5271012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32115532bd38a3d4ae91849a4faa429713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648126cc68e5bb0b1245ec4009c3b6f914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7805e3bf9d97efe3d88de78e5049f53215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ae93a6c41220abb9bcbac81a44512716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbc7683e43891dea02a2669f0fb6f3c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6f04ffb839157a3a698d1c59e5d48b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7b23ad0e99fa21ee4362885966bb7c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb6eba0ce9d76163a7ba2a7456b8dc020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bf21798ab481ffc80b10da2baf118d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6926b4cc83a51ec3785b84f796378522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbbded07527631607126c4b68c82e4323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff463f4066de2f7b955d8394ebea9de24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7487a823ea3be7a29cf1e3efb1c40bc25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a63c64446ab0765361bedcdf8f8e9c626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4034d48f79d54472bc290b3bfe0fb2827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6025d713b198badfb3b3fc4161cace828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95db93d321c9df5f802995ad1219302e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639e2f0cf0215426b8c5db2588d70bd830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373f11f960256c16c8ed19c6688e020131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99ca7be5e80ab4d512ba847c8ad193132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c598c419689f6a38f3221f047f2dd8033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c30145bb34e0cc73114eae6f8d830d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a01c557e9e4deed8d9956131575aab35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297c7d74eb0ff55c7c36b2dad1f018fa36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9eb52e7f6cc34e14b73c959109e74337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc376b4322247c429ae5896e7540e5bb38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7f7600b5374a9a0dd535dcf677361a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c647df62fca9726e9f75a3491ac8b340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f2fb0a43f94159e62f40a306faecb941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88af601472eaa9e589a42ba4089689942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9c053f2a9c0ab4835688a9e495050943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2d1f666d93ac3be3fbaf792524b2c244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b0a0481858ca39fce9e8ec372c40e645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7792ba85f1bfeb07213ce5ed38da2a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696e4978248b0c6e33c153bcab50be1447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dd2edd5999295e165f3a4b60eae77a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfceef01a2fbace815be2161432eed8f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2851b67f459bd7aa87f56f8458f10a7850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042be8054054f21498b68f779cd1cf6051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffcb7abc32f98c7e6f25e87de02fed952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b4b570c4acc3bb25bdd3af6dd7457653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4794bd6536b56cb70d2f2c2af198ed754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a91baaa0edcc79253452b87a9d9968255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826dbc199ea9206e29be256dfd17b21b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78703aa7f4da2733c85582fc099b29257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0b352a0d6402993a47610d7830288458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7da694c54e5d4a1567e62f1401d06159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87939cc2958ef7f49f5eb3b768cabefd60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086dba623067f4c1fc3c47c5955ab61e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b034915eaca22e6cbfe5d28331866562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf807fe03771ed98706a02e210ef90363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd22698d249433d448db63b743e9a7164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f281ac77d30e71f320ae250d3f4f8c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6f7da925aa6052216407a4240f921866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19088eee9655a6d23d1a8f6b643c4cde67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6875f90ba7d4f4f07aff6f57365f9068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657027fb599641d3cc928977f790680b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3363231a72d755f045d1d02a893ee7c470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b791bf8cce9083e6421205bf9e77fd6071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76e5900847727b15aa8063720b6315972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55b9590c0d2bc35a057bdb241c9804f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ea7a8fd0556e12fcf4e092a6690ace74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dcd1bd2e905acc79c630a2928c7ef275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e05ee2082321ec103af62479b04c5a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0d608d431877b69a33af6a8acb58e177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc5d8f56ddb7d791c31387da9da3cd578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a679cc0e15b4ffe2b9da1103ec459db179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03baac1f1845beb694abb47eea1ae0d080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b2392a850923fff85380107eb22df781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296369220194b4dbd08007a41824e45782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac70407bb5e468425ce6c84f67e3f8e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656952344c1ea40469132994e6da6f8a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a04b8be356edc263ed63a0877b1c7785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb0187cb986d729111ee906f38a36fc86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a5a7a03c22db3afc3bc7499da9d1a487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cd9e416f0e025a38dfb9602b2a95eb88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4d6a31e6491a7cd8dde66f3574747f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fdf6bbf0dfa3213cfb118477399f4490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b156ab1ece97778f6f65c94ef60805891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1705ef26b6d49915ca9b1543999f2992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6310e0f30c3f62875a5c7c81756e58193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f1dd9218da250c20f5387d78677aa594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542b076a08241bc45335927dbe4685d595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aea2b1a040f9176682c5b5f7b26c41e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e618c203a9c908cd3d34a35d9f8d743697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc27aac57e872e60d92312c6de8ee13398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328dd6dec3e241a6c53c38020c97fc8099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44109a4d7598278939efd92177952f8d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597b8d0da5f57d6cce439cc6f7c56b1e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30642ae61dca32999d19fbc6abac8a66102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddda335291b3db339cc5e3a217e06743103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6175bdc892627459d6dbb8e840f468104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203d42efa58044e7bd20ba71b372e63f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d8ddf2a5bc59263bdc95ecd139f8a7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1071f23e79556b38c942f7dca6577496107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4e76761ae3fbc657c1178f855c0fd1108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf377f72bfa4c58d5761431d345d114109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b495d9189bb9ba3439975111e31b5a3110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db035edc6a2ec2feae2489b19217d35d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d3c3cd241811bd60b9b92c369a70c4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3296776508f46e6f5698900af5c18c1113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17525b0a265fc241c02df3357a3d44f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fbf6dbb6b9ee36dd5d2f679668b579115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2e35765af7015a299760ab727f8ac9116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7febf813c2b5f9ed9cab1c0f4499f7117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cb2b6453bb7ef2dbf1b172fbc4081c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62004e5f2b353f9d951a44e47ab4ebcb119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330bca0f79dad33918f33c68d63c0340120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee7364b6096785692df8bc086b3f097121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b03a51627c26dd1640587dcc5bc07b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332a6be4fcfb835b8389f3e85a1740ae123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88814d8e86f5e0b48d9e8125ce23f427124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bcebe735965518e1209322473f7334125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77220d4b305f79680ce47257c41c602126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bad62ed69d6b2e97c97e6e6aacca1c7127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7228ad07db27dfa6ebf2c9b4b17f9ea5128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647220ae502ddb61851f0693d5745ebe129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4562ae8fdb30d89ec65c8ab247147211130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bf2a568ff677dcdfa9a84f014842da131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487517b5b29bc032a6e1d91885ea9ad3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a8fd0bc36fa90f4b3b2a3123712762133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba2952134cf0b663e0286e37e5897e9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0394b3486aba7215fa545f32908926e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6077d220947daabf06f7e4d34879dcc136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc9f560e8db0162b37aebc507770342137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ae46196699801056cc7623893a3fca138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54d09e0cc175f9d330a5c5783d4c5a8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8b5d4e01feab8d4fe4366e46c71111140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14df0f1953b0df01928c7ef04c8a116141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b069dc2e956b434e4fe6b174e155df40142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c4ea29b87b65166700460de9d722d9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5e380e31ef2dd4b049d4c3f9952f80144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37e23decb1796f57ee0bb76c71fb69a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43f23ca4281e1e4ac22806bc6bad320146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8161fd388a9bab63a37d86064c9c8b48147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cb595225102c0874c3298038ba3843148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c7e55706c34a5383398cc3ef14c69a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7a2a927a885147b0b2200e1ca73307150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a31c15c1cfb8debfba92014faae5cdc151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8333bb61e7ac6c6697911486b23c4b62152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73e1d0d04ddd4bf71c466d4ec0ddf16153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168930a68ca04b8fe310f4390f478d8a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9683f045f32e2c09acf63762d8c4d7c2155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2161b908ceda306624a7e3190c4c99a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7bd26840f0c235701b7db64a31add7157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfcd7241993ed95e3f35aac14b2998f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ff57d1ddaf44dcf9dbf2095fa785df159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef86eeba88a285c612788f24616c8d98160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8c4234f65a8df2daea17b5ab7de6b5161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8c845850b77ea224b1e7887866922b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8d47ab6af9534e1693598f2b5be9a7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180490c54ba21205551642949ca1f1e3164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c843c5bbbfb1a0f84b53c0a50e78fb6a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea5bd8b96315048addd43aa541ca9df166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a772fe0ed12db7a189d63c2a59f5b05167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd74babe0c518bac9b2a436a9b69ef1168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f8e306cd2ed5b241bbb722eb52e5d3169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e83eb9944ac5f8ed2895dee72ba7f3170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb92fc0c50590cc3ef5586e07920753171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f8571d53dc012baec26fdb43d219d8172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e79598a9e513a5a9df0f522ce56905173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1aaaecb756657d2d6fa608c4afa3b6174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a1c91fc41b2239ca9b90da0b0beda4175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d599d39ea8b19a0eaa441f5a6cc58cc176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0747951e862eb869ba96642a7a9270f8177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2626d0d7025e5c725b6894f0d4842d35178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76864e114505652809f224b86693f639179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc51a1209f5e23632ad5ede0e0f1f16180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d314f726c7e79905ba9e5c6bda0f3bac181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa303e701dd66b1b9f603d7582751e0182.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>