--- v0 (2026-08-19)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea25a6a3a08cb620406dcaf9b3558d01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de958d58b2581df10d6226800d4956df2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edafb0160a51fc62a1ec064058d49043.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9310174e3f2cf0858ea2a702a400d1c84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e50d3411dc3672c8d40abd4b1fbe8c05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998a9312f2d95cc423d05c8263f65e2c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ae056cbe9b74ae93cac179cf56d2907.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df55f645eadf79c5fb23284f924939cf8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dde3d8d005c34c8c9ef4e9f05b2c0539.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6edeb849bc48604274132ffa0abea3710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1b0c056e4c02476367334e57e92c5111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b097b3c9fe9351d6a803a08b934d7d9c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75cc80783ab566ffa3c056b57b4d5e513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ebb2e6db76f44a883fabfd5257b75514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da64b63abb0ea4797579acf212e5466015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246208f8bb86c2dd3ff89160d19912e216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142260a13f62299b1918c5645924b8ac17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0874824f90a3a1730ac00401655c139d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac22bb0ba896a7d11fb876ebf6ee54a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e768b4ef0bcc173daa43af006ee88320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ea62480d89f05f9dce3142fb97ff8f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cb6d5305ea1b40bcebad0654e482ea22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072f29dc871ae61128e88d1d2c8cc38723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375325dcebc654783605bbce3cdf4b9124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4142ffe3481680a6f2585ecdf72a38425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d8726485075cb84641c1a669f792c426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308116b8b0dd1339ec6ca969b555db5f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591b37d2718613afdc226ce3e96db5b528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de229fdfdc9df16bb4885ada86bb50829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d508ada77b8ffe68eba7d32c22f824c830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35179ca12acbb76e4ea27741235db4f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab14271663388a8f205b3cc5cc51410932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb1664f5c585bb862a8ccf5c235400233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae7c961d49a1234e6ed06ef655cd93434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319e391b617eba72eb6987c6c5caf62c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85191957ad57d25eddc6f5669edbd58436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373250e8cae87930fda252be71cb1e7637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4692ca1e81c3500d3e67711d9c0d89ce38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c3d74928e7b215e3c954c4dcf2f60839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf190cc7d8dea6b553590b14ad7e47c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be88d7c20c13863bdf198453d0ee0a9c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adba1d0d4ff56d7f317a108a4a7de62f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daac0b4269294294c588771791382b5943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83129a97401ff16f37009cc1cf7dd6144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4343422d9e8022939d4d48c3b2e726c845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975b6ea0dac66f3a2f0d521016c6e4a046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ed20efb864f77fa28bff8134b0675847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6448977f1ab357a233964bc8ffadbf048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b940eaf469cd94c6b3410a45037da0b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01178b281daf8581ae8838979b1493350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea6fc298788149ec45ea3d09710301151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d426d4ae812474f0a85c13796668e752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32df3efc15eaad82bf4007ecdd2b201953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306bb23c92eb450cddfbf77009b37e8054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fc88552a592c28a16eea552a85957455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f8e739313b2a1dbdce3b5f4e24b13e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b80bdd5f42cf7e864edcb6ede3dd4c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814e6363aadce69d9a22c5180d397be958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b0938b79348e7145d97fa55514064459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd334309e38f3f6dd91a25f0908d66960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c158ee2bae7f26d4a7307de941bd8f861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf0c0af99ec3d9588d3b0c71c5ec3ac62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac80a0b0831ff0f36d913e0a644217063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15c82443e3b5de2597d23added71f4e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b7bfe5a3a4b005e5da3be7b270a4c465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309c29a9b0da6f62bd4b5f963507529566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeec569af9f66c2b8d60d9390226bc6667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f301927c561a644ce8f49ab21076f0568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c285a685d4e2a20f190eb5856acb40869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7516c57d09f68cfa5d45d8a1e3735870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b186fd51031da3d13cf49d37be171271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e4ead0999f00c70dc9ee970d4e3ec072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a865df5ea10f3a1dd94fc255d8640cc273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91492b48fb1cebc682adf0d0ca811c0374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccec9327b9d78a5fb54e935111da52b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5be2e913286beaa6510b67888ae35b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1d8ac4f8d4caa8a76f250ef0679be777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddd2e6fde1d19458b772d4bc805ba3078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c04b54346bde6189de85683afe677879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f2d3acf08af7a46867e00d891a6cc780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488bf1d40bae90c67cf388c58f539e2781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d409b72b54db74bf8ccea5af109dea82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2172a81b5a3a26f774b91a42c7bca2ab83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc2f7cc86de19b26327eb27f99a191284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29808ac52e8c8c498bac3b5543cb482285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672e7b8d19cca620a9a7e7024f53927586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60b53bc770e55e8608d0d830cb8d50887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31642b9e52e812c7bcc64701d96db0088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341ee1e0e762beb156623107ef95a84689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06e3b70a3565ddf095b4c1bf3ae1c6990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a6c9cd5f2875800eafe1944fce4ca991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744217ab30299d2f60648c3167a1829c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9963f6f6d07d89e874f0e733ac21073f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bab6a4350f64c718fb975ab4d43eb794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33531ff098018458be5a3b11fd062c8095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc606da6b28956ecb079d5e2ee125c996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bec34d26dd629d81eaf30c9c4593e097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5136e7123963cfc927b5c90b95bc369198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6a81a433c5aacecd9c65f38f0fb9f099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0b39993d117212d11ae8b8022b9982100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf992daab6813bad0530b6f7af50c48101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081e30fe534dc80fef1d40f96c722979102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccfcf472e306513a2c64ccc447c74ee103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f515015c829f3234748dd0a20c1ddf4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e29d0249428b0371b52e81e200d04ca105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d51b8602fe58235b89d8e635fa8864106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e615cc6e3d7b0ea375840a2332649b14107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0663bc48800b97d9db5bfa129cde36108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e8b3c7e0a1dac627d8bd20781875d8109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f74dd10e96a4d61b3048e86014e017110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e878137e9318a3183f7ecbbb9cae5194111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d605fffe75ef6e3da4f22c43ae6eb464112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c795148b69dfb379671207ec2d3425de113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb2a5999568f385463105f45048269e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d2c0ff353bdfed0d89778772d57016115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793991695d0ebc399ebaf8c864806518116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cede9486729e72d4c605819789b07e1b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1f272d8d3f6a9c7504b32ce6cbdfc4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c72558bf440b5b7fd9015789ea82f38119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390301456c18632f944515b41bd6d671120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183fc1b7baec8c292d16ba5115d42bfe121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a24e8865337acfd7248bbf4ad666be6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247211029101ace4077ab93dbd573d2d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22bb5fce2460c092e5d4cae79d2219f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84217f7cdcc3d5918b25de414c2a26cc125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a04e4fb0a39999249b6c8962513c52f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d5a8e7783fea37e018fc11668d7941127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebaede312c7d9cf6de003b5ef211b7b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b19f856fb6554c391d2eab09a86282129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6a057e68688a2d44cb81a67ebb5fe4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33933ec2b5b599a5cca0d136432cf54c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b58e1ab4db7de091f2ca7cf535acb1f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9e638555cda6f6c7a8640d93a09044133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094757d02a84d3eeb2f75366d08520e2134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c6bc9f9bc8f1b21df48861ea690c65135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1801f57a8aaff0fb1d040901802ae07e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02198c737e7583b28d09b5de3213306a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1c2f41f52244bc25754d3e1d20f4aa138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4014e1a9efb126676ca326c11708f7c6139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2a0947e9fe09513e77276743facfc1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d035ee50a60947646417d3bfa6b651141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295ee9105711fbf9b1cab9acefa92220142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c40c3bbe3856fb25bd506a78b0503c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e87e05838e378143ddc8225c9158d7e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821e8aae21d0567e28c9308361117f1e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93767b28afcdc68cd5861bf1048ef829146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ef640561649f38fd53df0d4e82edaa147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5957562002c020e506d91f972a89c274148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7f7e1c7948510093bbaf79fc665d13149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8e34e312c32931baa3c80286a9a8af150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd279a7c36a8c4b3d2d0a34ba553cd89151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed13ad7b07c133f35f892af66b9ee0f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27eb216d0413d20c3f0952471ea59a6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36da6cfeb6c34ceb4e9b33c179f5490a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff01c45b2545c5c12d3a847cd29b67e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b340da03d34c9fb7bc44ab192a976d76156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8913150212f7cab4455c26e19eb5ba5157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7aab5863db25db58160d1a4f702523158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ffaa0708299d9f85c3f763a205846d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b5ad25df1a8b4e6eed4326f648f741160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8273632fb7a4c51bae89eed6ec281eb4161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f372bd0f24629529299a2fb5fd75134c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28bfa60066da83caf9a9ac766648d45163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fa7cd75c02dc403719ceebcb1fc5e7164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fad62cee6eed95df373b89277497f7a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79ed37380c5efeb2e9764216130e406166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e3f48e3fc8c77063ec8b908c2c65e9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5d86cb40d5bfeb30a5330800087db9168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c25b7ad88f442a9b039e99f4b63671169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd58bbe81f801f818bfd83dbcd22590170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6446b830a3274bf216d312a2ffe16297171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10688015405e93b5f7ded5bc22bbcd0172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcce17bbe9504be5ec6f17b89f795e02173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01c282ed402e93e149c1a74bb1242af174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c3433d5ef593c1401c7331c47dac07175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281e477c5c5782110a1006512b4911a3176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d9b189f789372be4487b47172a319d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fb54d88fc883d842879ad8db4e5068178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5030c075e36428b716d7879a6257895b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fb1b3118ad57f80e74b5d218946853180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782337d2473a16275c39a880ca533ba81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea0ff3281a64a53921e0ae398368fa32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d83e1a69a8299310aea4b084ceb5f693.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460513569ea9481a29cdd47276db77064.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ecc0fd9951645258bf53de48546d065.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b44b74606a447f20b191355c80ea806.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af311125c03a15ad47eb1a16dfaf875a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9f3f7b10da5d8eed5fc598d76a2c558.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a33699fb622b09b6fc24f0c04493e7b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b14972aaca14534a8f5b1c8b48a36910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3f6ffae4f90137d3ecc4265932382411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa784f1b4d061ecd5e729af3924e3ce612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bba5e2550d97d4170ae29df83eebe213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0747b76a11d9cf96eabb30ce5043948f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2ecb9bbbac79ae77988757f728e2fd15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bacb67700e5c52c45dac5c300d73ef816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad57df5520f2958fe9adb4967f72191f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f03a03c4b709221cb02b809117acad18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ee0f23b4ddca5de19147ec8ad3b92c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20ba7c560ea4aa1a7ba2449ab878fe120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d3f7cc418a5a1b35d15d63c1ccc96621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11aaacb5e69bb05796e7c1c72595839e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17346b07c51b248b516fd05e7973d4d023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30dec51b868441df491ab4ee1bd9baf24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8da936327ca7e43c7670f44226a092a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4877994cb9420397a07700e8f0b3666926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3fe83a73dcc6906490823c1e70171e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6ea618b1f6d6ee247739187bd2334128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea404b000df08471869862473314fc2229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e05239ed29281be4adb5264275cdc330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01402dd9a7f0684c92ac65d8260e384831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117ce70492e0b216ee0910aeb842872132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f44c509e8a552ef02902550376388333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba02345b6880cce1dcb424e58b2289d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ac15fc2a5c67d30ba189c67285f61635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2296837ca1a57e2d15a8761253196d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a27d7e2cbf42dd4c56d26ba2188eb037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f221176d56e654fbf29e7421ff9cb64838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9032ea80d45262a2a7c67f12e075070739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d50d7887eda5a58ab038d7e137a42a040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0971cbeb8ed8c7dce586caf97b0f92f041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92f752a6f518fd8208e30927ab52e4a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d5e5e22e5a5e5f7417439ea30a9a5e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e0e52f590b5c37204d21ea5a4fcbdb44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7161d768596581f9a3c99f28e39c604e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1b62d8ea7367281624ba00c36748f546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa38c69d85e907abc61f88c8709cc4447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833ee7ca983cc900c09ae8f24574fa6048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b09551be3a6f3636a1d85a9467627c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac6827ef519c45dd508a5e8fe76fafd50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294b0fdc5370511fa35da2f7abd5db3951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d7a3fc2551b4b2be5b164f753d621352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12e998c7bf3827dc2bca511053572ca53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d56f9ad9b4ac9e11793e4efdf226b954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d277b3d9b277cadf79a827780e060c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08216c77c30c6a67b1266d58b841ed1556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42d936ebef036cdd016d8b6d919874f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0d6cfa090b5135e79450ad713694e758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d9c44c885a7266020e7d947689fad859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fbad8c1cac82998df66f6b5aa5fd9e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b499b89b254241bf37771c11bd0a9061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170d558c9af0084e32290e3335a6ca4062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6c77d2fed024a31f3998a019fbad6263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08daef450164d660e68488b7197d00c664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd68c51760169b4a67560b7b27fc24a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de5d5fb908b3f9ace44ba4a447af4ce66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ae7288dd7d72efcc353f11432218ac67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf78a22a571545e391cd2d76750df5bf68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5617e5cdeff964b49f14fa77ee120c7969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0c8d7b65e0997c21e05bedb7be15b270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b513eae392276275b61d4d362320cf571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22f52ca1e8e1b89696683dcf1f5cd5872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c408d93f0379f0be16b4f1e174d96073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d136abca700734c6bf6972bd930fe1074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e25249bcf3b57e7f90819d273c351675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f2a37a9f4c14e0ead0e079bf9daede76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5253111718732b7db7668c5552d97277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766e720e628de18ae9bfd39b7dc1e17a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7cd5926f14d2bb46a375f96c0e51ac79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f16d882ad6738f209eadfc4dc3b01780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44389b6a9f3d013eaee2e682d44df9d481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9daba3853b4a94ecd9cac194cbeb4f7782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e61727f60af6bd68229accd78225c983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1955965b4a0fc988ee6281e83b2220684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e55e1aa2067675a2cd26963f225101f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ce1370e862fb47fe7e397af2bf1fe586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e46699d5fc8ae26350f42ff700ed1ff87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc120a76b4aa895db804696e2799ba6a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc41f39cf567aec86aa40c3254de45c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba27ca0acfbf4d279191297df39372c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0da2f774652299bf3efe8858b8c14eb91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8965e4eae811e6cfc29f3f9fc2eadd392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23077b220f3565e9b4086c6abab343db93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae74f1e446c16378540096e96eb002b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c75339689b2ce4eff23b4e32eb47bc95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91765c6f3fb0fe028bb1b215e9850d496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1beb5a2b524f40b25b4914033076e7eb97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e05a9ec10838725c818a2d3193f045998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fdf3e8a81ec5363e54bcfba466b63899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b057d018f6d19569133cf9fb7bdc970100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c79efdc303d2536eccc089eb04e730101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2afc724f92beea319a7b835769112c0102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691db105eb7ae35db9db480758c895a3103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c0f34cff533a89ee20967ad4daf2ab104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8461b0db27d0f2ba2cde3f9201dec5e0105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45d59a8567d3a4db58d9a7b1519e208106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ef204c6557251ad9ac5a36b8d43ffc107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa7e13e38bcd2ca72d12b2ef3061c28108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39ff21b40c5eff30ba6df0ce0aa8f77109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d6b8ccf60675a84664bce0f58c11a8110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d996e4fd028438480fa0aebccf3e250a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2d50075e45fbdf1b4559dd03ac9e76112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87e8ff45b3fdc95243238de633e3eff113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0230a2ca6d31ef83f9c3f2782d5b0c9114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9175877e74564740a928a633a8d5158e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d801349f26f2bc109249eb2878732b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff0a4c34af4871642ba8825b2de242d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a636eaedff8fb6f793db9cd733a5945118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774de2ae03b9af345b476f897e766516119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe492a7f8bdfb89f792d870752c4b792120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca335c7f05d0e73a599bdcde877ac2d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624209a7ce747a8778c1edaa6d7b84de122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16573b9749521a62a98372198383c0f6123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab002f8a19393b451ca02bc8cecf3b06124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef4f776c0528c50a145dea271550ffb125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2167f89ebc901966070fe5b77c5f3dfe126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3546596b4059818c49a08f9223dd7dbb127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c617df9f0d6e22f2968f70ef4d0d377128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48884ce4c27a2d4465265a9f4a696fd7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3682e2314adb054ce42a467eb49640a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ce08cbb43ef79148f2b23484dddb41131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d4cac3b721c04656f6c681bb671d12132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e03b761595e83a733dabb47bf6a775133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9781f273523f561dd7271215b24f500b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70564bd4c8a04720dba38649c83a361d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b708a30f0cda2f66979f5f7bb9afcec136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30828e01d1c7f5e7e055e8d335cde36c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98eb5b669bf8e1ea7b92ee8322cde6e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71cf68d52fe9dd0406561369bbdd8bd139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e174d60f6bb16e74759af7b805f871e3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5277974390de8ad5f0b254caa32de2141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9e31f981c2579469ebdd7fe3c27760142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fd2ae2830ea2b12c24bfcdc9055653143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40351b8b4fb9364f5f1382117eb0d5d9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04191eac2e6db68e773ebf78e756957145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a619b06db42531a8720614ab8fb67806146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc16bc17ce61f0a139c2242fd26d909147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640c5fc9d5ffefb73d0662ab8d5e4360148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d2b85cd3a4391cbf92467a712309df149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9191d5a4b5dd520117d02c4781b88e3e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988f0327e862eed8ab80b389ea862b11151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b61f68dd16ebb5490af5dbfa77e9d64152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f880256c16d69abcb6bcaf67a1f8043a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1428b0650ded892e35a9fdcf49cea61a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d533fd55d8c7d8520c7b78488004cb4155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c816fe2e5aaae0d1138b8d8a979ee8b9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28f8a4e05416462c85919cc1a2921ba157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881bb46363e781bc4dc1a1c565cd170a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd0a715ca4d8238382ff8fbf398dd54159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323715edc2c6c08133a77640a676648c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0b83934bb0d8b36f419b46a99b9c31161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358dbfa9e65b8ad1c6e1471ece88abc7162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab68559300eb6cd620eda9c2d4f3b960163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3a5428b9ec7392ebda84a0b776693c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92fcc204be1145712dd1f0e5b5ebb11165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51613984d01033fb017aedf711113b5166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea6ba791cf7d6507585f2cc7a7dadad167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc390dbf7846fe8824eb394e90f26f52168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99b627cfd07f079cf089836bd7128b5169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3545699d87c45d6991469f3867d09c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a2530db8039d0695f2ae83b2efdfff171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae32b432d999147a3e8889af6b32373172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462cd05ac18e99c5e40d40ffe22b43fd173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d4659bfea8a4c5f397187aef756664174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>