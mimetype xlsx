--- v0 (2026-08-18)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6259fc18c0248198274470b51df9a91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736652209cc355b044759f29414d936d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd82a6f1cc6b8b55aead50b76f360f2c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484da78a7023a3a615bcfba7f2efb4134.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8026b154b8aeb1fe1226c3f7913b1b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae45ccbc2d3b7cf48bdd15d2a1a24c626.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b2398914e2016cb8c7a0f7c3d220ed7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dccd96d7de21fa68123d8f73f232c08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05f9958aa5efe2d103b40c8b4c7d9199.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6395236e620e30680d6d2f795b2aa54810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ee21c01d625a6050152ea7e215c0fd11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1803f167b8a02b58dd453aab5f22f912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d61b63211b1c33f82e02ed44c60f8f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9944b95f4a0b0234749c751a01f10a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edca46a7a347cfa0a91c5da156cd1a415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fa1308866cc29ae13b923a6ed7451816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f66917a3bd789938bb54afb3762c7e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2752cf702a201fbda19e5e1fecf0490b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00d347994731cf2aeb101d502174ead19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b4e6572fda7a7a40fcc7654bf24ce320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6556d44150b59702c9489747b915ecf21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c527e9d4793f83dc00864ab9c0e93322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bd1762b1d7649f96525c9404ac287b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9205a668f9c19f7538c1a9427d60d124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6b281c1ee94dd86f35f65006ddebd825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bfaf6fcccc4e260e92b7b9c2c87a4f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee4c93fce5e3e19fa8246ff335b3e9127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8eb10a063adeb4da975379c7a503c428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ecfb0a7fad10166187e2e9e6a9d94a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af247428419b4dd0e0d00dbb4f793c630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad76fc646a9b5779b9b8d00339c095db31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e40a914c7c008ebde1b0476b637e1c732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec84e4e1eb189e40c2d616927a7fadf33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf331695a5dedf5036e575c0fd763b434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852e7c3c74de5532814be36915bd721335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b7a06d8799ee9749bcf8ec3bf188e636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b747279695615b3edeb6dae0d57d9937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e46d5600e515b0786199a315faad1738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08a76acc659634d3767fac54ae7826f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05170d92cc26109c1011f9848a47aab140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d66af5d1b41722ec1c9c5c79e41b9341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938806ba1bc30aa070f1eb2ab5c6ff5242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f283aa1decff800adcfffea92068b07143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0558129f83e888d2d041ed1b9e50e1fc44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c4efef561947728976de6522b719f845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6d0276f98b04f746c38bab598d276446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e7ce5f6bf695937aa7bdcae09bc73647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5889930885dace2d0299a316a689cfa548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9837f9589762e9cdc226da4b1e85b3ab49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d75768a9e26584c1ef47f21f85a7d650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af9cd591050ac1480733befb951f65351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c207e31049239a0a2992c6d2f516426452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2634de8f9775c5967e5a9491bbf3902453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ad756f1994065f052b3212d9f5198354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9465a15c1be1075cf21ff21b48545d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f195796b9df00fdd1efc5d6f4d7c2c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c648e3361713d87fcd93f350831af7ee57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082032d8a982da8b4f0421dde835a52558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6fbf5d795cd99520eef140d0a6a5b659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550006651e3377f4cc586ea526a0c63360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e49bdc965ac83e1ddb6180dfbca9d1c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d951b88e4126f7652bb2868dd08f8262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cea727d210f18a929da9e8acd7b6a5c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6398c831beefe05cc87880b1b91ba38764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1acd37e8428848d1c4c17b62b3351365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c970611bb6ef2aeb90a8b6ed2ce8a566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fbb573ccf21d8bac2f7de5d649e87967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee2398f9929d68f0f8bb58f51b35ce568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46aefa18d5bf86e1d9b537d7ee50d54969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1fafc95cf9a66b1e585ac219b9ed2470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf5727b210b6c1ae6b38d70bc4fb38b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbfb0ff09458f115e3234ab471e1e6072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d92c996189cfe7dfba6fb46582fe78273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7952662ddd56e03306156871e885921c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4142ff5759db812e96877ba05effb58075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e326ecab34129bf9fd9e1dd6ce227d5776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e607c75035ce959931949bb943a4c9477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd18d5b6305325403844455f278277ef78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65eb75336241dbe7bbb9b007586d3b4779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c385b24da5bf3639290630294057bc5380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25137c00a6ceb08471ea4d9d64033aa81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603a420786f5d6ea8845c4356c483ffb82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a794176c0db62b9bf3562ba9caef5f383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4cc4e542c38474a1282ef6f6614a6d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf266d0533fe3d19854836aa9e4652685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a31035cfc44b6949210241c494ca7886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553ce7f3e36d703418b9676785b7a04c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8d9791e5c01e4bc79504ed61d4a59988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0d6cbc308039dbe381870056e4bdf489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350169c878757b8fc92bafe69bac444790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434ff97194c0904193e1bc7b9aff82bb91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f25c4af8d5eb721ea12b2fea856e60992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7703fa2409b7d085e2ca4d965548b03293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76bdd0f237e256c987ea9bdc172a1a494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc8c351283f9207af29641986d9257c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37817f61c3ab470eaf6245e9f5c9f4ea96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7887fbc9de7e5f08429cd9009bf80ca897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f776ee2a08b460d09fad1c89ea2731d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef01b23819733f8e21c4d66ee6ac4e299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c2318a2839d045800c8012f06aa365100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fca7351d8b962e3c882b1d43fdf934101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e05e09231e3c4742c53a208aa03782102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e197b0414aa04565ae29e2355413afae103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3938c83a329c4c33a22c6d6bcebc75c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fcddccc02e483cbee8436d6fbc6142105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8102a3ec1bdfb8de1ce9f285c5fa7d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e986e163046847879038a5c8af51324107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc2c8e8f7a5252c80f4d254c6d8a6c7108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f19b3ae015203403907592d0ad02c9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1dce73926e048380d9df2d54472d18110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c99b8efe250ec62e732ec384fb691b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd846eaca60851e89583f2e3c47428b3112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1d39865d03d7ba4295b999013208ff113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79b89e49b7f82d694493932d7f3e84a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af89bc2e6337919716359730fc2c8e4115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08599d76558e2c8b64701464fce65299116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4c6b88837933e76d2cc35567d1154c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21eead64322f39221c4d8a300433280118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffc93f5217d2afa21819122dc0744f1119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ffa54e7334d6a3e29f8b0b107efa16120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5e3c282d6f87d8fc5820d537f28a4f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13575b742a965a6ef283a1e1d565e5e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb36c9bcf9d13afbbb637e2b242cbeb3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8c6bce99817755fdeb18f9ff393d59124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4620850a6a446d006bc87246a20ed336125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afce629fc829c811d7f4176ecf628fb126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b895d152085ae51b0499aaa84b32ec127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24741115680fd4af0562deae7211aa53128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e265580b321aa53436d7a21b504cb7d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807dcaf65f22512f8082dc73036c4bb9130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d5465e97564bd7d438556090acadb0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a532c5f26d936dd00a2ff7fd379b6d7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3171e96ef10523370bfc462a35f0a298133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259bbdc9c6abb6363f3e5f68ec786360134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126bf95abc3ef4cb557125e6f7b83a4c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62196a4c58162123a5d8ad8770148e54136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d603c2d93953870202f8518bd71ac6b3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976f77490c7cda9b256960d3054911ec138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fc3fcd5835c82baf562429433b32aa139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367be8c8dc9c5858f393d62897e65b13140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bf729c047883a167435057fb0b8634141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af099ec2b66e41b2941dbddffb7fc8e7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2710089d003a31521a6621a96e31f7143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1129f78a3309d96cc557a0e400c6917144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bc2be3f4d9723fc29802dd3438559b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f3b96c22ade0557e2a70dff4a04d8a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb791a3994ed237c223fcdd0ad2b674147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a6365933c4675ff1cba6d4aef30bab148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046a752a4b3a76483bebff30f67f4ac0149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e93d7f2d3a56ea06d6efd3a4bf5b57b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8b70b0d75f6627f50e494237231fa7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d17b4199319234ea35092308c3e065a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43158e0f50f7ee000a9dc345db37d1d6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a44a49eccd30146e57b411d32ec509154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95dda621142b43d787062e5640e1093155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37086a9faa1fc5e08cf192fb9ec392e0156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a60fe94a0fb3b7e35114cd9cdbc641157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6e43047921508643ad769c64d8713d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601bd01a0643b5143a0153271b011a59159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc627a2bbeb333767b457662ba35afd3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f59d340b5b826628f8e309e461b48a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d62eead3911156c4bc6e080d52bac51162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332535c9946fcb8f63964671a0b0b5ee163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cb26cfb1c360bb57b3997b172ab8d9164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21efa73dc687e53d680ed0f0702a1875165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd23c4b70fb7b5ba9b62d244fa0729ff166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90601e18dcf47e2c026bf6e6fe4d1a1167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e95e926d29caac2dd390947d2af8a47168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134bd8f6bbe1c25228e9918b210af211169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b817aa916d73ef5e5250d0435ac83b7f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2859a7a1465491b89884fb4fb04616d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdc9392ffe54f6a1cea0f3d9e2c737b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912ce55db0ec07bf55b6058a5e4fc89b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690126bb355ae4748eeb6bec5492da55174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd713d1b28e25fad03cddc2dad5c8228175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5abc136103bb56d8726f31d492118f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bbfb9ef8c71741c413f5f11525677d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea13384c05f5103c06540949398ab3d2178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27a6dde5f6af880c648f8c097c4be7b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce25a09f488a5a8d85602213cdac267c180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a85e6c22d0c750d1304b0c0dab09371.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fc413022b04375ffed646f2a2c0c182.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43eefcfb9c42ba2059f320bcf93304f93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3804dafcf0361ff876aabe7f4c204ee4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23aea794df717b31154f689e6b4dc9bf5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2198f182ed261726a6c555cff026049d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994bb15930e78eca2d1656b871f014ff7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c20bc025c18416ec27ab8af21ee8e38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceebc9352a0e5c6208e9dc54d877df809.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a85e59cef7433cbe7c4a09f9e0d77b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42464be09a442d87bb43d2bf17d12e611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f773e3aa85c20e7f20b796c8ce2900312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce5ead7bf849301f04f8d057c03099613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ca09773c55c35da65d600595353a0f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4304a37ec5733f836e626bd5915ac2815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87b506884c4131b317612062dee3c3716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c40d9c8bb43258070a065b840f303117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a92c492873ccc1d3aba46613e9782f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f44e699848bd262d8d968995fe02a2e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873dc11367bafa016b7f166fee7d68b720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3df78f12cb5a12b3207f4657b85a02021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b513f8fdcafbf061acb3d082fbce4a3022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a766f3f37ad45f75f0e6c81287758aa23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae4e391e922bcf23bd21fff44478e3a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef4e68f5f5148ab2e7c2042f1134f0725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4119815d79c9c46c590a4691261c9ac26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f753bf07a346d6bc6913af0b78538a5527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8223abd1c64d805eac120f4633c62a1428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4963c85d8d902301eb86d017141e96129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f6175becfc963544d1f41fb60cbf4f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec70ad4cfcdad093e1f58710ecdc28331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828d4f96ee9d9074bd665af2cbe46d7832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16259cfb39b263640554ebcdc50e0bc33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882ce643d024ae8a66a8dcc772bc242534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d19514b611a5dcff91951c2e1da89c935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b4deb8550cd7c58e5160a5762ba04636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8127a474f44b076f09207529dc4023337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30ea9ada0b8364814511afadc9bce6b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966a7614d1173a6532f55ff3c2977a6b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb959f17c42f454067ccdd5b420f6ff40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e82b8d149abeaeec4a381cf731888641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a66023dde5b6b02114c727b2ef6b13c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5130a10c26c454237ba10692a93217ab43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da76137e190a083cdef935033e23fd944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aaf892207293d8361f78ed949fa159045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775eab1d4158f5edf9eff6798efe152c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2157727317a0b61748e78d493546b7747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5d5842f8f0670b0d65055cac383d8148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0743da2224138734527d37da1a576bba49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1c1db0456a4308e7f8986fdaaa422c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bef1474f71913e9bf3198bf0efe99251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4bd2d06442c82185a266961e8b845a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d6d8e3c6e102f829d376a572778a7353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe4045a08ed077fd503144e8086355654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b187555d59ee72f2b8c885af6f84213d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5006f1f9dd7875fc843e87a1591afa4656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbde38a1b4359c8b5cf2cee3807de4b157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1423405aaa97c5aa8274247cefeba28b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622e69a426800249e0ec28364ae9aa9c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa0308549909f1885b95ca39de8bae860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23d6d645826280496a10d85be2e5d7661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac87d402100c1731f5d7168a900215ac62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4e7a50542c05ba72e4ce6b1bb85e3163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4462564fb5a8b82c32af65d34d28f064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe8764a7eb0cad307b22faccf879e1865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fe3a6485e099b70ac3d7582f59a0c666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c007c2f7f5daca80dc5ee1f8fa36da967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8549816e58e3bae0c2af6318902abf68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7906d04a4b13ec5ae3d4665b3654da1b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd78ebb2fd7392e7a2f0c1f61a4a62970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5ce1e5ff040024dd9b4c7a0819230a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5937d9aedb99f8faa3a0ba4f3ff77d5e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895385105e333723d0380374fe884a1b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5e4b573ba00bf3a1252eced340b24274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6dfd515dd3136f53460154a1945f7e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fe890ad6da9b90f0520dc9ce45bd9476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52a220347982c535a3c1fbd3e06878477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b247a8b88017ee4bc30f8f41d475b18278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ad18faa93165a2b42d9c2d230d58c379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d6708a552e0d06b39f189d3e59016380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e045d4e9bcccec6665159f10fabe2381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be21955a79d0d55c4ad1139c34efdaa82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c583417daf0a3a31b49554a2a88c8083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56265648463548f378d647db99e24d8584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f47c1a3a44baca439661b42657d529985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09621a958e5f9caea1bfff8d3f83381d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cd293ea627f3922ddc12ae8e8bb5a787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec82df58c4adb5748cd774f33b1d726e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7522e18f1e894bdf8b3bda6ca07859689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b250e668eb7bca3cc1c5c4237f41a3390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58c068979c6916c159187914403db8691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8339bac1856a48ca259f66d6182b68892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4ef696bde8ca03dcf93d782c0a041993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8b39c0e241432bfdc835edcbc88c2d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22c1a2ebaeb1685ed77730763f9269c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e923de06014a4b04c4e1fdab3fb1431196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb60fa051d3f7d0c79028d60de5b847a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208ffed4f61e270586afb017bf06dfb698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c560db2b0f2ae3dc09e6f440fa6a7be899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3e335170f1d7fca1019d8a21b8abd0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7083a919533e101df50db61177c4fc101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660e143eb4b3da9013f27a586745319a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4d33316a666eaeca0f64382a328a31103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe2a7487bfe76e2d54dd9ad055910d3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df48ea9011855d2b2be16d522d10a199105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38687a2c954592a59cc31aac0348a0c3106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620761b6d6d0246214696386b0a48bc9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f020c3c2ba1d7ec7e649c5454286f876108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e843d44fcf461daf6a43d6a95cf8bf09109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4702f62be08bb7ec1897a8509cf4b891110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541400fde16a3bb79005e7ade6ed6f98111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6542895bc3d0c6c9405a2f074c5fd003112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ce583745040188a8af7950e22b8ef4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f147e5a7e7923cc64b923949cd2b4d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73b84268f57dd78caaa787ee1f5e6bc115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108859ab13945976c6b1cee3d2cb7e7c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594a3486708304196f3c317386e7ab98117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8370fadf77358e864d64cd41b7a7cf118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca566cd8081b948d2b226b996c34a64119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7338c83b037caf64cbee7fd805a1e278120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd5ff17f64acdbe4fba52e96512b37b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4b253654c9f4b50f141706df6329ae122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d55f3a0e121ea84722c60fee3f4ba4123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2940c5cac80f4df62b4ec4d613c71c7124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eacc606fc930a21b5e41ff82aeb47ce125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329c6438fb828bd742298858c93f515d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3087cbe0d21a33cfec622cbf11b5868e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcb86398a2c03888933d250747f5a99128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdc242a0f51a60083b0fedc1ffd89b8129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccb16f677b32ce19c72bd5726545195130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8f09b0ef9304edf3c42e4c5721cedd131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143aadfec8455fcc35f2287b8684e1f1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412684948f049e435dd149378df2b3b8133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91ea2fcf13a8ee12c732ffb6c837a66134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ec06503ec26f2bbadca7d145f63404135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dd9189a19143310db91f280bcbfe20136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8305786916ceda561b7cc6ef1763c7137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709c5f04bf48f49c9a9d88dd022dce05138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5354c7dffc6d0ef1a7f2031c9a15e1f4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d6df80ca942dfe3f173d4784674715140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db1097368fe23a6af511b92ff5924ef141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e6128b6000203bff771fbc4f71b04c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2928fb5a979806a15c8da0f8d79b54c8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2682d2d8fe322feb57f499f1aca482c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb103bef65bafe8f1e0617455dcf8891145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5461ed6566bdd7ecdc68a658734c3215146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006aa24b976e92727e3c8b6a35c4f495147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84103dfe84a54438dabfa5341d85412e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d978c6694211c25e2632b4521cdaa864149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62162bcc6b332d689faef6b840dfd442150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26348d4e5785307d1777b3346c27f12c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5d5460ac73df168695891a07b75515152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea787e202abcde1096449b49a4b857bf153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70433f281f3f8cfeae2d75c2b93e0cc154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cd39d09b806267ec865d45755faf53155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acde2d08ef01984f5fc58ce0a6f36e8156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41cc17a8e9fd68073b6bce25838e268157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac422848d0259d788778ef5aa6634f0158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5db267f15b3d0135e585af84d83a80159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e6beb700ed6e011d000f0e2acb0751160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116745831262b4a81badc2c9ec4efab9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd8b80fbe016e1d3051e561c881b58d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dc087dcfc62b62d7e0c66be23aed43163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f017e1b4c583cd16463369f6ca3376e9164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbc4f4fe5417540f422c47f5c0d5724165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8323e0d8f225b4e99d5c4eedcec779166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12f40c955429dd03d5ef0ac9cb3a40a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989d311a369b7a4e85f7b97f5bbc5d11168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ba536324d46fd382722da35da8c744169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adacf16366dbde8e47d204e3b623d5e9170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f035a3973ef526a649e68ee18b7fee0f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a86570b514935f9d015c33bc2ebf6bf172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2173de6d66ae98073e601653a1b867173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a1c5d51e96ed3e4643616b44c80eac174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>