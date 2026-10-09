--- v0 (2026-08-21)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc16224d484c8951e83de053b9a8ccbb1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ae780b6fc9f3b60f479c3fc66859942.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b69a0515d3031fd8d5d595cad3d70f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e35ae2fda35bc75008aab54ea0102c44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8668f4f52395bee75617c1aef9e77435.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06553272e8a9d84ccf806072713f73336.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5fcac1fb4dfb5318f56eaaf764918b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3b18c12af9f61adebb4a2be48963ca8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c57024b0808db84d7d34e31944aa5ef9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd437442c5ba82eeb279c77a52b0c1b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ec580df351af2c25b0ec464a603c0611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001c9bb45672fc4f5d6a9a9b202049e412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d7a959d622861b783f3fb1b52fd51813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e749e640b0714f5ecf48ce53753631414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a9b58a3835c1e6a2694605e4332c7a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38abd9108cabc765f7e51f051051e73216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc8ab27958d74520f2ec704a4a498b017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79b762b60be643a47f7356831f3ee1718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8951035a793f433a78470bd94c272319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9020b25cc028e61bab4066d55cb944a520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7f2f6ea705d0042b52b5c87a8687f221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d12ff17097b1fb0ed5410ec94d6ed022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0057e6f5df99130bfad85c8ce3cb5023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2f65f63a8bba79f6c8c002ed631a0e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ce0af453a26e60170f54ca879d74d125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfed79f6a20e2300c0bc69589fd99c6626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3cff69ee56cc6da89fea2bdaf7a01427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e758a9d6b59cf56b83dd054e777aa228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25ac29821f3a45a3dc9187a8d2aaf1129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1b8ef28506c5724c86cf1b56c4442530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b163ca3658ab4fe120e5ab776febc1c231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677823f3542dbd21b017d1a2ae25d22d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2eb8cd5c8a25112c0ce5933063573933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9301d1cf743d231e2329506f48f8f7434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815f4c9fe76e9c6b15cdcad8d50090ec35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0e834bf8692a92064f79d0f55995dc36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf56dbfeda53bad8725f97cb57b638237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac079afcb56c44cf51f6b4bd6f33089d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937f9d12c88e3d81ef956453fb4edff239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1268f3ad2f99252686e6a838f864882c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4435d9153065ae02a911b89cd3ba4741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb6d8bf531a571abd65280376e43d0242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfa2a4611a8ced89c7b1f7653d6ee0043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fb94da0af0e6e2460a702b762877b644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37b3bc0a51688a53426b020920db45c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505b0a2013ed42f7da40a36c13e6e3a146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801cf0717b308757494b30d5410e880f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8ba2ef923a9fdf17709ccadb1fbe7248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09de64c22e2e33a5c7fb6e7473f3d33e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd223d6b695ceb3701ff24dabb5791b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbc3a85ed21b93118094e52fbe53a1051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8ca1444ce7ddd11e3ec278301920fe52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2b243b42c76f8cad3c85849f72ee5253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c66e1fc29006efc92600cad36860ea54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dd63ed94cd7e2671b699df01d8e1e755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a059d30154cc42c322cd0854c3e55956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f610d6280a4f4fc5b08a7eea185bc3fe57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad68b975d39deaa15d52503ad2c8d4d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4100823ba7531347ecd0e453ce3e94259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f459c680e8a34a80ca558402b8e150d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e587a80b41b0122079bc427b56cc96861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9afe025dbdf9c457b21950f7bad995062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a90bfb3a0da20bf416aaee89a2eaecb63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f0f311a464f0943e93956910cd9a3d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10e234b7c243daaf3fc914fd275537565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831248e72e50fd2ffb93f8b16a851bb466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d3af805ee33bdded1d7b4416267ecb67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21d355357ade788adbc71f566b93f5968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa35ed0aa04cb8bfcdf1ae5049fde3669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fa6497aad22e3bf1cdae4c42cf299670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dfa31fb5f12c84ee25e00e651fc5b271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477275aa2569e3f4f9fe940ec17e6ad072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cad609e7981f269a30b53355afd6ec73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b37bf9fc605538615762f8c80dccd074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5759a788c8344fd7b3009a7c504ab89375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf803d17abbd32d28bfedfc9626ea6d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68be975d549a7cf2153199adcc0afcc077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4239232e1322b0d793efadcc95b35f9678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8c504c6633a481d323c8f874203b5f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0260013c08455d990bcb56d912225ac280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee64cf786805e7bdca7c51be5caece7381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59839053281394fe89aa857f1c1e3d5b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209586e8b77d74b63d8068775e1a9ec883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc6589508d138949a31f7213bcb167684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c136c88e20dd581010ce245d467fd37a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee0b0491ee1ab18ac3f234d18efab8a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5a9ac7e1063412ecf27643c9794d3187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe53197549a2eaddc6b60485ebc532c388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07135873443f6eb81578ac9f17f0480589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba528ed0fe289353dbd6be92389a058790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6329e7b2e85ebd70eda115823b5c6f7e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3ed5530fd1727a6678cbad15e0109b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622f9b35bc48c25774f7f61737f92fe193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf2f685348a38bbdf7323fdaad302de94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d8f8044f4f74641cc8edcece3fe90b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d6082c41f702cded16a7bd35aa591596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b52608ed27b622a7a003b21f418d0e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b16472b28550a1ba815305446675e9198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8563dd36fb910ffb6fbf6fab77182d9899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a963f085f88b789a6e44b154b1e0f0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b558671009d06b8fb0c64e3b36f32a9a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4b82c299400706c2e4934a9f2efc70102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aeeec8f011e51c2f6ca954a51fcb8e4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da598f19aef8f931f0932e73439e6d4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb12cdb618ca3438b9cd9f839d8f1dd105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57b532880dcf10b35b4531d0997c3e9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d2b9277fe93c012f81990e45f20643107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740d684a656cd1f876a0963810ebce3a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df58a772aea4bd6bcc6c1aab6a1968d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48231c9fa1a359a1fb53bef2644ab063110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046a235b157d75b6c33c70240fffd38d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12715d736f782c0da574463afeb41317112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef9651ef9c35e605c012ed488fd06ce113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2996992345b2bb2a74cf63282ff985114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e2471d98ba7c52c988643b07787c5f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf348346f6fbacf3e882e924f66e6e5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12924ebf271649bde4100b8321146706117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ab4cb4b80c6882863e9bfb921aa1b1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1377cf0bebadeefbebe008767425736c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9552bb2769284562bc185835625eedcb120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0571ac71890127c03dcbeb14f2c2ee7b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce88737a864b200e7d3dc8b6e17ae6c2122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a351305ccc99d279834401aec9fc5e6123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014ce412a25343851b2ce58037296be1124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddaf90702f86dd7c0985ab9872eb8e1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af524750254da533b2fc5a81bb54eb02126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1ec96890b9e4791a039e7d4dfa7e92127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbe010173d31aaaee6ffbe5aa1ffea1128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175d7382d9c6053581083fee9018a01b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908409384a7d6c4cf8045a045fe1faf4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c44a625d3542021646b1b08eb2f0d35131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64c45489f61b04d5635eb015b12fb7d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9a6c219d30c1962c75dcb384b234e0133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f81ff086df57a3d51436207dc13076134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e22b8a8e359adc41f03695d0bb2195135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e451cb8969863c07063d95b01fd1a434136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374d51a491a2936937b08522562e92ee137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d407313fa68a51333bbd49fa10241f3138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f6ed06bd5e93004a7ce5d0ae3facdb139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c45296a36a168a3db9aa8cb5b9fb7f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa845f8fc2c3ca76d6c4b87ef7ba60f9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95022ea1d8d943b392370e82641655e1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8071493f7f7ed2c5a0a8cf42674a5260143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6994d41ab6abbadd6509beb07265ad144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8074b4d605256b437ea09c2702b2b0e2145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53107d7fa413d01913deb569351aab6e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41d1cdaa0e46f11dfc963ec5ed302ce147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a7cf369b3ce139400e3d367f5b1df6148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4878a67a2c707ca8b6eb8fb45f7b71c7149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a1d505f63dba3e118315c7b13c3da1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a983b065df481d5333f154b385692758151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1c2275bc6065cffe02726fb1c7f982152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e130946828fa5b2506d82de44438aaa5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d70380fb83d9e8c05d2338d446e14e1154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03be7a9060f3ed5de1141e370f066104155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede975282d9d0e9f4c2cddc20b7aafae156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea148661ac278b0e2b1678550ee6ade0157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23049f5b59aec805636f5e7b59b0d90158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa03916f13f5527d234bdf646fc9392159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7013f70cfc62537a2f4086931495f193160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fd7f598b25bae9f5d9a89850766fbc161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8a2249c53deb6e3bfc75d96944b3bd162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a84c49ece9baa9819f6c5048638f15163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b502a9b19a3d03892ec890669af63f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2387a1e3a1a353b2b4b91ddbbdc5f49d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ff099b2c7013371a2d9708a24a2d95166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9928496c5baafd8be4f27733c6a5fb93167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc88a1de88a43e4b514eb85a5eb92b0168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3262d4b93ad11beb15e27734c4f0b588169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c484c2cbc6579e218bd8c6297d22aa58170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45aedd5d74dd5bd68bb3328a5e3a6d7d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b0690eabab813186a680484512f872172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b5e1eb26fdcf53218788edff7d9a1d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbf3dc13aa53c5d9c55fea36c0867ea174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d9478f342623eed020e18bc1ee5546175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47dade35e154d639f261b499edeb7bc176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b1c08a262499dd613163bae2492781177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c6cc92f0b159679caebce1ca7da446178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bf9790d17f444d12ea92637113b2d9179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1656d89f5cb13b32f8dca78fdfe85f5f180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1afd5bee85347cefbe9af7f8a0480fe1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f84f12a44f3ae71aa27bdfe6c967d82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9f1a54a1e4fc3ea79799b1c5733d2c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e205d6700697273cc34ad9f9dee421834.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481faa0a208e1c1d26db9d0fda71f2ee5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318252a3e3d6cf92c887404c13b448ea6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925bb4e5060cb234e1b8fd0ce3b477dc7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01745f82a00020e0a30d7b76df900f3c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9ebe5d9fe57dd343d25161c497b0379.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9c40f0415b00c5dbf020d9a1deef4310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb65ad94809e6a62a51397b0007793ea11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3423ad39cd40a2eb96d920c6ea891612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b30d372be3bdc2370f2be49ba6ec82313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4db682c5ad8df22cb401fc0a31258c414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3ba5b10d2eb0804f7ee3276526bddc15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e5b4281131d460c521d68d79b3460616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a190fe2c2bca2a13ff70da7aebfd8117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73d723ebc6264841518faf572b981b418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d42614f719cc0b8130d6903bc8f42d319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcfcdc734501fb2f50242596b20134920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc00f906d53f84dfa17b3d080805088421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66fdbd98dc5bd4d59731e2ecf3a6d1722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f53fb44bddf922a2f1e52264086a8e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3316f73104d2f032dd89b95cdbb73324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ea336df508ab1b954623ce36161b5625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673398abaeacc8360b322763b1ff132926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca4aad89636e9cead3e137d9917909e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c876c26e44d6f44f89a896884f6ea2e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ed3aa361f72727100d905636b96a0f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bb43e79c3ed200b2c3cfe1b6884bcc30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110837870396d6c5048de2dbc8e4a9ce31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec96f73d195a1bf878fd309eb31fb74e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0cf233b159389e155572999165243533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2c5cd333cffe0f624ad76db92b7c2f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70532fa91ad00824dc008839860e119e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dcc39ebf275ba350435594a5c8868436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bdfebead778f11ececcac2b61aea2737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1954e9aad69f2cc58d23422c7cd7afe938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038676551c9555a28f84c518013661da39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758b81a88ed17d7c9dfed886cbe5567c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232a854dd10615e13938bdc7c237fc6741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0390ad8237be19903c1dea2a1691a7d242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e692d6c0a3148c1d030eda886eb7758d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45565e6f903a65b0609335adb2c19a444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4292ca4a3e431264acea7e3206ee54a945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb9b72d209d2455ac55e9a06627a74a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877c9c59c29f044a681fc9c7aecfba1047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51258dc92a3ee15dd365ff8c7ec4b15748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4fcc85267af7a144bd2339c4ce013d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e18fa47c6afe163f5d32af288ff103150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512dce1ef6c88756a10738a699b6bb8251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d06b9a90c5306f002f7cd18b538d48152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7239c5970bc55deeb82414cbe09733de53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfac65e18cd6ca270f00a244ef78301954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fce6cd7734dc92d4d197f11c8fada4155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e14d25ae802473db96987cc523f1f256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8024d9bb0d9680a483053305bbc28257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2099f73b24b2b03e76ebd6dbea0454c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3d4239ed67402d30dd6280d2066fb759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cf156dcd0d948ef96779dad2db32b060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7a5c076c959dc0ae81e5d660a5a7e561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45c960b156dc7b87a9c747f4cf6945b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5d110da475415a96b4011df37ca40563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473969ed6eb64703bbb52a528163816b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ad9ab86332afa081e234425fb5588665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce1f3efaa31e40717c4cdff01ffe93b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95c35331e95d2eee8b086960c7a62a467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa79c412a438f6c739a41042e83a373868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e7ac26466d46ccfa16eab4d2c025cf69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7606ff374fffebeb00d489fa24dc44eb70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fe21547e16889834e1709349316cea71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2145ad28cc8c00b1fc8981083f85eb72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5304b42a0b9d9de3ddcdd0df7407acb73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4627d48cee9e03b0a2f85ea97c31f60274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef320fc928f8d744e60f82c6d1c8656275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b218c423b2612601665d3cf8126c9076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0a79a090194bda6520d630af06eb2877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fae568a18729556fa3236a6487c1dd178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd00177cb6d3ece1460b3ea6d70710379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f982248a5a9f6f7a6a3711a559f2ede80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1667153f2d076eedf88e717740bc8f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf0d2dfb0f172ac84725fb54404c68b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f46017e39b661be5d25527e35e74ff083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6ff5aae4a68ee160a03dfd9cf5c62884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f30b55a23a332d67eefedad79cb9c285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b940fe75a83ca1d473d049f938cebde586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6731e39f316c5c80b01b5a60940b06e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a4f3ba30d077d11f640e4026a542a988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d635295172d4fe4e8a9b7f62dc9e60289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e2756b9d97dc99ad637f7fc398796790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b86087d7e12eb889e8204d18247d2091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c53a4effd309c2284a6e55bf740452b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3c9b02747ef94b53fd34e16eb646f793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384300e129283f39a9af6f91646c52cf94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0abdca78a7c0f41bcef39fbcac04baa95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f15c64693aad315675f862e2532296096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202bd3e48145f9e2761fb7cbc00ad25197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c13251eea41181976be98b108d283198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e1a40028ac4f3cdd69866c4a30a43d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ea44dba9739de1e77f10019f9d8491100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1991f1d53375074041ca198b61e284b8101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcc865069b5be626962c9650b081d2a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391bc2440739db7dcd6e01e37f4fd175103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cbfa71c08685a4c50632321d6304d7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec234874e6c17e5f1418b86e37b4f47105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b41b2dce2b660d23b6e9e83b959ef9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2e13995f618ff3f3ca329955162ca3107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe07b8433b99f15bee5aff0652a950f5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce8ab7d7d4389c1a2a26a8befe2a22f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba6b864e414731578f6237314936e4a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f506ced0b27485266482ab0ef45cd01111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0ab72ad0d1a4de1e47fc75d0fb325a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc6474803c4e9d14c546a85125645fd113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003adc43c9be6ce33b4ae585b2e73568114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25b3afceb2b7a0fbd3514140cfd0b2e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0662628f99ce928424b1bbfd6edf2cde116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4db1b032096f30cce53168e280cdd2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caaa8e05d4183c52c579ca5ce125517c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95283a0016757c18ae4ae8f4d1c4b5c1119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1c49d000c741eda2def1361c78b635120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6001e94f46e2518f571a344d4dc00be121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6d3867b8cbea55cc3ecc59477d2a21122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b798b43b5ea6c6e9bb113299675cf924123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b692fbc9843977b8ecdf7b59c0d2301124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6350f303094245bbff2f0c95b4297b13125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5295ad0d68c94fd40a108fd72288759a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0271975cd28d55d4bfec30e81fdacd127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90117d836b006faafd374461ec81da04128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deaaf09d08012c5cc96d560a3b539118129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7aaafffaae84ab9725f65ddc1a5278130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9d5521ff1329f82ed189faed5c206d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea696d9ffba350b09415688655222570132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606203da511923b8b3654a6a947e86c4133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016f95623bff26cee6f346e9ee217b58134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c9699d9eacc0bb5967949cf54eccef135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25525c0ef12a1e4685511db5886f4073136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f5523105bdfbbd7369ef587f5dd8b2137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882234813ec0836afc0b246c7dcb0712138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567af1faf11edc68b191c20b384b65fd139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037bfd88e83c8a7850be3af4f3797c17140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b9c96ea559b8e943156133f6bcad99141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bfd686016ee728f0afe37f35e40226142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f023fc4ed0d9632ea2776dba5f9b6cc143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb10e1ed819e49bdd13ea0e6914615e7144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afd9926fee2ecd4a2709c5f2ca3e9c6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4213b2fbf599fbbb0b2b48bb14474f96146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf10eaffdfb0e7d8d18e6e782f8362e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119b5ce7087e36dcb72551ec83c5d572148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc87fa5ad14d46ba3d2436d0a3262d6149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5101f55fda0912036be824307c6f43150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d591889aa5ccd6ab5d6ad329c683b7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17c102c5b89d18d15acf4aab5c52a41152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f3064a696ec9c3211ce3d4803285c0153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2047a4fa5d3c827cf4ee2957d801a241154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e962c2e4a1e81e7738f284f41d35d859155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae98f2bd73e71cbabd1f2399861e2766156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b1edc01564ad19f1bad1e7bf94ea12157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8610fee9fb1430de40c9a7c1911b5ef5158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287b0e3a9750fd27dc7aaf6d7ca30fa7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44aa62936df01223068f79014415c656160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20f1a97dc7d522ed323099fb071abe6161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7955d89badc70e8f1ea16045108bb5162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddfaf2b33e0d258e99933e6c13507fe163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96e30a0a07df73b48af5519b9d635ca164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d706d91e550f56b3414a213f5bfd21dc165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9a341b7b6c3f61062f58968e4037e1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610ba5b5a43d7cb9f9f761f9fb67db24167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0615fab577e78a92241986f5a8b6709d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2147efdce1b6175ca3c11f5c919602169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd5cf6fcc80f3135546332bde277fee170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94acc59bfc815c642768002d4aebec5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c23f3fc5c751a0eb634245bc741f3e6172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e53056663a4632c6d7eacd1ef74090c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2286eed5c240e46a60526193dd62ff8174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>