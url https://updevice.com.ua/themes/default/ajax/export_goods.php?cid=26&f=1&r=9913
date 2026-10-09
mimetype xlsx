--- v0 (2026-08-21)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf4465cc95b8cadf42fb5e175d2b0991.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aeddcd667571eb525b25b8794281b552.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea66b1a2c15e3f3f47a073f381081a33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d40a204d2563f30dc8148c43a6827a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd6919ec12640a1ada629c2168b243a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13e3dfc3c75313d93b65484e049fb016.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7757c3b8eae329eaa63f27ed206845467.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f8aa96b7b90009203f6974e52f7d738.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b935eee63366fa8d701b305103d594db9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2042e3e2286f8b47e2bcad285499b6110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff26e32a8f0db7e8f03b48a7c4cfcdd011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadee39d5cba2f0b678ae7851fa2675c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dea109a1b617392c4329bef895b55dc13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71c770be59d85e6b8e6f3b0e55dc20714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f367b001052533725c305172531ab6515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4893594fd24e5fbc22402f204c0b56af16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8caed8bc9effcec697de49d7698716b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b4559fea284611f226513e8858747818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be32e308ba626b14728a1c3e270ffb6719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e26c5a16b88a99b3badb3fac7978ba20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d77dcf1696941d92bf823cbb35c06f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4ae43ce55744ac2aba8f32a44e95a322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe4779e50350655db345b3712d6d6fc23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4eb17aa6e408a0bd267a7a226fca57224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a332dff3817dd4e351f5cea1757b33525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53678e6f9fa318998bd7f45a463e641226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec45011f5c681fefd857adb2b813263d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c502e1e10716882129fcc7035dd8e1a128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca49ba9374ef87bb64ca2cfd78ce1ce29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf1155ededacc4cdfd664064892b48930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cc65863ccf619701a826c05a69888931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc5c69bdb73c1e2de3e1f5247fe6f9332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c845fe12fa9414110058e6ea73d7eb7a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8bd3466ee2390b6706da96e80c75c034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5f81c3559d840bb5c7c130a994a16035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edf8f596f22c194c1e005529ee75ecc36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e837116b0ac111d7b06ea8c75070ade337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d7b96fa3546b54beb631747edd7c2438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9394c0892681b8d99ffbe5797e8a21f339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c083806bc44d996314d3b2acb787b040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf0e9fef679bda79b21ab4f7b8cb07a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeabdfa3d0465aed7621085d305400cb42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875c74f013b67dd1575204fc7d668fab43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af839c43fed6db3952c62e8181cb90044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc189930bdebacad35be41e9a33690945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4f28e232a477fe72f3ebf937aefd5846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e948ae1dfd322f719ecce70564dc5847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4193f8fd7111d3548ede7be373ddf9748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13221433e03056de78043b618950861d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7471c97f19f9b7bcfac34977edb6644850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105fdf0e379ab0328dec26645e30fe5451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f83b3b7a07014507dabff8128e504e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d060de443f9f8506952a29c78952c053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a868a7e1eda20eb6871974532ccfae654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9d3b87785d3c2d9a3ddbd6d7f2d66855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d8de4ce3fab30e061adf623a011a1756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244ee2e1206a3148157ddc75afbd07b557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3306b4c5d05fd7e7997cffc0f3c9e5258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f39df2f10ae4666a6818062b38643559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc422bd2dfe1fc2c11087df45001760f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6976cf7137187cb434683b68dd704361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec4a43c27484d1188eda51975bd7e2562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1683dfc3e8d3ec4ee9bea665d9e6670c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae77d322255cd13b0f0c63bec0da27f364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1696b4b345ae19e0821882852327b87265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff898b89aea609082f6d2e7e97c8a1266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e3c0ed297b19dd42476ea4d4c297e467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62caf20440a5c5f45875b16f9a928a3168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f3dbf9e31d86f4e410a2a7c312fe3969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9db932ae6cd27fa5efa355bc52d0d370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a3fc6cef4cdc520b24830a364f384d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b601b639095cfbc5ac5eec657369790672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bc040dbfd3a27e174e7eb115ee601573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930f85431d39d785b0d6222339362c0274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07b0fd9b885776ecd8a2deb1627090b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb0026da0d86617949c9856b5ab49cf76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b6e364fa254a64037166e76211672977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc6932f58ad988eb7abe24249b3d8a478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355e89eee1e84c23a581d44c6026506179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e016152bc4fcd9537c38e8911bcc785080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080d16d438d2dc038abf47d75703408581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00816e29d55e34097eb4b22e1d8e7d5a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa69973f78de7f5a26712c2327a060683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db42d4820448acb8b052f7f46f36ca1584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cc8d995bdc90f1f296bfeb8264be6f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616b2fa7507848f084e9e6fb7e39b07e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3681acb4d620aa5315ce9c4d4c4cdc5687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00f8d533b4b50c75fc7ba899d5a32db88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85bbd53be4a1a68ccd674158534587189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fb4572fb0299568a747b0258eb1f0190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089a829bda359525ba043449617434c491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c3a8f7256a1584e0d30b85acce6cbd92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad05ea5b70fc9888c653c4396838eed93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bee60fe19fa3ff6f9f389ce9325ce594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131e8d1ae4983c0357b9f3f800947a2d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc6403dade08ed6f3a395d36ed484cc96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212908068975c52bcc7f43f096a06efe97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d010be7754abee70eff7afe013d4b298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d6b6bd29a0bbb55318f83c12c4f5ee99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1afbbe6eeb5a8f4b85e97bb596da49100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f709a24958edd2026cb74ea740675ea101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713815403ce8209913bcbd15d81d4736102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a40d360674c97ec0f7bd77eee81bb1a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f88a2b6e5bd90385b4024f87079e96104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df73238cdeb78f5d18d6f0eea10104ae105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d48f95665423ad2e7a61786dfdc61ff106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3d70f1a606fffaf71e789e74219497107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f24bea8a77f6030cd45393e9c6f6b67108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a40af482d527b4bdb70df8f4761ee5109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f54aab20d5332df71a1aff802e15d42110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd1e38ff29b9310a05df826d63f08c1111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f596c93caa558672574b088cc3170e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c42c36c4a3b7d67ae9517f425608eae113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd6f0b66a4229e1e940a8399bbf1896114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f69de8b7d85ae251372ac0ef244a278115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e667d10cf56ba8e1159abc9fb2fe5b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea686fd6f8486cbe7123a48eaf4218e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8fab9bc8e089eb50617477f04b4b27118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7ed242807641b147d062beb2f4aa30119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1e9a5c8869c0feda722ff393433fa8120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222894c51f93597500ee5d459f3afb77121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb335b44106450c3bea0452b28c72dd122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f966513ba9d740281bd1cab112c756123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6b4e86aad1e637d1fc8ec280edf7fb124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027ca538dc4db28e11b1bf21cf117adf125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c17041ef63889b736f0d659f2512e13126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051c0d81b68d3e6ac3991b3ee9ebecc7127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82cb533227551a077df8e6b37205f14128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b9f7df06674572a1ee27faa11ef2df129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fa12aa8639d11a9719acb51d85c112130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb9ffa50ad15e332b9cda7c957299cf131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce749613777184a52a3b40bedd765eb1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0312cdacba0d640f202412753464807b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f899ccf69f703a09a5bbed495895bd134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c17274cda6912791a88d036fb9371a2135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28ec0c47624d9ef5d20d29ac67de7ca136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992bd3091df9dd2fd1a34fd407bd32fa137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9a1459c66397362a56f69fcbe1f460138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59fd670101d0f3fd086bbb39a9f695b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a60bb0a1700712410c97cb6e7d54e2140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613a7f152746887df50bfcf09316d5a8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd09b9c9f43dfc406fd4538cb7f6da4d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adab902165d7eba308be261583829ad143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f54d4e3a0d041e950e8278198cd2b0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635651d6e758d07682b6bd3b0aecbf7d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1578820e676fb48a37b140b1bf009813146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f7d89c02e6b461fd56f5ab9a12d109147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f599052e882fcc1b4ee622a51c75d84c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c9f6b3690e92dde79b5a1ba2e76f9c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4357b9e05001cd77fd1f4dcf656aed5d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12269014bb0c31cdefb29d52069ce1d4151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dd4dec8815612b4227996119286126152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0439bc1c1c3de137cbac6470e428ef153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf021a76cf3d8b4d2602606c621ee96154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52db26ec0f5f336a09b74fcead5bb73b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d64c5f14ef6e831a31a7e5288afb53156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a6a8967b245600145f45748e07a51b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462ebba02eb41b70bfbd4b8d0cc5ac54158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3599c7264dcc2a5c35c3d82a54c709c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665cadc2693d622a04a9a86db462568d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb39cf423aff2f449b20ce519101962161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6635dad3a9565e43d74dfbc9fcb67563162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac01dbf59dc7c669d8ccac94e957ec8163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ceeaba0530c9ff18f110262ca3b53a5164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759261f7a532a26edf6d2da39912a93b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b21122019cc9602fcdeb62191ac102166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6a20551ab1d978e276bbb41221052e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7c12ea8312db12cb662273e15c70b9168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4191a441b4251124c664d7c79084336169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdb099d376f7b3d316cab7fbc17eab4170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b307dabe41d58aa91a1ae08dfaef0f7171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c36cb209a52ee0e27a7273197bc620d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c047d537eabd942fa3bf0f43a66ba0173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3f0acd60f2a8e050381fafb081797a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31eadc235439f63fbd64b45cf5329504175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4126be22e5931536eacd231c9b85f894176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565de83c29952b9687131fad8e5368ee177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25e68b2d3870acc5e0f44b63a67620b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6ba2cecc6fcd19e6f8056268054113179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5045e2cc5e65736281a54f5121f5d1bd180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dce0b8828c00916e9d216fb88b92ba91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18eff56c6e60ea998dd8e35483908ed12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f354442fca18af86212790ac1ff8923.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9137bca3b3d4c329358ac7174dac1e34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af51141ed9f4238dfaff5d5b48eb4185.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2ef95bf756053e3e973adf468554936.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b904caf1779cea079be36ed61817949b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0eb47ba1fcead8e618cd3b0f85f34808.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b8364ba52ed77cbb0973d095d6476c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d924b30fc32c96d8249a8f8b764ad57110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787681c0eb889b29ad962a279b87098711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9981ec5325dafde389b5ac69c80052cf12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9f80b6abe01f73400fe523e862424a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e75259db9c6c58aa186e30ca83559814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bedc9a1bdcf0914e095f8f572fe5a0b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013869b88c56d2ca1981293335f5089616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe99a2613f825a0856f98a53598d4b7517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1d1af55c78885f0d41007845ee432b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c142fd880d7bd00025f2bba06f8c7ea19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18bc90d0e64e888ed7d6f340917c4bc20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761176bb8a1ae170e426b0311476f1d521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29125986993bdb29b856b4641428b4f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da913f8af2e90418af0ad842cf6ecda423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d9bb56309d05e4c66f506bfa441e8224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779b12463183df8b162642363fbdd62f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db6b1c0b1e31f5e9570f568b921022426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7a36f5f4251070d851ea3e963a6d0827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc525e298eeb964234717c56ad7e51b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81d79e662ca6f3ddeaeb3fd567db8ad29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35adf5e256cbbea4aa885f0cb959b45530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5809c377b22658d86bf1c5f7748ca72b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3764575e4b96e0537951cf196431f132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7329dea4922d94821f4b3e7d630c25833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251cb8d05b22ae2a2d5bff1cdb0ee75a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68de10163491efd05ee7d8ac43a5dbe35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e21316fab41aede2759a1464b0d193136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624eacf8acc81f8311e6a74ff126d5c537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5b5d70c07d44f12595ada3db25eef238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f935fd6bef334a94661ad26cc2f2ef39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e06f3bfd6bf77a8122c280125f8851140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f4ea33b2c57d560510c09d10fbb2bf41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb381713921fa9d496f6a73f3c3c468c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca749e23ad698c1131369c502da9a7c243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6807c2d650947aad9257140c906c90dd44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f59823f5dd9c685167c130dcfe8fb1745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f18ef4ce07ee784647b44d10e5720546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14670e6adc6c7a9153d1c9b82ed3dcfb47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ae84bc01f99d055065694e23c98c3d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51c4a7ae24acbfe4784e4f8e016af6449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6593475c70b22fba2ee52b3798bc003e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af78b59f05a91eb005643bdc02cd2d351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05164bda1ee3c410d0b4923f1a82511752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9ae677e49a5e7b64536700818d4f0553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b37bb7729a77d352ec9a0a40f96addf54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283c639fd45367b3c7c62ac208ecbeec55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3488f25751a074a69205069245b54cc656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378a13b3dc60fdc6dac7b88c18aef0c857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbad0c7d3072e41bac26ed921953b4a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a6863db5baea10383d6bf475b83a4759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b28604f8e942728ba4f1a510c365d560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca10372aa118b241d2de97b89e1f01d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f882f2cd8a45628663c9014df55c800f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c25aca54d6c1d83e94148c29c7979aa63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c1da56481941ff4666a61c2ccfa9f364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7196e4c43fa479b813c17b77884ea67165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ec37d18e9c6614376c8a649c00ada166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a290698d10790299c158cdec22af4567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc4eb89805fba73306217d6a943127268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954977dc3728108eb3ee9b9aebb356b569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4276d8518ce29eaa5442bc73331b7fe870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbebf81add9c1aa5fd0fa255de69650871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c756651d7f70f304431d462a68afdc72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1357aa0255edd33ca9f6a0a40b96866473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671dd5ae8e3091c0d0183b0a6fcffbab74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebba2bf9ec88f12c00dc5543030483ff75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e7e592e051c0c5c1f77ce0bf9a60f076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8e997dcdbd791ca52e4ce9b337d0d677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ea259501222ac1d7cb4cc1cb0e4e8678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0ef65b9af38ae159391c3a961f4eae79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a5cbf7ace973266b3593b0c20c34f880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a8facb0e2b5b70e01b3d8167f9ac6381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1171ad10f489704d79c947556d6b730882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da41300aa58f8f6ac8320aa3729f732083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d870958f48d5a9089d5e0fc5034d045184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a95eb44159ef64a9ce9e4418d69807885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681fb96f7aa12021af5d5d43e87d231f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896cd882f053d061533a9085713d17a487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dcf558915b5012b4fa486a47fc041788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2a2ea13820fea8f49d67fbb06233df89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93e6b8bc8499634816668e42f4a504b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec2e62be525d2ccca0cc6f00f9a9f4e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7695af33b87c504951061b4b2a1f7c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be43031a83f0b425e66b491c5963204e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bcb017841182108f3ae71fdb1e3f3e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b01de10479558960bc36448e6fb15795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944a4a7df964c50c4ef77868da7a9a2d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709489cc721d99c988c33ab4fa9edf3c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b002c574378b8525597d7170f68a624198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4ea36b3d4c473e78427244ad73bfee99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7857f2713b6a0814c437ccff9b8d533f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364093c93ada03abec905b372af6370f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637e7fd454cb3770013e6413f045bc00102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db194ac0bd604cbbf385729bd0e9cc3103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc5a3094f12875b6f21fd048136b465104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e105a732c51d0d5b80026f8a9deca31b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48cb34f417d77252f0465483df43536106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa928ea8e022d7154f8215db90e8e18107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64aa0d5268d3c944e42ab293dc3a879f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cdaf119f3b2d423750a0350c8de499109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b6e6641e44b43fafe258818c464fc7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad637fad0a9441fc2994e08404fc1b5111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a8a40ebbd510f267f1e8530b0a6850112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd811f32e23d11743c05464c1304cca113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a464f45bba0199f4a073b4bba6a3b47f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd63ea69cdab616df3ff94a55296da18115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eeb66cad2005b1e0330b87cee4dc324116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314ebd305b2c37072c0f8ec0be1cb308117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2d2c7177580a90110f8f227b1dfcb6118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b04fae1ef561c8d4afb5c227f27505119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0702f1e39bb7cd75b5941a524d6429120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d2994f5e84b290ff9f7248b643293d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f25146e9995e49e1b6c13691735168f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81c80d3c55ac2651b1c0f4765795db9123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ee9dde3c34b325700ad7ca98f1b404124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe39584b029ebfefa4ce71cec916a1f4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50142f5ef4352ace061e3e37e23f7cce126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0de5f4076f8c0a418d5803a0adb6723127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de95aa1b2c00fe9ecea77370a47a8e4128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c33b1ba9923dd7fb801e42ab90111ed129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c4df1a71bb2793fca3f94628dc4acd130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbedca3b65948264111f1a33a74b0f7b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fe3c0602e70da003d52c31ac31aa1b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55315c6d181d2e76e063f726f39fa69c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5803a3dd71ec862ae36f02bb70bd3d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9ab12a0f1f16b8367a030ba9c0da66135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4769234ea84816d4d27a190b55649166136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca59f69a3f239ffc761a5ad239434ab137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399ccdb6f0ff536bf0603e77073e5c65138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdb3f6de4fa1364eb4d9e10ce69d868139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1640047a5a62d64b9c0925c2f660b3ea140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2ba088d11c598deeebb7f858dd3543141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bc90504c809e6ec5fa68bcaeef27e0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bef7fa70265b94c22461e69f97ec4d3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a48166c0f70ee8cedbbe27a89311984144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41efb1bb70f07282f754e9622089b33145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dbc25cfdb3d55ffa044e664b10d991146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923c1bd1b2730d4e5088406a63bbf221147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fc67e20e77cce3de2e85874391615d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332b07de35dd00eabe5f952c386fe5b3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b2dcb5a523cdcce538f3b62f6e7087150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e72fe8f986b744ff5f8998a66bdb96151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a563256a8ceabb8ca1c252a4e79820c7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c047b31f0943a85872de86a2c29ed2153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7a19c6c8fe50026a2ffe45fa7f9d3d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38341287d988c1b851397b9acc32af6155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c51a2231766ed84eb429ae836e5b3c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b5dc57f2f30860b021a6f0ab2a02dc157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc489e9e26332867f661ccde6100506e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110c45fbacc11f218f90fbdc6dfc21bf159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d12cf2ed80b1a4242cac0bb156c4a8160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259ff76a7ead670ebbe5d04f1ea4a76d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65318e8741b2315e3caa5edabd3a8525162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7a0619265a58bacba979b9d187c664163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36e4ccbe7c0ee2dae7a35dbdacac233164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b580584b30656186752d279967d7e3165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6084105000142ffc8fa88cbe07c618b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab4c2875cd7b19a7f50040da50d9e98167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13991e780ec1202f500971b46cdb60e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08986614e3e438cffe55fa298774f43169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3b5e557b5431ecc7986a49438cf3d0170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17c27c99a8ffad3ce3f1a920ffe8d1f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8e6c38c90d4fb3786d407892a0093f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814fbd47284806d7c1bac7289f7c9bbf173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058ad7d5d623fca427c34503414193bd174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>