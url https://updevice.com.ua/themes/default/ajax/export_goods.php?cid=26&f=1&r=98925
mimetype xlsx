--- v0 (2026-08-22)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff424f329e39c9b2e013e665bead27171.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dc21d80b8d45840be761ddcb5f5ffb2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d586bb0a7a8c71da4ec73ab334866caa3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d997077add7f70f4ac848f469e99c9a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c804f4c766082812643592e89c9822f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f1c837db63140a6b7ef9e64c686e656.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131448a1759dfaa8c8044ddb1eb902517.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac504ed8c686ee41220e7ff38b2111c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bbdfe958ac7b856d6bd0838118bc059.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b740b8dc91087a6049acf27ab46fb6e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbd9596fb2bbe6266436c7ca8f5c15d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308d49136ad9965f9a025fadd19a078312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6916eb204a26206fb2d8c1840506cb713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854baceb843c03a063d17d46fcd3444014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c83d3cbc56f80f6137a26ce81ff50615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d43373791fd4f0f16e20026f455e2f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9445713737b3501f29efa456a3bf15b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc26cc3a296bc5e406f078a251ed9e318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a722e56aca8c374b36aa56f4fa54fa19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f30ebe3cacd2f47855b4f86bb4812220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6aa9949b72eb3f0c33da4453442ed7021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27864962b09aa595de96aa9c0f864c6522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e435ba67e1ae95481c5b1a0a9d09f7a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00aad44ab8f77e843ea68a07cb4f332e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9354c8240fa748a3b5741c5d2bc12b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163261ab9e32e4cac02e788afbb1864826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa814d8a4711824a7511ac30f64328f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb541c150da2700a60cd58b5d13e0b428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbf06a3a6005ce9e42d234dbab45dd329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64221b4d9b05fae1bcd2e26af020b74230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a353a735c2e98e2db47f105f7a7cfa0f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1b72d900e8fbae3d72f40fa618ec2132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b751c7a566ca3f40ebb7d1482fb901d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ed61b0cf9a7530c9556e22b85223eb34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2993eadddaab73b1ac3dc616378b0c8435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00520f734a1aaba1628934ab9ad64cf36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b6aace51a3b8f3a8666231676f784837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1fcd2b7fbe9911e4cf02a5e4ac849a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9fc0be1994acb89536609f33cb671f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee593f7a0525dc63848a231608b1d17e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0c96b403523577de3e4289a12dbeb241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d977266abc9ea32f948504ab07ecb52942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d660836e84da1243f8ab6b6364ac2bc43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f265a835e132659996e50f057c7d08d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581630767af54340100923786b86c16245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae7f30d905d2bf465e39b2215973ed246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d2d3e5ae6915a9444a8b40e77681aa47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c23ef7d86516a90160a04fd7c6bfcf48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182dbb888ce580d6435e6da116422b3f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0f4f6168e528b865cca22e917ae1cf50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24c44db417fead42c2f41f14a3df30e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61375fe330d32ffa9d9c978e3d8572a852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47abc3d798e5018f5d09e851ee0be45b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54344b0a3f380d6604490d5f3f9a7ef354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25358db50262a576b70cc8cf28b685c855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3908cac5c7c4280dc463aa13673341c856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978c7d158dd87149c836478d6c7df2ea57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d148e1bfa067286de3c490740e623158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59dec2d922a2c4381b851120b268d8759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81857fd6ba487737447bcf3f289e8a160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a83d596f528668e0d071420dce1617d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a79d917f6fcbc74c84770b1446153362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b5b8219b153d72f461174fbdc5cb6163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cb6c06912db4caeb0b7be93e78b8c064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915164c1d5e475d3fc7d7d5130a7aa8865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a272f7ae0ce0898d0bc15d47b9c82d4566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0ce85d5777d8ba1cd714a63c31ad4567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e603e4ff337fd4c65802e985c52a2c4c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6b9a39c427427504daf50c0d81c33569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ed6befb9cea625e4d191a6f3d2e57470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf0c213c6ead947c563780c620b367b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2890352959e59b57060364e533cf31b872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1fc49afd99695bb84c39bed352792e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829056d715808ea481179dd9b14a831374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0330d18d766cd9d7edd313df02b4be75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc94a21c3dc1b52a4452b8190382b7576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b391d3a7aaa4b52829bdc37cc96c0077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae7b23a02527da2bf54db6847f9f14578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab0fd6117a5cc4083ff14ea912fb01e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325f46aadd8008653ef1703649acca7680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca05f2ec5d816c88fa88fdbbffbfcf281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb49b30f7d68511ee30f928f2cb909b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad7fbf97d1fc92b1d699f2a863f684f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a855a486a3ef6a6477a79fdc8faed5084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01f12431848dae8e32477c25aac298e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f57f36d5663d0ad6ade7d88f8869a986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8720edb624a176a602d0b6e454242c9a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3dcbc114f9105e855afcb1c441b54188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05848ea398be8f5959a055baf460f3ad89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635f03d90b7839c815482f670123743590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c0ce5c58d31a921e49bf366b9fe4e591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbcee1429ce26894a7fed5b92c96f4e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39403ca2dad8c424150bd310e8096abe93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e9ece74eef30266d520c87e53633cf94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86166d9a65beda4cef3ccf7f9f1ff65c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac7470126ce81938b8a2949aa1bf1f196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864de3a3f061119ab8dd24662b72bd2897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0708cecdbe56a2204a44cc5874e5bff298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e250961d5db2ca6b85cf678a04a19bd99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c54cecff3de57ba4aec32c5772c67f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7a6cd9909aaeb8c823058b69420529101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0428eb7107841b0e43002d0d8fa1f3f8102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff381ab15fae65ac5430c03502c2afce103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1246d6df77e6d75dad3a2a253de5ab104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba18530ed89d7a87e437c18d6cc6461105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f33a2c894d74ee5d09e37e89103cc8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13de7a697cb0804d3436d16016282cd107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcf5d31f16e6c29f6bc0a52142c131f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74a2cf6e984e9b532b1d22091aabbac109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ac71bddbac81e1345635fae5e92485110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ee3943ecaa0b3807310aa7a7ba0b3c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42106771aa3e25af2ce0b7786b87e394112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0cc270290ddbe1310d86436ea73163113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8973f98ebe0cbc1d3d055ee8c12ee48f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a67f14380520f70747c50c522ae81c0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05766e840a9dfd3f25b7cc3bdd8aee8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925b961b87baeae642aa4e3c65ad09a2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b842a8ccdabb9642c2c6c692eabc7b8c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cc403c3c70feba99e1ba2e41ffc5ff119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b76fc63d3b4afd5a68db070f158084120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74985747e1be6dff566b2e20cd5456fd121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d5ca7a524b69002abab791380f1cbd122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd34ef4e889740cadb8e8dccbd25730123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5806c326b405e4c6008023e437c7d8d5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08da61df69200d06bbf1cd3d282dc2ae125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f63cf26619c8e6c969d06bc345680b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000db297025000b578cfdbdebecdb54c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fb3a618db88aec766820f5db2e9e59128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb93cdf0562a553a3600d2eb45e6011129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e067d6c22c5b5e1b5c757ab8ad6b7584130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7096a3002ed9bbf3586105f0d0aa81131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de77595b5a121f5dde5ab3da7f505b6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e74302097a92f228a43f21814dddec5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0354d915f5836133a5c8b2a867ea5890134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f27846922f784a715da7136b8d10011135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2cd2d2c13286ebbc72bf77dbca3cc5136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20511b60337af598ea83c24f243148f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b4dbe61a985822a5f64a1a0fcb0317138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7399420874d95243b84540f2268de08139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34ba1b310612dd7142ad9b531f5c429140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcf1e350b2c6184ae7130dc5068cb0c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9265e523683f4401ec88a1963681d29f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760dca6a3761ce73de6937531d39ec03143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530549027af467ccad07ed9069ca279d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71d3bcd12902e3001894e7af6ed2a73145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c084516bc10a4d2cdf2849ac53be73dc146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463aedc0a03fd29a3535536458dfad98147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931ec7cde6c771c66281512c658e762f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce712cf817cae8b874c889b0da1b899149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cfcd1fdd27ecf4304d51a438c364a2150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7908a9a011fa387fd8c4ca368f7929a5151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af92dc34b028e950646368d6f1b2c26d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e121c967859990a0ed3d1898bcd060b2153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d22155261d9df353f9c0e7a0dadb39154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081868b6a3da464fbcaf24f63690f95e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90077f3e215eed98ea2dfd4e6c762f8156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a213a07060831ef3b73e2c5cb7b64d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc36568f5f6b1b821a37069c1ca44808158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12be4f5e183fa85dc6263873f97fa00f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd988974658ea1be3697f1c27cac6ca160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d415985abaa471eb1784602001f56b5161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3205ba4312fd894fe1408f38ebc50760162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94789b633a01c3a9f27ffe345ef72c4163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9d339c7eaaa16f5903bab66e2fbf6d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7666d4ef9b24abdd10137856a23890fc165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee4ce25e78f68a2f2c462d0ad6485d3166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df5246c6a923607087333ef228e690d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e87dc827e1a1e02664290c2a5fb0e1168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad305efe2d4491c36fb379f52ab86d9a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1e2d06b95cd257b10e72090c2ee718170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58449dc850924df1f2aff2d906ccdac171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769e9219fedf9364e7c3332f654595e3172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbac440fe67621a4dda851413e17fe3a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859bc9aa4cfcad82bb3e99f8f19b6e37174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced623a0358ae01e5f1073f9d9aaa5a9175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546f0ce7648a38b054ee027d6c874c6d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea09c58470d94c25c2f321d17e55e27177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f27b4e7efae33d028c5348d0427faf178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fd0153b2c165abf4cc401cd905334c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cb4608f69d432d0ab1b693c672efb0180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bb8fc0875dac44e91dd297143bdbc01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d383107efe4422941fdd28a295382b582.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa80c94a428849b240a06471cf1d9f903.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b7cd3053abd66eed57571d5e9c86314.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298b866f7ef129cc8d7dfc03f22b949a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac19ae908b8c82e21abe22eac4e727406.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69f1e3b38bda586ed8ec72f1f675b677.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a3202af62968242c1ecefeabdb8b6b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff0bf908fec9cfc0876bd79ce62e4fe9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434578599fcb46a439ea478ac9b862e710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45dd349ee43833339972ade2444cc8111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93c25dd83ff603e8631b3a6f413654b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fdbccc7c18aaf71147055b52afcea213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f417dcc382f9ee12b530ef609353e4414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ea6fc84ed21fb27d8307ea1c68eb5c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f77cf3de79d541ef302135f8face8416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f23a45e4d7fb824a6daa4fb3f63abaf17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6e19fd59232b75d5814989b0bf223018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fd4adc87ba9ceacf73b4702f9f2ec319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b12e228fb5e8b1ee3b60d5e65e226a220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212abb3d023355254791316df9761ef821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ca31e733e109c145373de241cffa0b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee245fc2d386ea7c5183a9abacc8e75323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6003eef96c9158b45ac253ba33a81a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815bb042be7df6497a830ef2cf0c32c625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555a4ba42537c36b0482ff13e3601f5926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93457f285e3f478a733f6edf82cfd26d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd8233a6e99789771419ad760d7c65628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55b749691e028f53c407f539dcf7d2629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbfccbd9248c68d06ee94c1fae7558130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87677746517184cfa85ff28d42546bb31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb0de520b0f891038ce9adc7400f6e032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fb4d1dcbcb8fde27992110205c0c9d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35ce683a8915dfb335f628d2610dc8734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007126435d65b4b89793062e05396e1135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b9e3e5cd6d59b38e7393fce83e93f436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44325406fd4400e44eaf894b5c9aa47237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f481a39dca065552574ee659d2ad77bf38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b890ced385fb3aa307ae59233f20e47439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c2344e4bfedd71701eebc5b1c176db40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d817a87c3460e2f4bd98cc3fb8012fb41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f615afc57bfe242237b330fc9a6d5942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7895ce69b6b2c100370c04c4dd769ba43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c986f789fd6100954c8112cd925f57444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d3117d5a393e35cbc66aed049dcbe045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d5efe3b8dcbc26a2f6d6efd7ba403446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d143c3cbbec3f9ac4afd6ea4e135f1847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52f6de4831c8df37d3dbed9a481137b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747045352394580fcdaed29ddaed15b649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e36f7a5180018ae722d5eaa1e5d19350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02fd5897bb39c92d1e7f59c222a550451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5b05375c65ca86cf3ddcef5e709d7c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af52a8bdd6c4473e9d293b092bce19b353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af511d8dc1210c8b3b274dca76feb7654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec7d1549a7ff91c62f33f23a7a3891955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a7d70442e4d843ef8d24977de9599656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93774ad776ccbf2345953131fe6c728457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ce3e41df26c7aefea752f927afdc7558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f09a776bee28edbcb1b364588f84e7759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabe31b31d7f5035bba2dc54a289e32360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b6f20bfe653dbfa7f62bf0efa1b3a861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2f91247e3f05c18ea124e533c48c4262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67df78412dba632e0ae03304e66d80463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059b560d24a7ae708e95cea44f68a05664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c280ab225a9889ec9cbaac34ded6b2a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549b3952c03391e70f349f909e0ba30466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c60a4eba8ef2c99718004e1aba20ab467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c3b747e3b279b9ec65bcaf98e2f1f468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbffa11153901c888cffe929b01875869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ab3d509b7f8ccbbd52e048ebf6bba370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afc362c8dd0bea450de10c4047fe8a171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265b2762e71a211ace1e876cc166010672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac758e6d57dfb418134c9a48b3f4e7373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6057941d96ce85c3f51542c8c8270a7a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3f376a829f39ca522926c46e38f6f875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4a4ef3c976a37c1b1fac856161f39776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a97de8b8400a8ac967b1f44bf076a6277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecacf882ba6e2c636fdd54dff895a4278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b94cec8574f46a77e8fc86bbe556b2379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f25674cde76cf3c3e0fe89926d12d3580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00555913f4742dee60786098f94781e181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82be17f8e7c8abbebf2895241e2c23182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f40ac79a26dac640cf7da908d5d75f483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1932e8795e68f1ce7cda5c2709d7d0e784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faca8dc7b20d9d621c5cdde1d496a15b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec063752f5b105608b144ad3caa2665b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4114d1f835d3f82a7e072115db3be45387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e8eed0f328f55bb0fea2f91fa9bcf688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23890486ab50a6f54d86c1542dd8334789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9593a57363c49c3704b6ab62959d2890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278f65be2129af5ffb186ae5261c0fb191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0433eea5c30f002046d8cc4f36c90192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7916dc2d423f82b9e7f24ea2c5e279993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac8a12b3950d8f8a3ce0ab758bbf58794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9b2191f4d959a7d9433e35295b889595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b561a0d54f6ae68c770d86927d52bea96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1239c57b80b0c9efb707479f3de0ef7097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f0aaa24692451f5a33269e67438ccd98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b17bea5014053ab4b61af966598e1399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1decdf55d487d1397ec12b159c2c45ec100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5700d6cb1fd8e5854f8d26488cabe2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11666402600757df83561352c64032a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee8b4b09162287176baead02a5a365d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84aa928a8cc39bd0fd79c1d8e465c95d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98cb6e22c123e440e4396df8c0ed8a8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59467ffbb433e3b717f11f6b4bdc2cab106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ffc2308c540a6ed8026e74ef2eb056107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7118f2291335b0ae7865ac7cf3a10757108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01422950387265548681dbd422727ec5109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f041e64b0bf35763ed48830663e1921110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d516eb2d9869cd5715396162f7856a72111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab2d6a517b61655e90a767ee2450387112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f91efdf15b7895ae7cd9be54cdd7988113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ad84e703754ba9d902652a7b9d7677114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cd52a47297df9bc2d64003ac7573c1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce3e4d044fb2051ee8a8fb1334a9c1f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046bcc31c6407f53da67cac71af11885117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31123109fe5dbd7d5752d0f65c064b37118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8636b65eae34e27ea179d298a5cdfea0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94de6ed1b738e2366a5ddd73d64177b7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb18d1c4d73340620f9859b57d7caecc121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b250a2d64fbb97996763ebecc81f99b3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70572b1fe6cf7c90130b42fa95eef3d7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451fb60d0dde9cd87ce1e9892ea26224124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488ab8f5c0c0dc6a1b2666ca8235dbf5125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edca40e72d7b8b5d96186ea28fa77a4126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a044636851e74553e4471efc30c7ac127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4d24e660c83b79842c67f5e29c3eb8128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d51ef6a5a9a9ec98e8bbea0ee201308129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f995a09f3116a6c643902d5d6f37e9130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f96e80bd717c3bbfe6db1412bff744f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa106823ed511656a7e7ff5c07311b6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a150d8461485f2664456900a7ef8b61133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed307ca054b5d689e15a212d74f7c2af134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e06b25c93d9a4ad1a2735a209bcb14135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da17e9c6968a13cac72c2dd1a8b5887136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb497c0f46bbc67bdfe690c68f8ad34137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13c11a670a3f9623914e169b7ec9658138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50f99b41c7348563a2c104f29ca6ac7139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeaedd790696ae22db4007046b8e4fcb140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37d7f9114b16ce4e13e2e4edb051cb5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81a8bc38d09192212e9abd7d72b794e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4b8132f1fb5ad205d52f5fad086aab143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e16aa56ff19f9e7b3a6ee7919e37604144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0024c4fdb59007afcceeb51a3e29b05145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74884b29a4dabf0686da3e427728ac67146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9316c398d93e73bb9b85fee17557ff8e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f515b3d6053fb5c607a5a664b6d338148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0ce7cb491954aa61497274cfecfaf4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f9c02106808127fc8180e9a85b3475150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211e7b590dec72fb68f08e1264f39857151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dff96dc1646f420d2ead78d81dac16e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d996ed89fc50a300d2f0de8ef661c23153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7499443c8ac06fc4148edef2b96e587b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23db94fabf8176344d22fb3af7d24e93155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792c7259e2d85b21d10c06f77ea99ad6156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250abd0b1becd0ef408aa30d1f7d6bac157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf6f2e945d8dcaa19f94677b31098c6158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcf4459e0070b041a45339c62f9b1ed159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7df592cfe5e24b53fc43d2ddd716704160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f201dadab753f78a46289ce6fc06b5a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67a09c8f995134d9d24eb066d1e970f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32b1e7c35290fa45b9183129f8d3ee4163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcdea26d67cc4142d30b9a22e82319c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a9f446652e72577eba805766807880165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60506c1a67170953d0716e7dbac48142166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c8b3c5f21f99302212f9ab8dd6c9a1167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3e4d64c37cbee8b34ecb232e796fae168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87526cb3aaade0f81010af3cb1ab9d60169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0db4476134ef6c2ab041b7af4851963170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a906144b776d22f3fee7a4dd17eada86171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4426b28407344104cb1de95bcb53da2172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6432f8a148a0e5c8f64299eda2ddb6173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e4671640a7d52883aa34181b709dca174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>