--- v0 (2026-08-22)
+++ v1 (2026-10-08)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fca8f64d677093a857bb9528e2f60c21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b348783d21b7093980ca55ca1bd6a0232.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df4ab14aa004324cbdd44408b971b613.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c77ccebd28d07bf5310f024f0d953b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e073d28f003fe716310dda8fe97bf35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a7b0c9230b68de15ccd2cd14b57e0c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e7fede48fd4cf3672f812382fb33797.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451a14cb2eb040b2aeb12f6be6a6b46e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43d6b3254cb8322501347a0726a1fa89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d836d6013e3555880c12c2a4323409fd10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560c78fb5f84678144161039e74a9ea711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abf28f45b5421f272a808c7a914198e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac789019a97199fd2e9a4ad6f62df9c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5170f2611fb4bb447fdc76ff9372a1a414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7c07fb13b2d5bfde78cd1de3604c3815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7331025be7a9a68eb5c0006ddd32625416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55e4ed8adc0f23fdb80b9541564e49c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a0088c2ec63e86de759dff3046b9e118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb556a1e09659e882a16bf695ae4e6a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1da63a0f8c7db6f5918f0ffb34a43520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b3f61c2fc095a69e1613bb4d7fee4a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec5d9a1233c8b8f888593629c41e21622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8845d52079028108447b4f332b4eecdd23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2a3906e076ea2f71b70d8563e6e44124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b2ceb89808c48efc05303895a7fd7025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e572a1b0ab9f14a861be261cda7541526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408160d55c4af589cf46d6083ff20cb627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e244b923484e4232ae0a98ae4f3fcd0d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de34b7f66f6c010da770fc65380757c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c080ac4fc7a2fc56a65e27c3556d9130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a77d73298894325af2c7bfb82ff7b9c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c31f7d8bba7ef90793540b5ad91357d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8a6a6a8a1be9ff39cc90f71358716633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead9858cfa36a7dcf2f4ceceaa60f18d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b9a6d99b222bd29db7b8cb58cfec9235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad52f7f27886798ea9c2dd190b4898a336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b47c7a0ee1eaf6ffd94ed0a79c810837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739f699dd9cdb3782d71d037afc8867d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4291224bf65e8a5204b6c13dbfa71b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79c8d0567bd39a232520aa343a3e1a140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d9c0882165c1be5b6115bf316a25ae41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf136a0c0a0a3cab590f0367e69bdaf42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992f0d21c2087d83ff8548540c439ee043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6970fe8b9fe3e86f6997c0675ee123f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab22168d9fea9c94c80e6a42bff5d0945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84629ddeeed8c82d75a554a12bbeabff46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38783f25d146737c2948934b10319b1a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7b7f66c0cbbb6362f663844c44cbc048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f6a1d14e12c605f9e7ad045406db7649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e2111d7379cfeda270462f32bda5e450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1b6a4fecaacebfdf214e290e0f527d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2baa427bcb821be397785a2ad9f1e1152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe226123f0ee28c6b23ee1673ee728353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca26ffe80f0f38c4a04065c086e98bc054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c2db591877b415b28f74739fbbdb7855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5b0aff0c24380aa169cdf10105e87d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62656d667bbdb7c06655bcf7454136fb57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791ed4532a41dfdf1972faaa4c881e7d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7693b1c5d9d184bbeef75cc6353d416c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4257090259549b43a45a5f5ba8e82660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d2bfd09a67335bc4393b41630d18ea61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77d06538f07fefab8fa194ed56bc83a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb65a73adfde3b279ff3495cc7518b363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece69abbb835c0f24044c8a7073ad24b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ed429bd68ed00cb9bbd2a91930dede65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea60d90678faee04b0bb5611f6012bcc66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbd11f4eff7877eed5dc2eadcc408d767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ddb2288523e56ac56a75db0b131d2668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d641b66d4b73078e0c97b54a1a0e95a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171220b0839d6b606a9f3d1e00e5fb8270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825b05338f4b995c161879431aaaed9b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa07514a5e614190bc18eeb232377e8772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4847dd83a76326620fe3cd5668506db73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de450864974c4189859b7c8e1bb6155674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c0d875d365bac5b06a151b88bc48b275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27807304e35fca4077a653f5cd31beaf76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035c328d780b1edec6fb2f1abd90baae77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c48ee22206ab968a867f4f3088227a678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab44dc5795b625f4ba1e0f233d7cfa0379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d10313b61d95cef53aeb2a490d450f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0666f0c335a5e31bc1474221ec4a4eb581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57adb01fe36a399fb13c9ec0d213223082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d14cb6900fdd9fba03688d598e2ca083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa80070ac09483eef795eeeec8beab484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea21658eb28d5f626c341186d27a7d9285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f636bd4f061a6233adb17bdd718c2e4486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00aeca11212b93898cfcaa6d4cda0c7587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d09d040841874a163d9ed3a7508ed688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9496ba5c77a85c567b31073fd6229b889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5e41c6359fc2dbf5d62c7652c3f9e690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63f679a18604257f639879f20acde5e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2ad5d8805707bcc29eddd6913aafe992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fe700b1219b30314bf1194d6d2439793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0be76f8703186ec465017697bf3b9bc94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e26fa111b7b62710543dc257bc280a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b5b508ef14caca263253b4f205dc1196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7834dc3709f666dac8c175be5b6051597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9339a94d7d2c5312e3f1d0e9a0876ef398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5c379b70d523fe4a4c71eeb610d9df99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc8fe9d6b9d0997a72133aad5f4bc45100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c533953cee6baff058b6dea79577bac101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f68f9ac8f523ba40cb9006b9697448102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dcb56e7806777c9acb57b1b95302e1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6194e522d6e6878be51a123f511c1c7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c723c5208229b3ec081b4874b9fa1c79105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4273b92fd239875277b354934431c098106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c86d8b46b175662a8bc231860b88d2107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5c06d9e4ee12c187d5c643e723e65a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2ff7f5f4443f90adda7323ef7b78e2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7325eeb1960641550f4ad2071de57c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac76129b3bafd6097af7c10a25a8ba2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d9adf3e90ec1c8772c81145d71a366112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392b80c8892c0570cc01b702128c474c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507661c0ee111529694405ca86d9adad114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b9e2a2b4eeda50c5e1cd0dc0e6f76b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72669c2b6dd6f27a6d82d3ac758ecb13116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aca59a9a5bac6eebce323ebfd87631d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470cae369512710bd14608358a6683d9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a50fc18319df4af1a890c32f4f9f2b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b7bf5bf79378698bcfa7702f86181e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f07fc1e70ae07f47e7092c361e91d02121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727813fa22366b730f381656b7308684122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e620143b987303bff4a067740d1083123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69c0639dd48c0cfece5ea86d198affe124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145703da6621581de372394a000c134a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c9aeb358d75b93094c5b4a0e42f6e9126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0f976c766c192ed1346e0c03edf2f8127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5308b438a778ce78e809104f2b7dd366128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b1986edb1ec307abd3372b57b3a297129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd29b41102a4af7d64e847754b7f9d2130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdc5a7682bb7f315046a8ce5b7ca8b8131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ca93a979441d418350b1f4adda9006132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c957379e2dcbdf6ea9ff6b5908b984eb133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bab0778557bd5f35ebd6d66e853f61d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049afcb8736ff4dfdd851c4a319d6417135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ef5072a0481c1bee7abeb163518324136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb06bb185e6295e407a6cc4f8c6da31137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a963f13a3a36706a7cce5deac3bb8e0f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6772418035e5d0b9efff5b2c63353674139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433855ce2d206eb1e0f7c77827155b8c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18812d9f9bc118d9a9ca3a3fabefeb9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3118b7cb906250fcc0fcde78cfc7b13142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e57cdd94f419037578c583d6357726143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64248db3e4dee068978b6b13e0102726144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6719abdd6a97e1cedc3f34c113743ba7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21149b101d3cea8f3e5898ede14ea92e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a4d16d36d5df89de9451bb9beb733a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c8582adbd7be131b907f8ce86ea511148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4493d5338a6b78e49d99398efef457149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc27b04fe3a279eeac34b0552b841c3b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bdaed2d9a676fdce8b6344b51a3565151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0836df4340c43c73137cafec0e467c3152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332e2600505e52df1e75fd70c1d665b0153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a79580be8f8ef94e47ba57e6e24947154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e19c2b518e6cbe9ca2e6e5feb686692155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0faa9b8464b2f8c4064ba48652eb81ea156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4cf6a2d0b44aad208e37175cc5ac89157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574738d0c54c8c810b954170205274a7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940390d06b94b0475dcace95bfac4ce9159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ef03a5c9ae224d4a77b8693f77a62f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a3e2699ab26398830e16f232d60f72161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae943f98f9d307327799a5650dfadde4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d92d33ffe8a8d234e12499498a89b15163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cff8634d1c214bb6e8524c1a8999e9e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be555ae6b9e1dc9e5dcdfde8b6b40ef165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161d2d8fd24e0497ccc97558e7a2b21f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f39215fda53fc99afe73d6878e9e02167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df61fae54a2b0dfa4797e5db8ef4c53c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350b1e16987bf77bcbf9fbd52dd3d332169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bf16c4882d2fe1a4fbe21428a47563170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7a2e77546a60063a29b400cae1a47c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7541b88e239225977aef875e74e3a2d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d35ff5770720618639a8ab45cc8784173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705c74ee36a06ff58b84a816c22460a4174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5aba5847312e6a6682772255ec997fa175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b5a06eef7606c7ee7863674e878ad9176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00aff1ef6e66d8dc7dc1ccbd60e54df8177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e68beca5b01eff5721a5cb3b44ec56178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5146126d5707b552914bb71860728344179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db0bbdb56f41d9236ce6f8fda9fe725180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04302cf1c06906755966f86212508341.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a215b5a12da6765cd44c91109319185d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c38f31e3be4bb1537335c51cb56e3203.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5f9c8aa479d4783ce7da499cf23e404.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb55cc29bbc1493f72516d926c256f5a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debc2b0c1f613dc56059cb127356c2d16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ed8c42ebca826120890d643c5fef877.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98899495feb5a6a09d17be1c9efcad6d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0a5924eb70364ebd9901f08d449a619.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d937e46b2b6a93dba10da93968d8a72f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234a9979498c3355e5b0f564b812eba711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbcf9fce4e909751dba54478e6f401e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10e957b6bf055ee00077d5e06e675c013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841bcf320b6e94a9e215645baaa2f78714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0123216baffeba98a9ea7e58c74156415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f74a5d8001ee1f4a4ec549d5ad1a2216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a540676fcde31b663934404210740917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6668165ae1cf9334a14f24598454605918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e48900d28f1fec98fa28b98737631e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4d8100c5b697bd590f7f2ab4fc6c8820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c178238b450cd2f30bea2cda1e3e4f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05b28aa69f16bb378502c3a0681168622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02734fb68bea13b9d6927304b9957af23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fa864b2bf36e1cb499167ecb83ebb924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0471d3e135bfd3656bd96c49186b023225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b79ef4b8d323afbc5a3956dd4ecd2926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea15e64aa5f9f0996e93158849f64aa27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f626948572679d41e52a6322d91737828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0e7f4149aec35adc3082c114b7ccb629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca1db1420f5cee2f728322a411aeeaa30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d390dd8f46ac310870116e1fc36186631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7108222957d5d289c2fa36de3818df0d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e083114eb343ff0ba14296e1cf1d43a533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f64eb560575c8f9ad681113249d485934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f247173cb6ea33fda6b6267716435d835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e819b157082093484b515ce2c68a2ed36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3415ddaa920ec50a67bd604557ef6a137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4bee938d4c544b02fb57788757756038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217e0c41299e79e44f409791c89994c139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ff10ce2447a3cdff54ed466db20c6540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643cb936ca0559453e923748e8e054b241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03388b668d84b12db64d9160cb00fe7142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab65476f64ad074cf9d5382ad24563eb43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23822872ec0b4dfb02de3e55109859f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf4c9cb711e19ee8ab79f1cb52b5df245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7984a866b7c9645d4e47f83dc491a9646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7875fa9d405e2993e57d74503250b9447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce90fd80b74faf20bb32eab107eadb2c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c274cd1fe867eb41cb18c25b0b0253fa49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9319f495b431cc4513afd2629daf99dd50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccd56142cf4e1990061779f4d6982b551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8182d3f4c1e77b9878213d937d7b9f4952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df240673d4586cac6873bdc7781d05c653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9002c29b0ea0d4a78a281243399c46fc54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fb7c11939fb08f8ca3b4ac809227c655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877ef3d6bb4a9924f674476107b631b256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086e93efa213f5d5219da7b6ad9d3e6d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11376963d668400d18246a213ebfdd0858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6161df17becf5a5336bd0d358cce456c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32db027b03a8b481477c36658ff1757960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742a615ec19cc8197a47661d9639a21761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8c36ffe7faebfc00199979a645cc7b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5be965c34bec7c938b026bf98256faa63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6713c4738c58029e6a4242020036378864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b8264bd3b1f863b7b44be351be2c2565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3fed74e85329545b82420cf6f0225266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a630f71121ccd5cffde45ad784788667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5240943b975e831ad474d1c997f4d368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdab82c33434b556e5369282166df42d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1784cf252a966cb931db79650443ff670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f84a6928830d2a5f5c1b346d058eff171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227c56c18f52ec3425401d347f08318372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfaf7b22bbb2164cc6526af1a4e20dd73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10412c633d66fd9f9b02c0727ca9cc2c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fb3e6efe7a3eae564f52baf994e1ef75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd71dba9f27ed475dd13ed813c7a9a376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ecad21864472c601e03d597d699e0577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e463f96852a9fdd407a5b5be8e646a978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad6b5bcaa6972cfe41fa11e8d66a0a679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca2aeec0207b2d2f948a538ba1d883580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8b3c1bdec9fcccc5ba03b78e092aac81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a3168d98db947b03e3d12b59ad8a6682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a76f58afc13f439545c8c5be80655bf83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a849547399615f43f0619ec785972284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53b7cb2e2e827f6ee10694be8920cf285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c52dda285b1d6c975554f32cb4b4d986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67eb1625d755b4679103a02767db80d087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3567040328dc51d7104488f161142bde88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b768b0b85fe22138e573473ff728559689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985c0457a4de69b4e9b048ea05fcbbd190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f66738c7fe1bda6ea8541ed8fdc21391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0c88d483cc308bf26d0ef3e2b4f0dd92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b1b6f54244e7901eb303c07a4e652093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6118592872e4b2b427d3edf363ff53e294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c70f88099f028463cc0a9a1de6615e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b3d8e42779154b8f80ba25fadc406396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fd23df630757ffc288ff080ebb4a1f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961ccbc97f18d023a99950d136316a4998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68c32af7e244d4663526b160071134099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9204a8698318c65c50101551f96d73f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f35d14f04c1a563bd497f35008c0465101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40075d5dd3946f95655db908dab2c030102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c32177f640a10641c28d3ac1a21aae103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0de6a001e95d2eb6cb534726dbefaf104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6ffa04335339a09d9e554ceb863549105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f836a214e9df5cc50b05258f3ebe071106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd51d50ce33b4e23937614f3df3f270f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d640cb97f14e4093443ec1abaa8a48108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8948fb7d0b95562ef4e83cb013b965d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50406e57b98cafde50e60cb75f5608f2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2563141e172d1e0063fd29f84b936a99111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3887637023a9986f5f289b90fa5051112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633b18965bbb0f6511c990a50efe0b59113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b38a08e8cc940e40dc00e7cbfe3a65114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d856905d20f0f1cd8e530b4471263212115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca9c669c1fb36dc1cfbfea7f8e3a7bf116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14d23bcde5ea54c1ae4e038ef83df58117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9667427e55cfe179b54c02fccdc053a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35aa6c88814dd360e2d0a759913c54d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91aa8465fb094f678a103b764985222f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7a42699796a9e77084473677fe127c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944488de8a87d1206815d6f4a1747b73122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7e8b5a9a6900e7cf926e408402c50b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa86acf25a59677d697cc739284f31a5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62173e99e253a5b29ea35d805f22681d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6c9c2ff653fc27a361486c9b531e0e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931bf0835fdbbb7efc10f7bd01c436af127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64594761f1cf39d4efa89ee24405e42128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b996321351e22f6fc9cff890a3b40ad8129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133363f2e96af6b5fccbc8c8194c0554130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c197e6ba53c446da047d9f87186f2ee131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef77be48d9367f139814efc0ab2657b4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1516fec7752ec4595d3169c6e4de54a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95966d308f1273973f8acd1e6007190134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e9711cbe26281874d435e3fcccb7ac135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c383dac558f359f77aefaa2236e746ba136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cb5d13b448d00bb5bcfe603c3beacc137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2eb05ad667e424d4876237d14ac6faf138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d955237760aa73440d5094f8ae9ac274139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02a7b4f325f5bac797ab0d6349190a4140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e34567ed580713625395b43151bf46141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e4db8a9b2605e7965118a05910d5ea142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec660418b07babbd3b115383da0db2f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dbb89f23f8d7fa0e1d383138c702a1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b80b5a32bd56d8198ee051d4e5b6453145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac8fff5f37958b205e6f7d60bed6c44146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc66d15b5123271efad15598270e7967147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08e32ce5a1f735ed97ec9f082a4bf9c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3605107de067cfc7a8cddd6820d55cf7149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46edfe19aefb6a0c8fb2938322d33038150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6247d0918292c283a66f559bcf88909151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f036b2c36632f9004ac6397385cd92152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c567f4a15c827d380c5a9e73c1f7fbd1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63cebd8a06c8ff1bd4fbfd99954931f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa76f10032a38264e003b3f1635359f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea2d0c77d55ecc77dbda65391a65e3c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03906a7bcb4bf1acc06985b77664143157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fecd0ff0127724ed3509cfdb1404f35158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db6ba60e494f23711a4f28d4d7d5bee159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c05733c8750996a126ee3b9ba46a595160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d626aabd1f0b9d40db91393a452e8e40161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075934cddddcf040485c08faf47643df162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93025f291aed5ecf07ea2973dcdf095b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867d3f08ae51239007de65e5ca4638c0164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067af4cafd2577d9b8f8dbec0df47edb165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf9a0a33555b31c9cb3f82c31bc2e5c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b0be800ec4aac4e66ddd8fb6dcbb36167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ca5ea1d545a7ea5146cdd09b7e1f53168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41cc9ce1188eb9644fcdaa7206c3635169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a499847899980431b7aff8c293e221ff170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946d7464a0e67756b389798be3e43f32171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7598d3a18614a8812f913c804821beec172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c55540f717accc1b6cf83586b7fd6c9173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6157f21bdf20b05fb26eb7c9a0162e174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>