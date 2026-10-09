--- v0 (2026-08-19)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd932fa42a823f64cf1df27639809f21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2895fcb48eca3579e41669334ca7231b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f4f020ad6283dcfb5ac7efe7d9103d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845a648124f75758610cb4fa66a66ef04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dbdb4c3d6909c3e60308cbf6c899315.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc6c6c5c88874f535c88aed312a69316.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd695c5245fa10674dde3158f17d0e9d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a1e2895d5b84eca8b05fbad71097738.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfe9818a46cc568c564621750ae9c619.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb56c41cf891df3e098f8c9dfcd19a1110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe19adc3059a0053010c1239b030b4a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817ab0a7334a5ac8912e4ae766e4d13c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c23e4e2b1da4e667bbb3e88df3a1b0813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aaeb5c42193cab5b8a8bfc36b4acfb914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562a640ea96df116b4624fab25ee452515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665d781bf0d7781e3e167b3e931de25216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37003a3b9ae62428588048862e231cf517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eef6f29e5b8159ee083bb8703d49a0118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3b0c89dcc181bc2d3efad73903b11c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdabe92029db3a1abf87ab3695ab77520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1f169bf428b8c20d6bede830d91b3221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ce97dddf7d2ff4fdeba064716e269b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebacb7a4072b5cdd6914bd038b3ad7a123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52bdf6cac2419a19839e20757f4065124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d779e1ea85e7c75a70c569ca4983cff825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b275416090d5f0413b42e0725fa458526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4bacd2e28cf9411ce7eb6862555ef227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67005504a80d9e9a0aa02e7b6a6616328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b7c04dc3e9277749eaab2031efa4fa29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c95b70bad389e4bbcdf90728420e86e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de26f038b08f9820f47201f4452fcd3231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b1c62fa058f64b56edd2c081bc38a532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3570d34bb06efd341c075483176316d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575bbce8310626447b9183a0e4d1e1af34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188e9c83fea54637bd9b3e148908fd8f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76b729264074e6e9766ba830b08bfeb36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6db3c36daf98e3ae6459bce4a4fd0437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d402e5c5506aef8456093202cfac74b938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05fa0fe65378341cabe20dc88781d7039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dac0cda98b78f0a3c98709030ab8ee40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2635507592934374cb749f04aaa3315241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742f751cb96844ae5d6f0d801d3e52e642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a7338c4d9e6156f0e754dbcc414f8443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7610ad472b7bbf0056e7a9ef3397bf4344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02e486d4d63e585c80ac189c985164b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2daac0442eb9e04cbb6f417f618ec7646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e3ee6b78f4f3a9287a7bf9ac738f6847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7e4d2ec6ff32caecb9666331d9b3d648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bdd36d6a322a4ef16128dff1e4971949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66b1354a24c6962caac64dc9603567b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d9696f60b60fcb8be2359ae0630d7d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198b433b86387e315fd3669d1682144452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd91c4f841c36fed2bd745ba341409cb53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f70a10c4032bd854d2809eec5ceb8a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36155274fc95ac70407813b613f9873d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dbb323ae9bd26e24a8c321f9074b7456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863761bd8ddcfef85b4d0d3a71328dfd57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e66ad8b491a74ae7e52b6871515a5858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b954ee06d872b7c45de283e438bd344c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f5d3e47561fdc37fee65411cc5bd6660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8573a418d81658a3765b059e2a792db761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f953824b430aadf4a0a55f5ba62c5462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008e7a72c53cfc3d8c68f908069d329d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce441043fa6b2ed431614846420f85a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da011671fdcb66d365c57fd1c94bb7c665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e0533202ac9d3eb352320924b7d93466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbb0f7d2cd68869e2ab38420e460fc067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecffeab69aa084a1385b26d97a3bba268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171bc81d9174cfc616cf8c8e8be60d8d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61fdd24173743c35c22e9803045e41270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a4e11e6ef737884441d0bd40e989ea71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d5e173c9294fa4c9281b361d3c0ee872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2fc7f0efdcc7198e41940b46f3ac6473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86daa8735f17dbd9a672189b2771d5d174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82eaefc24535e2d35db694c3c520426f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f49d26d0a90527c89861be094a198b176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd086d6e1c79b7ffe01dfb626425f7e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29d0700b616b5616def46a25d7f2b8678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ceb023ff55d59c74a726bf8292c7f079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faab7c4ad4b3eab0c7ca77e6baa0704280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18858256369084a273c869817387e44881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92712cb70763e5485742b18660d4c04382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85df0928d3b13f9f81ca29d6d0da4d7183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18147d91bd19280fee3018738767bed484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd3c26b89349f5df61498c77b0c1a6f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b72db7ff3b5fe05d9271a34ee1ecef86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb66918235b40c6b4427c2f5ce682b387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d1bcc51d2395bf047092d8efdea59088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ab7d116e1b3c2da0ecb94c6d61cf0989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2faa68d6a462d35245155e3e59c9a590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b7704cf8c091ac19f0de564eb4d0ea91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87f469b0805ea36040a6b847f737bdf92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2317e32c4651704bdecadda0aaf8dbcd93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4cbed396a4e1dec6e3e4c919a9c8f094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8441fe140a3938c5281552cc7582e4695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4721648360adb03344a0866b6c72071496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980ed964d0b6e2d4cd77dbb28cec016397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fc9ca623b06dfcaf76ce8f1e90472c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ca8813afeb0b12d18a81875bcfe89199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8826cb9ed6d94a4b1d3f5437df6b8cb100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba0d190ace10f116faac3a19c3db67c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9935ff551777f7ad8bac357cf242d27102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b3064644266ecfbeee517a6d5fee61103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b00db62638a5c24d55313d2cdee991104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5edeadc8d038b861a370c00e5a0c9cf105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2a70755836e56f8bca445df46e8282106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5800f1d48912e1a5f93f915c4234d0107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d5e9894bd315228a7b6113f5f095a7108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9889c0fd49af1b873427ef9f11242034109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9019d51e134d8de1f7090d94d56d57bc110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3423f16c279a58cf8ec5771492ca6d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b187d7295feb1884c3d11f2cb6969a7f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0acec7be51e448c60b9cf09ca6d5dd4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed7fa6a343a0000855668e5d2b52022114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119b9f370f02be24a492ef0527c73f51115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5068aa5777e34a4dfdcb45506d605a5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2434519331904ab5bd0a6b2ed584ea5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc186bb988fefb1658f0d1b65d5120c1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3499dd7e43dafef9a24373f5529142f7119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81701ad7c286a00bfcc48c19447a8b4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccc955b88e37be2cd3dfef116bf7273121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fee7da6c7506fa616157983c83f9fb122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c042f1ef7266ab42f57759937099a9123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29a4bb829311885046aeb4ff2eefd62124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4013fe55ab3c1d1cbf74b62761135f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1693e26bf3404c034aebd357c70811126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba65f2ba4e3b408cbf58bdca7ccf46b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdec54f2889e86af2b9da69f5d2564a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dccf22753a58ee93228436a5739293129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74ef4bac66bd32de073f183d175ccdf130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08586c31fa6226329a854cd62c839b24131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44ec779b077743eb5e675a63ad950b9132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f7b8ff8cfd0e1d17517a85c7774e04133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf52e7c7802dc0002b4d37ceaa544ec134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0620d40c0716f90dd0fd12ee5813b74c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486889f5f895098aacda75e5a81d3913136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef208a71b1ff09738405331d0b25a5c1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1522ac155f6157cca4eb8ac74929b6ec138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f871a7b3cc0caee47840b0b5bfa9a9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527ed5a17a1c1bc4d2ab4af96075cf9d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47b76a742fd8db542c7e03709274266141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93263829ef359685b685e91edc282cca142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2856717e5c5a076604c1d3dced88f3ae143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae279f71e5a7b48de2ed9eaa7e713b5144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae75bcb1569d669ca724d1729ab7616145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf2887142897a96950cbd39b60ecb7d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23623fc96cd971a5f057cbbcf53d855b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00d234b263ac0118b5b8de73bffdb22148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9871fc4498ece09d8c0641a8e2eefffc149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4920d5853a6f031a0172d3c2b6313c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcf5d0625edfbbe759072b1527536bb151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dca28a7ed94c92b7254a4809e9181f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8310ed1e0c28b46162ccf3d1e59012153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23681295962275308fd31905218e39c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ccb9deec429dfcb8571e7a82ab7cad155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458e9cdebb65755766f9e7e3177e12b1156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20caac7c70140382af80d3c76884f75e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59213db15d634b165d872e82c8ccee3d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe896f916be7d87c03fa9fbaa556c9f1159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd27bd7b5485156798fbd3f25aa6a61160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38bc5b11d0e8b0ad58cf653f1dcfdc6161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5d96db289683ee7482fe608a806a4f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9185201c82c4bd3590e9c63382f1eddb163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf68fd810c7b3cf768c35ed0fc102f0164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281b106f55c5a1e3cc77c7536f07ce4f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e43dc75c3e1e4db0fe45a5a3395151166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334dadf2d2c2fa2bf1b6dd2dd2219633167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e527e148420e45cf145f28f5eb72902168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b1134e9652c2c41a04bcf81eccef75169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44707b7ec064484e056a8695a4f24b39170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960d82fc337339afeae442ef8d81848e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26b19027101e1db5c13fa776529f62d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1899bbf37174d5034b44b43245be7301173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a745cd3ec9aa5ebbdfbddc38303b8bcf174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f6d1285d29dcd773abc0a6174086f0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcfb5752902c99731e92f0ce3468b75176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759d2115c872edaad1d61ff0c4acc08a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888326764b59037371165d7ecc3697d7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f593d8d96e48cbab8838f5e4ffb2f184179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c6eff39bbb7ba41a3d504b8997cc49180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0a997f97b7dfd4811cdce3728aa2d31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae0eba98e5e6fcdbf7a7f10bde584932.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7b005f843c47f0b4aa94b2dba157f53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628c438e89b490f96d243a6f73d9c7c44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b91a1c637390098017e5a370d6202b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171f23c4566a1220bc77118c7a0c6d6f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a412f829fcbf7a41a868257b63bd93b57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed6a576e323f5e975318b7c45c9a0578.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117162ef4b8af7d7e1a1352ed71954ca9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb63316126715403ec44d77cff542bf210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1309565992afb56f91360a1ed1fede3311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7d04e3b86dae5bfc32aca595b5d8dd12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bcc52e0c8b4954dd0e78843e31f13f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94374b182d3cc777795033906f3aba9214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43c29395fff805ff2db374c09a181d415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a307cef43397e8cba5b51d43663dd916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aec8443cfd86a93f4eb912389515f0c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4993abc9a5f76d1a56e2a248ae851b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261d41a5f6d02cfb929b79e0cf92726d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad807d79f7e055f5c4c4f03632a82d0420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a958d17188869494fa4a682077eee7c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1b857164c2bf492de32ff5d6dd456022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aed89a9d6893ced9abe8df87a126c1a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb04385ce6ff5dc5f6f3a44cc83469aa24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a882a8ba5a621527c7eeeb9b26099eb25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40979f401df3e24c6badb019f260817726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba4ea0c493a03725a120b82738ba78727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a6b5202db553e304193f12594018fa28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a729dab99f2b19502724e16f9da512129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619ec3512625d91d20344a6f06f2746830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479d812d0c07e1241550362300054d4531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b337a0d509c8b19547f6c00aa84e8bd832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e2f77af62810c318ec7e9dec5faa3433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c53bb0eab776858656abddcfa8bba7c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ba1963c3be598eb2c187e1f23d1a5435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85aeb444a7d52eeae9f20f04d4861ae636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53245da2b9c571b59a139dd98a239c7037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a89a259eac54816eb5c0d0306490c4438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b73491bc4fe023eba4a00056f9f4e339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382e335b350708e292d99d924660f4ed40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86d24021db212f1ed91d68966dd908f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96435523944bc2b3b3f4da00157c3a4a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace42406dd25c9cf3d729c9408b4583d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008c0518ae2c822590a7fc864b53b52e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0e4ef1107bbb2981e816670fc5fed445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a360ac74e979e887ea35aeeddedc0046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3eb9c8c5a3f8c5238e211bfbde7540a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f08fe63b07699de3a9a544f38d10fd448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8c41ea47fbe6d5aa620f6e25dfca6049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f733b85d52d8dc0a4255184c47a07d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fa13ed726fd2244ad478080e046c5a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b2ba9bd3d497464d8f7ea1a63c30db52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c458cf7bac8ff8816e5e5481c96800eb53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9d5f46ca40505ddde52ef958abb2b354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d18ce24b0c064acdfa9649653095d755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6069e897dc0697b500f4e1dffa8ab46556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1841a010fc092a76f82a2f446cb62bf57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e63416b27d1e798a8f314de1a6a2a7c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cadf9569009e60cb4813b3555094c859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd47bbecf174a56292003f6601e8fd660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9098cdd7d496b89f3a968b8cbceeff2f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560e2102bd342b177bb7e501def89fc862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588a13298b6a8b6ded5400836436817863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90ebcb0e6c69a1218a33f177a63ae2364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fc502e84266fadcbee5f5c6ba8556765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19b42412dc11dc81d72f5a74f03b61a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b34c7dd4ac2bdc1f92a115fd9d17a5467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c51a9da199adeb1dc2b551d8bc04cd68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea37593db296d7d19836f6cb588aad9b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356a81573c1c2cb9166dacbdeb577e1970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e71873b77bb1c10d60d7684c6dec31371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330c82f05ee50589d927f116c1ed84de72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab653deceb512c0d74bd2faf2116f0073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97ddcc0ebfba534b6436c30a833f59a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4992c2af5960e4ec37afeb1ff114eaae75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcba99ebd44058881838f578ebbcb90576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b056fc0ecc0a1739b9f7af5b924cc377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4e794c714e1921d05288f174c8a9b778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cb1c6e911b15afaf3aaed2d8d87e7e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e84ffecc30cea7b3d0abf6dbb3e6c580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8aa3634bafa922a4bb12f5555c041981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fc91d97e883142e2f045ae05d2f2e182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6ba53de156486d93b66033755b9daa83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a969132f4ed724d186926c2df4d087e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aab967382c677fb79d1a7d6fd8f040085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b14ebe094c028eb1912a653c05264086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e6580dc258bfadf791525454760c5287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75273ee03773d335a6f1accd347f135888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed79b00a6108816a92fa707df6f598c489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444076cd0945230da568bae1f544c33590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fb33456839ce7931c57e9869783d3f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9c1e784472e7d00e1341d5ca2298db92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4974ffc349cd3f64f5d9c53e568315193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a52fcfa391f163901b2209264f7870d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad66ffb99716f6dc06dc69d2fc7aa4795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754360dcc884ca821df3be64517c77bf96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490e00cc0a068a7a18755e1e8e5ed8fe97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcf81581c7e38d3fef1d58c0b2eb25e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd6998fa7ee3119d3202be53e9436cd99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01993580950814c4615651a684513c4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce95a947aad0a8672e505349d33e63c5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6988b483c5900a3840f91368da44649c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce9a0677ffc836e61266f87b413596e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffb174761eb39bf145d0b1ecc9fd83c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55845edd25201656144a1496a6b64623105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c15f43a9598521f4ab501355d42e6c2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ae014bbc45a8bf940845e3a6284940107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48734b68a5e2d05318d0165c206f0683108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb85f92bac277e6b129a5fd04e84f3a2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2adea6b6d5c47634f09089abe13aa2b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7474e2287e8bb59d09e52ea0cb19ce8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746d72b556a47d6057a1bd3510b79bd7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618084359d9ef9f4323d87afa0142cf8113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a977c453bdf0a9f3b5236c23219a2720114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d0346a809d127007b161758ba3ed0b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525dda59341b343f8b87704e7133432e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15b598cd96c27a6eb782c9e229f3ffd117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9c1b87216dc1b82a36f422049227f4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3218e508757683d96b89395b42ff48f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a3675e6d0df1e092a7eb6dfd64c528120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff99673d0ee7ea3d1603c6f1d1e39ccd121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216265039e33cf9e2f48afbaa1767f0d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d67185407249313a7d4b10584b4365123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347bd2aac39db9e48aa4928824a2252b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86025ca69ee84207205afeb0cd49d59d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64580f9643e32b9608136bd9c455805126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f5e87f5cc8a0bd5177b73a9625652c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddae6fddd6fd289d9d5bbf2230dd921128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1981982bae6828f4ebfaa2f074492547129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf45802ee7855c9460f2dffb44a5e9f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a632a936cbecf22f5ee138600a6207e1131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655eb719a49621fc8893955315a4b435132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7c905a66783b5911444f0c495bdf38133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a46f45baef546e71640e20c30d60ee3134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc945740dc1a5b9d95a4472297efcbe135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c06cdf731edbf41df8cd89c82c07e8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2dec49e41cadce0e61302df6bc5bda137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e188529648fe65059e0f9f2ba7e1cea5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be84b61a5c11facdf506481147586b34139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9cadf264ef21dbbd4616754b3a64b0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469fd0fb992645314b008d732356e839141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10f2361fb338c2afb14874069d40067142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3b5ec8f015c9ef7ea3997ea6ba6c54143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0f7cef478a905984854128eef96968144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8194d6a722a1fde7761306e5f751cab1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea069062823e3e3dd1e59d4967bb2e31146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea5e15398ae97df507f98553934b485147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f45eb5ef86687c0a775ca5236bf2e2148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387e60f942010c543ce48d7fad8be7b7149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e96fb5599ebb90d591b5a8d1d67cbd8150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9505c1c33ad169e68689837742b012a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1793ff913d5ee11d67605da65599e0a1152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8926b0e90c49932721543ef5bab6b3fa153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23cf261fadd67a83bfc9fd62907aa02154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6372a009f77b39d96e175d5f21f5c6155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac579494365f8ae85065ce98fd70ef3c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02da5efadd4036a2c1af80382c3f52e1157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57191cce85570cf759023c65a4186b3d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ea9f11a5d4e915151f39030f0683ac159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d366fca0aea5af118a15244fe03e1b5160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651b91bb4ad69f231a1bd5dc4262cbc6161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f871c35d05b44df2e0bba59d94bccc4d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2ce9c8fdff716638ca28c3d2403722163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2effb9b0b457cc9f754ed84617aa387164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6912a85a1b9d39b61d3b589b65f2d6165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a16587a834e2f3369ba4455671608ed166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bc529c0d3617fa62717f00cb846292167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dbedc4e242c412611a30ab3629c16a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9800cc2085e9afaeba2b450d392cc77169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5840032d61a2bf4b2c7e11508a7406170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f171b2e31843463a7f3a720af4a3931e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cdf15419b46198e352955db4a360fc172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e36ca2999a81929cc82238b52fcb180173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5fad6fceed6b2a5649941f3cd9c053174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>