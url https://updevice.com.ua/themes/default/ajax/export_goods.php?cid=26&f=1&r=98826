--- v0 (2026-08-23)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43305e9824870b180103dd1c8dd06bb1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d166127a70216b30f52e509a925ea9862.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21175fdbce24bdfd7f3024a244ae19123.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dae31be4d808b95a679da78921175bc4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e552c25c9cc66ba8e9e7e1e44ecdfa2d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62d29b8c8fb662797f1e85ab5f0c9fc6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857c769a68139746834e59311699f0357.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197121d92b6125b89a656ae27f04918a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fb2e7586f6a352d3e7d326eafb166d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb3ea545f115b743e59d10ad0f9933110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbf887551451ae4b9ecbbae2b79f42811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a224064cb809192eadf76cd571a48412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d932783860f1dc825fcfa7361215ea2113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e8de4f1a4d6aa8c7a9ece7cc1d22e114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935ef29b8e67b7ad06ea5eabb448fa2815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75de4e8719525cdc710a8f452a3a42d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fa1e59d852438cc69e5867c2ee41ae17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf028eee1340767b7a912fb3684358218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0bfb158df8b223be04ed589798250d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9476cd0742cec433306253573974806e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3deee00628be90a0bad9a36d97ff01721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2324fbb5fc745b0f534fa7e2feff00b722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf3b62203ac1bc6c6ff66a4b721c2ab23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb8f57ffab3a946eadd7d91da79c3ed24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2099b93e35ff5fba390079d649e97a925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28a8627db900cd7076432cf2a6f6b1126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037b90f91c8844584f297831036bcf5027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bd999d1dfa9dd10aafb898d67a6eab28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c004c3d4ef7afc7ab23819406cc634dc29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f19d32cf159d3e033de0a3edd01f8be30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc650807e50e755359db55d2ae373f531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b997f6eba37e91a0694c742e2f08b5ca32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e821ac161ac78d2de66460ec66cfbb033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffd73c41d8c4c96ef738e4daa9d48b134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ffac22599b5dd9584fb5feb642abe335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f101b8b8c9885e3e16fffafbd220434636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4495435f8f10d071f616ee95069941437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60417b6b57365b19f08eaef5cfe8f07438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca779e7a4cb67d87e251e85e75f23b3a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fad29eecfb1545f46518d9976ab41340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b5cf3d7f512b6bd2c1748a8db1c33641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241ec046f265c845fb010b60e161cad642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37be5b9bdb0466779bc105158c77231e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8b95edf3c61599843c53f2bbe7695b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9048001a3f9edd1d91cbb9054dd5ecd45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673e57adb4e955be98281c58a5a0269a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b330fa14bcd4956074ee9ce2919bbad047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d278469453ca0fc9c939623fe30def7748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9632b3bdabacd3ba8c9dce8853587d649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2812e108f73c83151335f049505d738f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7dc91f0a254d85739b307e4203002451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376b420d3c1a129c8f7def880b7ac7a252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741d3c20ad349c7f9042e04b7f42960b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70aa8e28cfe4f6e48ed17b8e23dcb01554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455a806cccdd2f77757027a42d86050355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c8d92fce66f1b458205a4a2dd67f6b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11aa3edeb67a87bc661c7a01cbb5fbec57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0f3bf5b1ed05a8aa8ae1a34b91d2df58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7d6a2f7c32ada566b2b28988fadda259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c636bae49f36d0ffd11f7dbb6c2db67660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84e7cd3285f8313351bd1b045ef37dc61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d9742ee957c2c3bc79201a65cea19462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3a630c3e5bb4b11cf0b837e0e17e5463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a56dcd80b447efbc0aa90fc3533c6d964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5c31c7d94ed13c92c749a0d861faa365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63893c87b233aa563952505091f7514466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350f3ec0ad863bd9ade479e699d9b26d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170701a9e22db8c099a3ce19f6c6892368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b37655aa53f8da90bd8a9979ce4ff669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4364182c94ebbb3305e32928c04065aa70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40420ea82e2a27e95f998753ff3f28a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6492c162560aeef124c73b29cd9ef75172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c1107ac5ec69e3146c6a5b28786ce773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262c5eaad2afba70cd1a219153b1012e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e6228f2b492112ef05b7e1852b4e4775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d8ba89953352cf766bdc9cd268d7e676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca521c03422b9a6594163678ee41f6077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5bdbce3e3584db188d2d1c36b141ab78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0eb96447415854deda6eead5872fe6579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a419597f7397cfc4e147f457b9a46f8880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ca4acba0018be5e4033952b6eafdf381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e52e09acfc118712559a229d54c31bf82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801c1c14078cdb42411719b288b96ab783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a06965d22772024de00044e05abaee84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093a6bf14122c7c5ce0cdcb7268895be85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25407da0e6b8718155a8a58fb64b8f5c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c4ee80373db245d2a04243acd4508187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cedd402df4826930d91c63380e3e9e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6415e5fa150f4e9269e76e3ed9702a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527d1980da74dde121eeb888e696e2cd90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ab9573f12ed0c05991188fc5f6caef91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0d43f7e5227c6d5f57f984acc93eb592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df37da3eebed42be35c846811a67def493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f985640c68f641be31d2922d12ebdd4b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0630cf54074373504afcc9565769e2cf95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3bfc335748676fa0816e98f291a10296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de3ac862e580fd0f20e4b91e663616797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda3a571c445d9894f2a7bfc54bb7dab98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320ba8b29efc663a9933ffb86c7728ce99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9efa11512ff3898298db2aae055d4d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a15a71e756c03b17ca6e3951f0581ff101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c39f3f931142094ceede48ad35df16102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03e27b5e59ef4b17a8f6ab38f3bbaef103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9a3be78f28b991e3d5ad9fb35e1768104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd78e57db65077ffc97a798e7e34b772105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0645cc9feda4a021b907d99b489d56106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1225c750a3fabf606412f59cf47676b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27eadbd0e2bce9851aa1404bbde49e2108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493fc65737474e754454c4f15a5dd788109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cff00a9b1be9501df6f68959f7b3b0110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42660c7451bd3f444e9e6acf275c94bd111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6aca056e3603ecb21cffbda70d9f68112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5912e32b1ccaa20bc9e88a170bd111a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbb454ca19be06d25120d737c58533b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa84675040ec078c53947f39e2053c7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5c77d9a5eed69885e4d190a419c4e7116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965936579761a6f643e48d40fc126b59117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cfb2d62c7029f4b3d248274e896207118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ff347d64b2e18e08ece41b75507c6d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba380aa4c2fc6d42f91f719987603e6a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3bd96eaecd44440609b2c87b18ef48121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280f06e1c6161e326c606bdacf94d339122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31b45b2ac9b692ad9f2c17b78351d0e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d476783562765e4c03d2593a23d216124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe81e531f80f0d6411a2076110ef18e5125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68298492edf442dab8864dfc579eaf4126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2851d48ee1c6a6668da1ed46d3ba479a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3612be8cb1dda3201799e981f60b1948128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446cecb79a7faff71e75f84f408b4ae2129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a6956c8636de8bcdcd7c2f77351764130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4c862987d636230ab0af4b24e4b56e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330b3018c5fccabeeeacfdf5b3a42bbf132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc303e28423d2736b07d00a4169d77a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fb2d154c611f542909f105a656ebce134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfab0f844e3d35e483069f62c70065b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ef1c8c13c0ee1cc686ecc75a44f331136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fd32ab0d0421f4676e39b9c4094370137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271a96e96d895f619a8a330ca43cf67a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b9716064837a0de4d4a2393f64290b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02408736df5690c1357c9470079d38a6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dd1600db89610411a080fb7f1d2121141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0b47f5f02bf7e9effed71d6a59a913142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae145936edf7b8911c53e95404bfe219143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705472126a6b8c45c0bfc00fd71753da144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b54f4a4752a835b46e86b1aa99d8e7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46c0cbed35dfe2ccafe92afa8b5ac25146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ca1f820878d1bb1ea52fcf1a0a5abd147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2393c48d524de4dd7c553ee2d098d9b7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf1ee303ab1b70f5ac8b1fa90bf6ef1149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f7cee09ef91cd5e800d33531c17cc9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fb8f21d20e7d87f365620216b08b44151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de98e7eeacdeea58b9c0a9a48d1b739f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57b47a246aeb3dbbe8cc8ab3487d839153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d54ff3002c940184910ef79a7fadb7154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6aaef6097e971e4c9cc75548707387d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e7df6dfb0d5236d0078ec033c5c7de156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cab9e1cceb25d34e78bbdfe17fc4bf157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193b23bb5a13ec1ac291066b49a489c9158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f5b55ded522cb5c0d891b0304cc58a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6dce2dcb1806555a02b0de254f618c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1503c476bd8002def5f963278553b025161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46d07dc46f7a9692c104931599bb4cd162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b144a98ebff426bc7c71ec52f16c231163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5927667622d69554bfea1bb9465efd3164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485cf017d920ffbe175a12e71810f595165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4f6889da4dd60c22f3ada2a461562f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da8630d27172bb91dab2c630c0d440e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb6d4e1a2dd4bc2d9ab460cf9b54ab9168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4641e47b3a9ddad0fbadb3b63db522169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c76b83912dc0aa8766d6d2e033fef4c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade8e51730e54680a6059f2726147df4171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f4bc3e2505ea9790e6af5592e8f268172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77106507914819153715b45753be495173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113459e859a4a95179098c4a6b20122b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cd8379337e2f5a5e266aa7eaa390c9175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49236be9effc8c874f1c20177aa223a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a495e2150ceda3852982d1895ea061177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de014998da00f06be292556b5fa9012b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a565ceb100b5539e8bb7780e1e1288f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7885166f40b16560ce3b67c3b66560de180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b829720003992ad41502ac4e6fe3d1d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ca5de46f312589fefad06ae389ce952.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b2df2c5197428c663fb0ffaa1799223.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ae4ca9f8603454e02c8acf4b53a8114.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b20ae0e92b44eb1bb807641f73e76d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bf1a41c00fc6a9a579fa3e169fbe5d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9017dc04fda60160cfea6c50f65d34957.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c0f016d9ffe55491882c5c5cbf9e508.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b670c01abaad2d8f5b1c69c43cd8039.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dab402625d3202bbbb57f5c86202f3810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e2d63c92e3d9c31c485ec109503b8911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82a9ee8f78ff9ab59bc42f9b64ce41012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87244e03244beb234ec627c7428e18e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8923557100bac59dd021fa4adfce40e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026c5fa54d99e257405801ed5f72e44c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ca9843ceffa4c8ef74f4089e8f8e5216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f95c88d71586f38f89556d4a41e0fa17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4782c08c70fea81d62fa56fc575856b418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da4b496b325b87f355a4a4b5b2fe87819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95215ecf0bdc4846f279837801cb410f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a80851d93d9588b83e6b099700cf3e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff897fe8d4e65d1b99708297d2b260022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcef6365a23289533310efbdb35ce9c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2ccaf2bd0ffdedd8b53bc4c40aaba924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4cd7a5252866c207ff04fb652eef6e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c5c341578c27dcad45f218c20ac0c126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51caa4eeb1fe87975ffc6ee16bc893c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e9c04ebccbc3f8a578333561c121f028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bb5efcfb6122799fe4999109ae5e4429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535d8f43c04bb8a45b624257ec48d11430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156ce611fa517f400f79e84d033a649131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90f273cee5e0fe3f82c1b84ec1230b732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c4cae76ac1b06172ec214f688f11ec33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39db21c16dbf33b333fb0176b4015a1334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb9aa3630120015ff4632c8b4c5e98235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203814a52ce5c8dce02fbf6fa9a0d09336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d780f2f534c04c19890fe36536734eee37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe836d89a23627d3069d39d2e917386338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d286d8776065943de00469f1644d09139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f3e616091a48ae2dbe01ab06b9dd4340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a50ec4dee2ada0da7ebc9bdebbc58941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e67613875cc4e300b8b0f6b0982899042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5016752ce31834a2958b8c9625e50943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df370f5a74b6e0e84955699a0c63a37144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7d5f918a92bc0307281a261a5e9bb145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8112b8ebc14b4a986d4b0332b72d99946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a737abdf26adddf0be3130f2e88e3d2547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332bd3f11c27b4a8c8e24be2487f96a748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18343ebc0e9b619be384ed8d5727162749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b50ddd0671e6d9caa906cb8c063f2a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eff42d9848171c5fabb509c4b6ef9dd51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d7d45b0635b78126901ded4c2a9c0e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f9ef98e5759003bcba830059f657f553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8e6616a7e0a26bf2b206e756a9d83054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dc5f8e9163cd2b52250877517fc11855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b8f9a542cb053884f90f9f6bf2c33256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c196823afbabff87e7ca8ff3c2dddf1057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20dc38c7160f9107fe01f023d50362758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30818bed0d025320332242088e325adf59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656fd8e64471ef2afdeac94e4d8024ba60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba4afc6487a183ee306bad251a9772c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f4028e54fa5d41811ac24ee01da84762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72583182f26f45a6d4eebf21ee15e5b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede45d80d9debdc1f755ba9c45776e7d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7f15f549c03d9e0508477b594f667f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827324cdc978b99ea1b154a707c6566d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601d119dbdd34c8035af8d403b79fafb67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35660f95f607ba58b9ba5aa6f2aca9c268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df258667f9b8ec34fac89ced4f03389c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e3b3f144ed76af4f8c9750881d5ede70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3bcbc9e685e60946165ae22f02abb771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d958ce7db1f232e5918b0cd9cc728da972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5100e2df6269d5b09341bb28e85724f273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc5109515823d1884b7bbd95e796c7774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d7b7f264f8f80d446630f1b33d620475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b9a04c6cc4113670e505bf07e8c7ef76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf219a697f1bbdb6c88c41450f0d291677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dacb03f1e0a76e30e598449f4eb65e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104f34cc7de9cc6d8df00e0d47127a2b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e48c01d7744a638f9bb688973f6e6a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3934b15499e2b39fb2fa226275fe871881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eeaac3dd87a665106ae39457db6b49182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1848cae46fcd27df63896aefdb8d60b483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eaa0dc213c2807ffc837f9263bd672284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048721448959647c3ec78e847583153585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d08781f080e8ca5ad037fa05d16f3f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63299d0629c60418d54bafa4f3db1af387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31d1f517f0d46169d090e49afd5dec188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbce963c4f9d214daed73b6b70e377689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d770381cecb40fb77023b9ae67add10b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dfdfc88ef0afa048fb22265a754c6d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c5653b5047daeec2a145d0870f095492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b197e72792a85886b486248b64ff579793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879a2034bc4181652026e244ab33f81c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44050e133865c886a1e940ae095612ed95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c4390aca2720e5723bd25fd75cdf8e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86aae919271c9ceefb94fccaafa4539c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838dacf92b5d39923b7087f72d021fea98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d797ad5f789bc4ddd26c9c32fcc80b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ffef82c499edd273eae8b0f1e7c116100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fad189bb5770809465dcdc5fa9f49ef101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d8ba4b5ad75eb7d285b0c041cb2050102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84fb3bb6149537dafda2fa8d9cd38e2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161e2db06e2af2c30b9a0c49832d3faf104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d942e620c6a6c2f1455802de5d86360105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7c67d96091494844c0b666e444ce20106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82b0f363a113b048ff9a1054a70c3a2107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a454b282ccad91eec69f0db591988f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65dc14eb0c5506c2ec820d1cd9fcb8c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808b132112af465d76ddceed9e34f212110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d739801ec4373f5156d0411f5ffa3654111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7692aed276181b4e9fc8225a1579daa4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ddc7542566cad69333eb92e1267a93113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d608d543b0e6e0e554ff56748582f37114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2425ba0f3281f65cae16c21fad171bba115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d068d89c657deacb3732183cc8d1152116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be32dcbe38925a3a1c794fcabda85b0c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4f26759d8f35d2f17cbde687e5dc74118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31b8879ba30cbfaaa41eeef44c2aaeb119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b302d1b3065ef3c945aaedf58cd81971120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3776b0d5ce5239e89338c6cac8004e3d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc3d172eee586536617be6c8791c1ef122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ce78ebcfbe8a980e11391a39568fa9123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d65339ab9d150607f1ae9474772fff5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8cdd66c5e1f7a4654b4225ea9e7844125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049ae73afde3ee25970c8b32b7ff6ee2126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51be15e37e4e492cbb594b184e985e64127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467b439069ee65a073b9827f9c97b214128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484c341728d2151b3c2a22b64c2e7b2f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05aefa931c85d06af80af8f8e38763b0130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9f86c205d0e23edc82802edca75624131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d3880084e286dfba522fdb32d3d574132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f131dcfb1d4b84243541c1fa1d0752bb133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655cd018fa68a89e2e350d22e2ecda8a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7075bc05743bfc7c0173e006ba0a4728135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d317581c315c9733feef2362f138efd136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc818a69bead152d228416b5ab3a751c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f83e8f55a242486c5c0e55a0e8be731138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cceb8d96a4073efde8dbff202b550ad139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838161814209cbde3c6ad2123aac2dcc140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b800ad73f802b89379a67a73dda942af141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72b31447be0ed096e181ea273a871e0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f640986d4fdcc8892bf4741a4f0d89143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0430d56cceebd1b9e457d9a972055ca144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e1d2bf87dc6ea8b602b9c9a342dac5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3a3320b52170ee9242856690435dab146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c0d0e93cc741c24a1c9ef553f577fc147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c472d5650efbeeff204ac96d93fa0e5148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d41fdfd0c068d1866b67252571ff8f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2568a6c6d5d99a81b11e54e0f0b6616a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a87b6ddec3c480bbcfc71c73ccf1c86151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f936d9f781b9465598ff9781efd351152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab647c9de1524fa6b9eedf937535d51153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30676482921e1c68d890bcfb63b47415154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c20f2ede884c6689bf1a4a11f8260c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc73b1b1d4caf3f5cda63e0b8289d49156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d0f3d0b6cdd2735cbd69cc22d29350157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1840aa366fa94c50c87117e8f4b42f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115ca45f8c9ae0c8c5f51715baa03646159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5def84831482a1a53218087136ba9728160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bb3cb616d5ffe2e7db55a890effbba161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023574d49b6207943d8b49da65be4d6d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b0036d8ec7d30df537cb82bb228548163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c405e60710bbfcf4a80cd6e2a7519f41164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0543dca61e9a0d8e9266d6790f0d903165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870ce445e8f45ec3d22ebb6ed6962175166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fc9616759c9ffde91bbac89ea797f3167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79499c437839e818b832275469aea242168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2ff63b3a531c8d1a1bcd77f6ba7349169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c534ef5bf9580b5216fe101f7bdaf3c8170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348f9b10795c7f25a7b565383b87caf1171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d22d560cfbeb75c61477d4a046360d3172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a4f0fc50c57574fa7b98aa728e10ac173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81efa670a57ff278edc227d10b007ec1174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>