--- v0 (2026-08-18)
+++ v1 (2026-10-04)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="243">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,66 +178,63 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000923</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
+    <t>pink</t>
+  </si>
+  <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
-[...2 lines deleted...]
-    <t>pink</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>000000930</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Platinum RC-044m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
   </si>
   <si>
     <t>000001296</t>
   </si>
   <si>
     <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
   </si>
   <si>
     <t>000001339</t>
   </si>
   <si>
     <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
   </si>
@@ -433,50 +418,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
   </si>
   <si>
     <t>000005070</t>
   </si>
   <si>
     <t>000005693</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006533</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
   </si>
   <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
     <t>000006536</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
   </si>
   <si>
     <t>000006998</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
   </si>
   <si>
     <t>000007147</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
@@ -509,59 +503,50 @@
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
   </si>
   <si>
     <t>000007872</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
   </si>
   <si>
     <t>000007974</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
   </si>
   <si>
     <t>000007975</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-simple-wisdom-data-cable-kit-1-5m-2-1a-2pcs-set-tzcamzj-02-/</t>
   </si>
   <si>
     <t>000008357</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
   </si>
   <si>
     <t>000008358</t>
   </si>
   <si>
     <t>000008425</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
   </si>
   <si>
     <t>000008424</t>
   </si>
@@ -811,51 +796,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b608467bea4f5cfd56c675b424e9c61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb2d89a331fa9b7492066bf5799d3872.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ef26a97318cfc58bcbd960670484e83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db364c0e4ff2d19222ef2fb09821d9084.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20da33bffec94319c702c72cdca9b3b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8a200b405ed315c3d7aa8fd193478a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a89c06131cba0627f1031956cf65f807.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a672b8dcf1b4fca55b0beb29bd1a8418.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c41fa1c9ccdae745397333bd5d8845c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d21ddd97aa897a3ac5583d7755f99ef10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee539875d14979129a329d0b23c44c411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1274d643d15d4c1dc7d90a620d17884f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47815d3a8b0f3d936ed7412915d035f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4354a11ee669977f1a91e5df470ecc314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3bdf054a77e6485dba5b869e57248b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8314a60bb0482b55e308999f72ecc6b416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb24eff3b85d96ccb62db1ea56f6857417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843011e79eaf10b53a5edd0cf8646ece18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7f338ab177f905feae4b670818a42419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def0065f7becc9eef50e7480b1959e2e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897a8a86a895a3d5db2b668f2ee9533f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc4affb0e8115eca27f453de2aaa0ad22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fb6d4e2629f9e6140fea21c1667a2d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110634189963d160b568933321fa6eb024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e1f0a492553b8f481b389d226cdedd25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6058116695d3dbc03289373cfcc9d58e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bbc0bedb2c3133426d54315af5a5e327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a315366765230047d32153ebf43ade28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c7c83dae4e003ac993fca3396fdd5f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35e054d97c2950672cb025e2b4b24ea30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf49f6dc33c1f36393c393fee3a9b5ca31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a916187d30bfcf3f494beee2d3f914032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6f0793b7dd03268dda403531ceaba633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c699d0cbc40003cea51752a2d6b946b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd62bf0b329e6a3c3851b7b6f1f514de35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aafb5d1d33339ede947e7bc0602dd8f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c29ff33bf2ab719e556bff56cf00e737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f5763b3b5813207abc728582b0a78538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0851c45e8a189f6e8eb519c92481a76c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a70cfc8823608e483c6a2238d2e4d5940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976b17ce7b577920a891c93ff68ea3aa41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3f7f4800e12faea9bd6bb74b813c9d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe1bf45cb6fff2ef4d3af44eb77374843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8be5ac2931df8cd0c7c81d0bf2855e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afd7a782dc21999c6f90a0e1a8c9d4a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611ecfe05338bd33f2c4eed1c4a528da46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7822d8d7e99c5197aaa71658abc33a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b325107cf3c5e120a5dfeb7e5791c3e248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5ce7847de770dfb3beb0afb7a82f8449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9f187564044594a7c5d66670f91c8650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e59b0c98469b3623a90bd5b8a9974d451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d55c6c686a76cd44f2a8399fff630352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b88884f28ae9b41e3417217a16c558853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c66980832e3791e6c633395c861d8b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9a1a4ac627fba844ac62ed7a39efa055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0917db4a4b56ea5ac54a1d1c4cf2d25456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990ca0fcab909d31fcbe45f68389188757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91b27d33a727c8a9dc0c4138fcf192b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcb9b5d9464180da6ad720567f07d9059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a368c5cbc73f47cd475d0b6c80945d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff07500c1b5531c312b3be284ad0aaa61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddd7576dddd416cdcd07bd54e7bbeef62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2f8a5ac34bd831107f6ec7c4400b7b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c748aa3e8f503e585484659c7350142764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aee6b2ead08c1f0baade661c567ae4165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59afe24924a7938da5f40790d5663e466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c33bd236de64cfe838291fee2f7eaba67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b69cc4a7ee2025506d6369265c4906d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87395b320be4034adbc5fc28905d115169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b8a4a72dd50e279ceda84171e5d73970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b646e610099400560207027755b9ec71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ae943b0c27245fccdf538cfa0d28be72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91da5a22cf82c294055fbe0ba56ed6b873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfda36ea130082ca3f30f65500f4286074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdb3752a10271af3529274df0f7734575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f98a40fe87606b241bcc200d47483d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c5f8c3d2a0cea52243bb7233817c4577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c968c7724cd8b488aac345e2eee0a1a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00aa11e5268cbd9a51150e31de7bc8a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fe461ab5b1d5ff0730ba0a9e63d27780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a8fedc769e826b896d78560fce44dc81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b59718db861bf74c594e938488c17582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c7d4613ded1f9941bb103930d647b783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bd704cbc29dd50f0c2f0f20bc9ccef84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3012e7ff4d5b94e253dbdcdf548c5385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634292af9184c7c7536337691a22f56c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c992305bb4efd1fb12822ce694f99f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af34df247e84940ad45d46c68744fdaf88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a053c3e390b17bc4351fb30353460bf389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4da5a121be8c169ca9098c99a91f9190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f021ebf02be5efaa08640b7618c36bd991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1158f1e9703e3d02de764df90e3b7d192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615e43b36e07704747d0cd2b3143bfe393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e0461ffdcf4330e99a5f4fcdb5e13794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e4d670a8e8e87e94153c5e1c303d9595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48661b9175d7cdacda0187297cb046dc96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376a85b5867bdaf5f31c13473cfd520497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d903cc66c2f3f7e30fece33935a0d58c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641342af7d19c0044526258e3cffdbe999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2486ee6debebc87497a6e583b8a454c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68401aac45d90c1236b325e12bc0822101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c64476d349a574c3ce72ab5199fb4a9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e43ebaf0e53ca55625174110f53409103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e501790646650a631e0b8e9353f82e59104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614996cc266790baf9982a7fd87e02bf105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37daeb86e13bc5c322b11d91646d6f9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0f34eb08ca702f5c1afcc9eda2b487107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d9237c10cc982ab09cb4d3976707de108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1e0538e9f9ad106411b89b8a8408c2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f670ae33987e96678ecbc7bfa8863f31110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02b3302e3e211d767e80ea570f40ead111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423da8a6d5ac0fd054a64ead688954b4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1f7e0ac2bc5388f1e1c210efa85b48113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32332d224faac55dda917c3f4753584c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7c44c518456857fde7c9536ba5acd1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698aa991892dfcb6c8efac39ae584fe5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02e3eb4170d12587852ee5e026e19e0117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11e96653670c97225e74bc5d57229f4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4133d25d3cd9f0a1f3adba95454eba119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206b01cd129b1c0860df77bfd86bc9e9120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1690e846c82364b1e2259d1085e1ff31121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccab36e63024db9fe3654f75f203490a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09436fbe2da0c632c2b3961ade95eea123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92918e3a4db3af5871775c541ff099e2124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce713a8ccfeb8ada7f113e98a9d60f6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17bf65cf107138591a422a3b582a7a9126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12b4cec90829ccd89253e8766998311127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb155a87406812b1d3d0514258e674d9128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7256e052c07f80506c05e0473fda2b31129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8d61c6865197f267ebcf936bb36fd8130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5941114f0596171f230c36faa43916c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79c8e9b095b76a758b6743ab083f22c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca8397758f4be2b30020b0773b554d9133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c3f395d35f64702833fbd8c8076b19134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e11ddc0f17d15cd920312444c395020135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f26aaca1481b3bf05ba1447681b642e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ddf05ba799e4493d26f78d3fd4978e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77113eba8faeb05329b6e014062cb462138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cfbde0887c924ef62b7ccf7e77547f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f1b749be356b33dda231b2ffce8657140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dce05c25e41e6e15e851ff1dcfe765141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6782c07d6cb07afc6a55a21a7b4d445142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f353ccb494a6e509c38fa9bbd53874e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47708ed709c300832fbe0453a516c403144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712920ba636cd54072cdb85e14404e6e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a25e26560f5cb90b834aacc760597ea146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf0862e2190b1acb03d8e7f508d2ed4147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754afdb785be2117d707e8c95cbdefc4148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677751861485c03aa7bd586606e4bcad149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa262fef71399c74079575a187fb837150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61683ca01029120bb469519b6a78a3d6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b04b6c4f5b16d73f799d5538b63129152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288fa848250969ace68196608418c415153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef579bc9028dd4a6475e1e73e5be60f6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5219d40611e4fb8fcf55d3bb64fbd5a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d83d71b665ed5784f0ec61e29ea0d6156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de75b5c541fba7111813d5f8d6e51f4f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15287529e1aa790927b1aa202fa2552158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79558019cbb1cb126192676a8240740159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc91d671fb143abf7bdb0790571a5a2160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cfef85075b5d2cfc3525db0a4089a5161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c0343850e7ea8dde6b4fad687b27cd162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382d9eff7601bba75364a040d768b5e6163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc3912db711e1257db476ab8d1e4623164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b726e6bf9d946c6ba18008814f54b12e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3472842e0adcefac63a1a0b80fc673da166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4332d7ebe8590e304e937d630d1d3e2a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5e68c58f222d953947d117f9cff6d9168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920a6bc465a60a4cf0ac6ff0da97248d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b339b0640037891e446acc39b22c7ef170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89a248d9733fc250d7602047dfddca7171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161488c5095863c076bf5492f69b0905172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcfe18f9ad7553859f9dc61130efd32173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e995e8a3a2a24589d69deec88458f9e8174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07807ffd79a3f2ff7249f8d22bbd74b8175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1eb235174771ada2798558c4d4cd05176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc18b0809d7967aff2d551ad05d2466d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5394a15242b415a3b2795b4c49e8923c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2beadffba8c588b02260189a9c415a70179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec5243aae413f1453120d418923336c180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f25d7ebc25cd1a4c0071070571524fe1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02ef59136e5ee5077afac5ad040d39b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5cd0a49764b69e02a8ed6072e9465f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39e0e18d3a0f859d2ba5e0d06e785ab4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48fb1c588d97d8e255d94cc68900c305.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adf3e9594c21302d7b26d922e30c1a06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b226051bc2f9a8122dd1f1a6a873b997.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fb8a138936da150366480d91736ea48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e40da4f4bd06108fd1cee17111b3e39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82fdb04e44bfbc808b973c118f86fd110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0370e6384fc8f9cad311306424ba5dc211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1413b797de0845886f8e0aaa87aa3612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b788294cadad1da098ba5b8713211ef813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127f64c4c4a365f6147ca70126fe1f7814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674646d08d3092f6206982c9b5119f6b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cade0c14f39db402cd34d823bcc0c5216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6070717d2f8f0fa9c06fa6dad27f575f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce402b03f7d2107221f30d5b87b64ee518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4551d584fc5a442956743633561b15219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf8d68d0b6e5579e51ed67c9c08ecbb20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8b0ed3aab50363c32b1f3f7b3f4e4821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfb8e77cde43fd901f0cf75db17591b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54eaf2bf52e72622bae566e7b62a091823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11492e9d4623fcaf23478e2f3c4a806024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9a3e53f8eabff5dde0d555079c2a1325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f39d2f10cc452b3bee42f9c5a45c66a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720ddb582bf21f37abd42580c31db7ba27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8d7798006bec03bccc26bd87374d7928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee1460f903784860b50d066149cad6b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9bd181281639a48cb741e2e72cf67730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f515712a6e9492209743b8987f717c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f224d938b1a0c11eda6272a1fd66c5cd32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7b4b311d87f4b2573ff91c849d03b233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f0ced2b6d6be821de3844d8142d0c734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2569315cc2c66523fc04dcf005561c9235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94f891abc9d4bf7f411a2992ee0260c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ba9a5736f7b681eafc637c562b01e237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c15031d2d72064845a6b7d36bf480638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f230c1fdc69e4085b605486cc3ee30ba39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611a97002ae18c17076f30c730c671ee40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cd9ce4246926a920978d09251fc8c741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75718e20dbcfd3542055ae807ae1545f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f742a855ca686d18a0414eccd88ac0c043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95aaab748e97cdca75e50d8661e338944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb184bd6908e1be40ecadc811b2e1bd45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b83fdbb0689b34589f46c96400c7f546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f3ec3fa79951f047ec730e72526c9247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cc054374e84e09935b6fd4b7b5398548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d39c16a7ebf650455d7c93e4b9a43849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41993abd29abd92ceca051519091e6bd50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275f8b3590052b6586f5699abfb23b6251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f9938c400b012132bd4085e1ce136e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13552d8fe2d00503d20563cb8f5530253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1850fa940cf43f4f6f12267c0555123654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8434ddfad11247ced5dc368bdfbef355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f51d0a5b1119c33907545095c35847556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1b94253b8c51f993461c5f9972abac57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e46436622e4d34fdfe205238e2718fc58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e271d8d9d54c6ca098dcbee37f675e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4b3c41ba93517301d8c4f01bfe5fc760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b488b0af542eef11def3ba7c0e296d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594a3f00e8bdf11f5c8846903e345a8262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e651a719dfa9770355c301c2be77d2b163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39a6078702f7cc22e3def4dc8d0f93e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dd670cedc79c0a78f560b8c01cbb1965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3d3ee6c59fb44d5cc1a7c8d6ad703866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4bf87029602978eb66df73bf820fb767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d72b4d56196d3cc6a659b9dbb693df68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3217796492cf3b4756e0b22e90346eb069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc97cf92ec807088e1077dcc764418170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a6f5f88661b8c6242c262dff46857171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ceafb39a2ad3a803a44556e67a1667472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18736ba954919d1b45542dd4475a51073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b4bcb47c512589538e5050234c099974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12c6d7e548cd12f232b4713e5de266475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2137087cff5323edfe71da5d3e489776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1379b298e5c2b0cb874f8ffa875ed4db77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fea7f13984d37d222fb5a4fd15b2c878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34daa9ca39363e86d6720ef0c8c5199c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdfbfd7e52889e5e0aed0f16aeaf3f680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0a9bb79ed9c95545bf1b56b7365c7981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be9f1146a6923651eb81bbfb895fbc482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f79a8e2628a81b620c53b58860231283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53845cf56a1e9a8b34845e8ec0fc236f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98839558b7786fa43985140820853a785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb8e013fa73d62d2e7ec50c3ae456ec86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516fbd6dd43783c480ee9c85a7d0760087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad13018aa8b48d48ce8c5ef7e72ff18f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4873c12ba88fd405234261e3eb1c0389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0b8c9b7801d4e7f2a4f8d6601c9bdf90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976797b367c5c4f0cf302542eb1810fb91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be54d82216617f2d5083c62965ff594792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e70314045175359247b1c7c162ee4ec93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd40da9ed8caa92b881f73bc7606e81394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0c7be042f276433d604609c16e176395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1254370a7fe3b721a72f9847fe5ba41b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aecc2821962c4461803b1c694ac7cf497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d495a2b02154b817a69a90aa29820d398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa9977c10c0856788fecc0767904cc399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bef3a8bf6afc54867275ec0bd689be100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be303ac5bb0734ef97c8f3f3867fbb18101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf7a44f423c25948505d869b062c1f3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19faa79aaac527873fcc94c5f4a4fb63103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95255253cf9ac15a64a9d79dbdd5b718104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d38740ddbdc37b73fa9f8798dadb96e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8cdee55ad5ac6ba8acd2232a9e6482106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906a1b8a844329d829404009f742bcc3107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accbd42de21ee2a2ac9c8d56a6c973fd108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4888059710eee848c55f05dc972fdc0109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fe564dd135826009062b8e915dddd1110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650b58ff58025d0bd4321474b3f10669111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea85b10df228b7f2ec5eede424ccba5112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a73aa4047ab24fc682ede9b645092af113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010f291e1dd9a442f6491393ac900bfa114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8b92e05a282522883b36ed27c28440115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329aa5d5741f80ea9c5160046a62b9da116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf0ed87cb34b44f7c0cfe9e545130ed117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2a7890dfc18df9666ad9281592bcbf118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd0b2a0b382a2a37fda5723833f33f8119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feabe82a0b7cc62af3c87d00d79a9057120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f75cca12280214cca6e6b68cec8e40e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716d899bd164d956ce4237b5c62b2d86122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d45960c1e78503bb93eabc8915ac8dc123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a373550f1ccc99807ed2ada739fca0a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3256632a4d3dca8e070fb75c217ce2125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3627ba714e4fd33258632b9367819b9b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36187a1e70bcca132c53d3af9c657d5127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82609de6197a61c48e5d084cd3828967128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cb2946dbfb42615f91bd23191f9cee129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878ac855b82d031500c95074fb575c7c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21847e104b2c2b732a1af313653f838131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96376476a7f25a93b48e0403b721de09132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef12a96ed88259a5dd848e0401ecd95133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccffebf42f685d70668c865b204f509a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f2287356535ccf5230b069ea016d23135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728e769dbe657843b57e45a8ba9fa3a4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71424794d0f8d53319792144a688778d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5323a73720b85c2608694a4b4a21b97138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c0892908171b5d9f3f14ad215d86ac139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657f73f65b671336664d0963be379b40140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bab2e9b8a548c1935e34b7238b7d54a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac583ee89ca3d300509cfaa6d6827b5142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dff6e2f743fc4309e8231fef5b21277143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766053affdbe889691068e4d7ab6e2e9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40f2d94c9e97a9367d401fcdb49702f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac36912f6459477083bf70d0267f070146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325420d2a11f3776cd48cb996b085a5e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b736d30e609297a80406eb35bac0f0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f959affa0cb6a296d35ffc9921de99b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a562824c417fb4c55046dce8f0fa8db150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9d57bbcb6086f8aa183f94020c10bf151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606177583ccf991a9a49e171b1a99024152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aff2693c1f27ad2eb8c80e7fa363aa3153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a44f756a7dd4584ab2a507e1f456575154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5aeb345e14d86710588f452835c4444155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db231b8b232bd5b0b80b49dbef9978e1156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d85c879b4aff837b5c008819618a54157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2f38ebee8038759346476ab7cbcf88158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1edbc08d04131657e5c3a981a481e5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa53ebc2431f1b8d5a6eb328498b584160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b46587bff8b4cd575c3e3304b60861e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afddf3a89d35a5198a47754664f2b7f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bbe643a81384596289dbaca68a3f93163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2aed1c40495f42b7eaf9c04151eac4f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742ecf123b38afe9b4721a0cb7740c6f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b749d4026a22348a298467f80bbdb61166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9af6eae17f1e821946bf15fc9d6295d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a6dcb094c46fc67dc5a7fea5d9a762168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f06ad445fa5cee287b79dc4355f13c1169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e70ebe63a8b374eeb3572e9bbe80ac170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1bb6247e30cc73aee679bad74cba57171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4003afd16dde7f05173777363780c47172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a708f8a2931e85072d2bc3366df2370173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c38678c7f2950aebfae770038c3c673174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32a6ccbbd1b379c98defeed85b3f760175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabd2a84197fef5738c65246b19d1f2e176.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1888,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6083,170 +6068,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>88</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
-        <a:stretch>
-[...118 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6378,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J89"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6554,2119 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
         <v>56</v>
       </c>
-      <c r="E18" s="0" t="s">
-[...2 lines deleted...]
-      <c r="F18" s="0" t="s">
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>57</v>
-      </c>
-[...7 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>58</v>
       </c>
       <c r="E19" s="0" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.33</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15446</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E20" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>50</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.8</v>
       </c>
       <c r="J20" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>20</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="E22" s="0" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>32</v>
+        <v>67</v>
       </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
+        <v>69</v>
+      </c>
+      <c r="E23" s="0" t="s">
+        <v>66</v>
+      </c>
+      <c r="F23" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="G23" s="0" t="s">
         <v>67</v>
       </c>
-      <c r="E23" s="0" t="s">
+      <c r="I23" s="0">
+        <v>1.99</v>
+      </c>
+      <c r="J23" s="0" t="s">
         <v>68</v>
-      </c>
-[...10 lines deleted...]
-        <v>69</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>15535</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>66</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>11</v>
+        <v>72</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>67</v>
       </c>
       <c r="I24" s="0">
         <v>1.99</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>73</v>
+        <v>68</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
+        <v>73</v>
+      </c>
+      <c r="E25" s="0" t="s">
         <v>74</v>
       </c>
-      <c r="E25" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F25" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G25" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="I25" s="0">
+        <v>2.2</v>
+      </c>
+      <c r="J25" s="0" t="s">
         <v>75</v>
-      </c>
-[...7 lines deleted...]
-        <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>76</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>67</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>15851</v>
       </c>
       <c r="D27" s="0" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>79</v>
+        <v>74</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>11</v>
+        <v>72</v>
       </c>
       <c r="G27" s="0" t="s">
-        <v>72</v>
+        <v>67</v>
       </c>
       <c r="I27" s="0">
         <v>2.2</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>80</v>
+        <v>75</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>80</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>82</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>83</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>80</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>84</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>15008</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.44</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16061</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>80</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16084</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2.44</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>96</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>95</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>97</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
         <v>16107</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
+        <v>95</v>
+      </c>
+      <c r="F36" s="0" t="s">
         <v>103</v>
-      </c>
-[...4 lines deleted...]
-        <v>104</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
         <v>2</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>97</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D37" s="0" t="s">
+        <v>104</v>
+      </c>
+      <c r="E37" s="0" t="s">
         <v>105</v>
       </c>
-      <c r="E37" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>20</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>106</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
         <v>107</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>108</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>109</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16092</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>110</v>
+        <v>108</v>
       </c>
       <c r="F39" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>0.87</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>109</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16133</v>
       </c>
       <c r="D40" s="0" t="s">
+        <v>111</v>
+      </c>
+      <c r="E40" s="0" t="s">
         <v>112</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>113</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>1.51</v>
       </c>
       <c r="J40" s="0" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>115</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>113</v>
+        <v>116</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>16</v>
+        <v>117</v>
       </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>118</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16214</v>
       </c>
       <c r="D42" s="0" t="s">
+        <v>119</v>
+      </c>
+      <c r="E42" s="0" t="s">
         <v>116</v>
       </c>
-      <c r="E42" s="0" t="s">
+      <c r="F42" s="0" t="s">
+        <v>120</v>
+      </c>
+      <c r="G42" s="0" t="s">
         <v>117</v>
       </c>
-      <c r="F42" s="0" t="s">
-[...2 lines deleted...]
-      <c r="G42" s="0" t="s">
+      <c r="I42" s="0">
+        <v>4.84</v>
+      </c>
+      <c r="J42" s="0" t="s">
         <v>118</v>
-      </c>
-[...4 lines deleted...]
-        <v>119</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16278</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>80</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>1.98</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>124</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>121</v>
+        <v>125</v>
       </c>
       <c r="F44" s="0" t="s">
-        <v>125</v>
+        <v>70</v>
       </c>
       <c r="G44" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I44" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16426</v>
       </c>
       <c r="D45" s="0" t="s">
+        <v>127</v>
+      </c>
+      <c r="E45" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="F45" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="G45" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I45" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J45" s="0" t="s">
         <v>126</v>
-      </c>
-[...13 lines deleted...]
-        <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16504</v>
       </c>
       <c r="D46" s="0" t="s">
+        <v>128</v>
+      </c>
+      <c r="E46" s="0" t="s">
         <v>129</v>
       </c>
-      <c r="E46" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>2.07</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D47" s="0" t="s">
+        <v>131</v>
+      </c>
+      <c r="E47" s="0" t="s">
         <v>132</v>
       </c>
-      <c r="E47" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16641</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.25</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16642</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.44</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16702</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>1.65</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16724</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>0.83</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16737</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>1.66</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16762</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>67</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>2.03</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16768</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>154</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.9</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16799</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.34</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="E56" s="0" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="F56" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
         <v>16809</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
         <v>1.19</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>163</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>164</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16871</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>166</v>
+      </c>
+      <c r="E59" s="0" t="s">
+        <v>164</v>
+      </c>
+      <c r="F59" s="0" t="s">
+        <v>31</v>
+      </c>
+      <c r="G59" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I59" s="0">
+        <v>1.16</v>
+      </c>
+      <c r="J59" s="0" t="s">
         <v>165</v>
-      </c>
-[...13 lines deleted...]
-        <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
+        <v>167</v>
+      </c>
+      <c r="E60" s="0" t="s">
         <v>168</v>
       </c>
-      <c r="E60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>170</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>72</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>169</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
+        <v>171</v>
+      </c>
+      <c r="E62" s="0" t="s">
         <v>172</v>
-      </c>
-[...1 lines deleted...]
-        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>172</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
+        <v>175</v>
+      </c>
+      <c r="E64" s="0" t="s">
         <v>176</v>
       </c>
-      <c r="E64" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F64" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>177</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>178</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>177</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16938</v>
       </c>
       <c r="D66" s="0" t="s">
+        <v>179</v>
+      </c>
+      <c r="E66" s="0" t="s">
         <v>180</v>
       </c>
-      <c r="E66" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F66" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.97</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>182</v>
+        <v>181</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
+        <v>182</v>
+      </c>
+      <c r="E67" s="0" t="s">
         <v>183</v>
       </c>
-      <c r="E67" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F67" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16954</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>185</v>
+        <v>183</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.92</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>186</v>
+        <v>184</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16975</v>
       </c>
       <c r="D69" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="E69" s="0" t="s">
         <v>187</v>
-      </c>
-[...1 lines deleted...]
-        <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.38</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>189</v>
+        <v>188</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>189</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>190</v>
       </c>
-      <c r="E70" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19033</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.27</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19156</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>196</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>72</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>1.31</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>197</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19212</v>
       </c>
       <c r="D74" s="0" t="s">
+        <v>199</v>
+      </c>
+      <c r="E74" s="0" t="s">
         <v>200</v>
       </c>
-      <c r="E74" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>38</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.46</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
+        <v>202</v>
+      </c>
+      <c r="E75" s="0" t="s">
         <v>203</v>
       </c>
-      <c r="E75" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19230</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>203</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>0.75</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19231</v>
       </c>
       <c r="D77" s="0" t="s">
+        <v>206</v>
+      </c>
+      <c r="E77" s="0" t="s">
         <v>207</v>
-      </c>
-[...1 lines deleted...]
-        <v>208</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>1.23</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>208</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>209</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>210</v>
       </c>
-      <c r="E78" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19246</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.71</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19265</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="E80" s="0" t="s">
         <v>214</v>
-      </c>
-[...1 lines deleted...]
-        <v>215</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D81" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E81" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E81" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19344</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>96</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>16</v>
+        <v>221</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>16.48</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>225</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>226</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19351</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>227</v>
+      </c>
+      <c r="E84" s="0" t="s">
         <v>224</v>
       </c>
-      <c r="E84" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>72</v>
       </c>
       <c r="G84" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I84" s="0">
+        <v>0.77</v>
+      </c>
+      <c r="J84" s="0" t="s">
         <v>226</v>
-      </c>
-[...4 lines deleted...]
-        <v>227</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19363</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>229</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.46</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D86" s="0" t="s">
+        <v>231</v>
+      </c>
+      <c r="E86" s="0" t="s">
         <v>232</v>
       </c>
-      <c r="E86" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>233</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19386</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>1.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19389</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19386</v>
+        <v>19479</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I89" s="0">
-        <v>1.52</v>
+        <v>0.71</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>241</v>
-[...8 lines deleted...]
-      <c r="D90" s="0" t="s">
         <v>242</v>
-      </c>
-[...38 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>