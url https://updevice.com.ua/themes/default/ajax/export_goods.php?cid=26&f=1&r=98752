--- v0 (2026-08-22)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d5967faf8d3741d44fe8ae217293bd1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6705bacf4cd58a7c02f790be2ca795b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1d49f9ae130841825a3411829db1523.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144edc4fce46dd6af03e0ac7e7d1b07e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221be71330e01bd4c22ab376577194585.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a92918a3ca3f108637cf1fb54e05fe36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f56c95647f3691c92036eacb0e97297.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d805f2bb9d86eab5b3df829d621bab18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0c0f12589bb9996e11d3faa7e8010c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13103b3e595e35a7def7c65f2f3597810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658afe1f474df13a31e9736d4a64be0911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e0c9068c80c186d8e81d5bd2a428a512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc95d697219aceb0c8537c2bdcc795213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012f35fbe6a387be1ef567b1b910e24914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e3f713701211495db188b815056ae415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1888e7717edc8f52e972ee073935fbd16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4101d8fb1b2f6413e788895f21efb22317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062ec3519ffdb9b1abd4e2dc315a8e1a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f58f44cb95feb85f3087d38ba5be2ca19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc4fdda3c3cde1f02f96d53a14385d720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7017336457f9e6d9456d84ea0b377c4421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe2d693b44d4eddbc4eb3823422b56522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9687c36d1314ed472b66a97577cc7423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7baa19f86eb66ae95bf2cd181b1a8c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9806621b02e51cece67a71f71f88729f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4487a4b04ffec1436bcef523c1ee6d5626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dadbb6536cc418218830fa07b617f4a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125d48bf34c3b2d69f262b31735ed29a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2b527b27291104009cd33b0e1441bc29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd9baa837128f0b238d19b71162d3da30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c6430eaaf4a1e281140c49d0b7c43131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5515d597ac601ea32f57a54bfee449cc32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b501eaa6fd698bb13945c53d101c2aaa33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba5609dd0b846840e8c97ba7f34df5534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5015dfe7791bce1b6da3f802baf85635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb2dc6a79941d31d95446b07f29fc0f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef54b5a4cebb8eb850424fe6a21949c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541dbe8751568f970f9abc5f03e313d038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472b8c22c458748f415ae8ace814725539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd16739763656ab7917abde14e2dfcea40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457c4d389f970a085d7367af3c7cbabd41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafab27534b59891ad984272a680907342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bcf52fb8f4c325aad36034ba4a4e4f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6a72e084743ff946da6b91e246275d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79409a53c9917558b097ba6f3238701145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53783c5576eb992a723aece4742f5c8e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66689e3afbec5c156ab6610c4a3daf0647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cd21b8aac97020450df9e5cc41e93848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d1ce6567205bd5de7cdef6b9bcae8649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83aa57066de70b56ad3cab9251afa6950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73875238d1ba7dc6caafc418ff3d823151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6d015f511a794aff016650a2523ccb52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ead6ca38992e1854bea78597e8a52653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb08959b5a71ce31b42eb3c97c974d854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd76923ea3eb3a86228d96b2a53c93a555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00125732c60b53e582b2466455eaaa6156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25a8b3d641a76df0005ed6a9b49383657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f910d712b4597820d0011f1ad2f8204358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839108db54c82c4d3a0a7b63a1c6d3c259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029e02bb1b328ba3ba42d5c5d5ca809460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaee74987a70fa3d21c7b85cfc7d601761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78521eaf81e17df2f22b61c6fa59fe0062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5924d412a9a89b5a560b1e248c9b54d463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf3299c630886e47468693bfb7b65cb64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8f8d5187799229a0fce66311a1f29d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cf0f8a6fc0682d572ee472b3d2b00366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2749d99b70436bdaee474bd299706c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11893f2d6412408abcf8c62f311c3d5c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7236025d0269d7854c6441abe9df7add69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a69d019e300aef44985db3acc1eacc070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38607c510efa8aa2abda22dd340c63671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623ce9e64045b03752d2f0789541c31272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b324309f896ef773e222046f5fc21b873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068713eb2349f88c003ff17d33eeb43474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fc7ccd0e30b37e4a53666c0189fb2675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbfcd9169d762bc698a455be9d8485676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f8bd7b2be2653f896c05306c63877477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d0432ed10bff548ef1811d2729fe9e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4f15100f957c1080b371a31bea023279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54a79f7c77666db228effc43d8f251e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58c218f8acf9b5a91f3c15223b37a9381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30aa58c1cc620f7601edfdf022a80cc182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ce03edca80462bade75389ae962a7183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c518fa6e05170c20fd45da637fc39a984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb874ce22fdd9a4bf0d2d83a0ade1fb85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcde89c49707410595e339661d5d92b486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae72397a318f063b64b3191b09b4f9187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5050de8f98bd6e52395706e920adc688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e968de0b2a9eb131b81bc619262f0589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d8a0228d22ca4c35a714de3bc181af90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e2cd74b8f7a0b0efbedefcda6bd46491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbd802a5038fad007b03061887767a192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519de7e09f8e2cff333389e98d04c48493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f534ac7f2b0b4f4a1c930b1a96a432c294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02614e3c6e138527b99f725c6ebb166495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11c3552ed6523daca2ffd327c8dc0e596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e67c4b13251fb00c6f81ff3fbe956d797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31c0be03d8fc31933eee25aacc8629c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51905cf86f356b102e719bd442081b2199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70eccae91f7e613c7bad79abdaaa497f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b7fc407bab934f74dcf412426742e4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b117a11b62c249194c4fa149bf02139c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f295145840c4bb4cd1b59332b41855d8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f581e998dbb43f166fbe5db8a1ceff104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618e25a7094ca730c6a00c31180bad05105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8067b535d3b803777209af5d56f90e2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3837439d035d36150fdcfe4cddcac863107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d791f88d52e32fd2b12caeaf0e44724108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ed933f788a86d7f92408d7e75c8be2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1062cf3730130292d2f25a194c2a6b1c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ccb2081a976cc6568839102903c0b4111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26901b4f57e08b53787955c9f44b5d9b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccfb80e9951b9a248565c2c89c5264e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c75a82ea4ca2052ad5d92e1553d31f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ce321118d446458924ac4d4cfcbad8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcb7f600f5bddc612741b3524bce753116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f577ec72e17e19920c408dfb6fa0c3117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a753e8e28aa29248feee5e3e0e50c2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3ca6ca66c627fe78db1a3a04adce58119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdde4aa02c7d6f617b7d4ffc0535f7ba120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1c1aa3101a929a3a488013fb41fbd5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6b4c9482cc6259ab64178a04b965c0122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc873ee93d9c752158c3d57b55fb8930123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c03676b5855830d53e4d53504b5f18124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4293abf64fad9bd9bd93f5cb33b3cb01125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f034b8b25879100de7148f849520221f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384adfe53e1a43030ebc19c5446f987e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b26aed9aea7f162a854fa808042265128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9154c182e4b17e6de0d48f85a89dba6129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f16fab8838473e2043e1ef5b151828c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb40e2f73293a27d6f146cb650cdcc6d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6306ac68a4b0f7b71593eafa465b5070132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7100ae9ca28308f07703b5f87a28ae01133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bb49b7e8e417755cd401a74e835d18134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25db80d5f7ced3338b0fcf58394aa2fe135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cc804eb4ddbb05b7b026c692c18093136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1355d6328988883af8aa34a5128074b3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e03551bbe75a38b8a24b2c83861a5b4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d34bc2b6ae66e6fff28dc4cf3fb521139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be480f544a62faae46d1223ff3ef74ba140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c904c9379dd334d3e644ac295c560997141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9392e85c43afd6d2302c107512317fc1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7919831ba84d268ff9d3444dbf1280f0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203307999bbbdd55262cd16a373c1f26144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af6859edd7527d010539911ce6f311d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83443f516001e8fc9068bd3e1d2af6c2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d2b009cc2cdf6d32f68f009b3038be147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3417472a1ad5e3861c4270abffdf1c7d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c5326d44feb34311e41c74069e5407149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dbcdf46ccd5b65f0d8dbc674ecbea9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92a6e3b9ccce3755accda55bb6d3cf3151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519a870e7d1c7b90d7384b9ccf6edf09152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0e222baa1025844a02e7580a9adc97153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb3370724414bb1265714c7c3683fd7154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366047aaa2c0bbbe5b58a805db097c69155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ec6697a1b31dd86bd335cf88578cb6156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d1686081359fcbb178e7586026fa66157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3b1f75bc0f9ae8a543ed977a2662f1158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46d64fbbbcad1d6e7a5bafd8350264b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99166cd3d7726d60a23bbf616cbdddc2160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8582ed58eb7674846c2b7e790a9d65e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02eb11f80bf3b6d453943c2340f4b2c6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be78c0591193b1011139afb5d31a3ee163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa72902552df47473d46ac5210890d15164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43473d81503a3f34ed9b1c25181b674a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f78e72be67a043c420221ab8ee7cfb9166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a9f3e428d5a367c94065f7b38e3144167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20e4e65a5402df11bf35c1c3a690578168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b720c3e6be8f017fd771d9d3400dce5169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe0e477d1a7d24903a7916e297a9524170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed43ab560667906f3c4ad3156676e8d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0ec0d937071b1715ad77f2b5626ac7172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bff265c29ad2e565040b6425a6d9f0b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cabe90aaf0613a083ee3e9f31fe4cf174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d510fb0a8abbd42f1e26f4e328b28b77175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224cb3bd20860152cd09e17c04312848176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb28e4e408c844136258a8306f2056b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fda6dad840dd1fbdd386ddb5fba1c87178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53739dad76bbead4552378866f1afc8179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd40da68effbcae8fbfeee0471c55d0e180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761e35ef56a5ea512142c4e042149aa51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a6f0fe0c32e2866f8749397ac6ee942.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a8a65fbf9bad52a413287871546dda3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948137276b2897a7d5746b1d8e1568e94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1a70286b0e8c4a933dab4816cb46965.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3372729a889c7043639bedc133c8ee7a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc8844b3c039524a1b4e785c6d7b2a07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3877c5e9c5716b8b00a9108357507dc8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e6d0f2d6e06db7d162c54d4364be4e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bafdd2eb911ea3ec0a9103af0d085bc10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f55ab6810a8d563da10f09cb7c8e77311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae52010337fd3edb9c54e6a3ffa074e912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabf07a9d95b05823a47ed3b921db60b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb7a06530eda96cc49aa6cc680721a914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484d0234ad7dd8d07fd0768749bdb99e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29adf6f1820fee0156891954774a87516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e70a458054f56c178a7a3ce49a556217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb914ab2c00221d0212123f9bea745318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8182be258eb2d4b9ade1beed488485af19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380b3b285f96baef51c3f2ff401d14cb20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd31d8e0d3505e1ace7905033d94ac0421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4ff926ab6350c98f8b9d371f7894db22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d16692d624fdd27abfb4233735e2eb23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fc125d7f34977de50d16bb1178d75724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e263e3fc5ffece05d3f74c992efa4c9c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf186b2c14279e6c430d29d0d4c4d6b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33a31e1eafec42190b85e4d0baf0e9827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0306fd9ebc269c33b0f9079ff98deb4e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee8473a0424fbb47e02b31f78c8d44b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c349f39b804a17c1226874e54b4d6630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6993e3c58f72f25de48d6ff65d15cd31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f091be13ce9122eae7ffc564590a5932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bdb3143ec17340416751fa1c24a42c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b017a8e4aa4fbcf5d4e1df84c3602634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3945284bb4d9daaae76060d265ed17ed35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84381b199f4f182da14e82acdfbf5eed36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af33a4b18b6dd2c9dc89f6701f99168037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9270b9cc7b8c730e85ad3661fa5b5c438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bc85c1f404ac04a75f41c7499de89e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0729f9ff70b3b6c8e2428a9f5e681f340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5c79aa798bf4feefad2a922322b03441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7878542a3ac606e315493a85a357a25142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f21277300d16ff38f888a314c1167c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d11bfc3a743f945c00ffc0e11952ea44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5b9f56b55894e20cff4d11161bed7545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a1e90588ba82ef221435a3a48eb42546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221c0ac32498202fe8014368602a5adb47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff19e26c43a8694795abab1f9290483a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f177d0b2bbb9eea9c92d3d12a1e6f349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18fd5de3d627c4bb786373b256a19bc50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e387823a7a3d20cdec7a4b64465264951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542e80fb61c83cac7686a6796e95c9ca52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d576927492e49ca197b147d88e623353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2326db1121b9dac88882fb54d270df8a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e138b0dc78b444fd3dfaa377dc3ea55955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4596b481dfac256c4ec05df4e857d756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e441b8e6ec075cc39deaea917548ed257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c080aa77f64e7d7209764c13f8826a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818338e9fb69c6a2c4d2bfdfc826a19359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce2aeb83bf5ecda3064822f328bad2c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75a3df5746f6a44c0df223dca4c936c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69e2883339247f14dae7e6c2c4c8c4562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3434f05a156dbc01da33d7b210c941de63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f264f5a82b3054feaedf8f0585623064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc678847e38008e16a988fbd842fdcb65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6a8e33abc9267fce9c8ed1ce156d6366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5339fa844e31659bc61bfda6b507efc67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9277dec07fd20938935f99974a68dee568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a03366f605cfe4b1e7844b9a409144069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087b88f06a29997d462f7a125df4d0e170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714033633b4c01d67b9d773c4d36b28c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a82ca17f03116044e4407f6723f0d9672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e1676ba32b1db3d1ac8516cb5204c973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23d3f28611332f5df24c78b697a5d7b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb44a3269e744607f65ef60df9a156075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a765c6334a57c302a71eb43331b447c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e8be76195516ca9e79610ff4a12e5577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb7ac68c01de242c6a248309d32d09678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31047f6b17627649307b321ddd2192ed79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90aea582dc6cab3a16c65250d2207dd780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0e5951c10de61234393952e84efa5781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4772c9de57b11f797e4095ee62444eb82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527ba1d86f69a856bd2037350c2f623883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da713ca272bf35a4ab67ffc2f2da89a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3ef759f15db97a769b3b9253d0d1cb85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2985828473fac86d6824e7b2c8eb7e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364aaad5d1f259c8ac7d9916d327fcc287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57342323ba42832e7e029cddb846c61588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2aa8f2f7b88bea4c0011032ee2af3d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a830176efce6444e7c7ad990a6477e3890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b0360ec20e27d2906d14b28b098de891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe06b37bf31dca15dd0e6ba6faf8f1de92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a717ce6420642d37dc4a29a5959fe55f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba10fe2de29af31a55f6e2e32c58c0394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ac5b3a28346ab3b35af97e2dd28f5395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e238266bff03744649e5280889e0167196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca223b5592d2b5e7a21770fa91a6b1ca97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4af3ca8e2a13cb15da6a32025e906ae98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97710c7cf1db70783a28588188f7cf5699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0142c8e8033a96df443892a1a3b5c4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17105fb1ec60eab2db42e4e63c1b93c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b49e93caac41d97ed8006ff6588fbd4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d584dd53afd6f23459aa0169d0cbd953103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebe90f68f461c31e814cb4ee277f382104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4013b1f38ed06d457c14edc55e6543fa105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de252e81f7d3735266462a424ee79559106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8ac09b585cb86a9624f7570cce92d0107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc7163a6cbdadf69bd0875fdf1cbd70108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fde95fba1a5ecac2bf9d9442a91709109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ffdcce1a8deeba3db0e71245806f8a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e4757cb19155e04f3a4cf230fe4d2f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7a6957424c5c8ae56a367c9085d09e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da7da758853439efb7b48713d1826bc113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1988e825bd57688eb888102425fac0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf926e4fe255f35cfa76d986f7dba24115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b62525afbf8eb86a23749755711370116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f55253699f5738845582c2da287aaf2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a71273f64244910f6d57430166f216f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3a93d6ac837f5dabdea4251118adec119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e008ddb8ac9081cc974cd76848b087120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975cd6ef99f9efc3300d6c66980a60c4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fa236173f36d60114dc61b8f85ee68122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89a4dd8a1f9ac9e147a4adf65803391123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16e580992f2d86dcf0147d98b2f1d78124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8576fa03f48b7fbf66bb4d0a3de6e7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0b1111ca58b7246f1ba7ac9d9a73b2126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e713ef43c22c15f312a446784cf8e2f3127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14bca7ed25bfee378a237481bf45923128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b97c7ce7a7da4237aef57c6819df6a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8d172bc11b81952cec080a22a8f610130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180a0e359b2f8f2ab0d8c01ff214b325131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fb386563a2c56901ea0ef11c1c5886132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9bd93d26740cad4cf491bd755583b0133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad49d0485f860b582397222fd6c5ebdd134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faafc690f21ddd7822b49f741f7f070b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c3f7336cb133cb9ac192d9b4799445136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e5341e96fe2655b1d721a88ce6141d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a8e1768f24f675de150c461095bf70138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ce831c82cd9a7ea84f21c373dcd882139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f7294deed51a669b886d34ba706a33140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8b9efe96c6d7d3c901c94a59290dbd141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d2e14984fecd9e9a25c15af19d5943142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c069551032337d0724ef6eb0dd90b2e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd137e7f0aa850d2c46c99edb4d36d8d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef1c2e7b1f2d487486a7814155d782b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd64e3a060e27075b3f55c129f7863f6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffa9191daa3d23efba193bede689e4d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62f11ffaea20ea698a4bdc02b9fd2ed148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60afea4ce8cc4876928a38bc0d848d10149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd1a1f670da59a73c40b764573fda28150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126ade412a9c81e70dced53ed1ebe2c6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275979ba3ae005cb1ca923ec2a80c848152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5b0acd463cbbc40a98280674c0f36f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7bdd3366f2aac41a0373e6aabd56dc154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28eb8fd7d7a3369643196332ac396e6155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f373a4d3688ad51d11103639b4a9101b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091412f595df38d32ecd7512fca900a6157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fdef1daa2a64526665877deaa5a978158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e006a37e47daac9ae6dbe86b794a39a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b1ffc27e8170776259f4b6a577c77f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0401704f9eca83c0a740985e624e7509161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c2731e75c51588655e59d4e56376d2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa93871ca30477e834b523352ca37ef163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1218ab07b9d6f55f70f06ec31999389b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a61fdd34ff0ddd8493f3a3b329efed5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3f8793349e0704cc0dc2aa74b17403166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedba35ccb278e1e62664d5aeac65728167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1a873902093e08be273d2af633c003168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbab80a491e2d083231555266e95e0b0169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482826f265157a23ffad728271f5ffa9170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a901fd369846ca911554954ceaea48171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2836cb06b8f337726b0a73fb5669b9172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3128835dd853063dbca984a5cb1a8e3b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b79016f037017c4b1207cc2b41aeb6174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>