--- v0 (2026-08-17)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df9d8b1657a550ae0c671835c9b0ac41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ddf9c3ccebe7dc99504b731eb4aa292.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee18bf7f45c4a1cdd91a39796d556863.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f31a1bd6907e5b2585a38e606e1c8b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0671b67e8d20657db109bb589e20d8b45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e480eae1bd6fd05ddbc27a507325f4a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10332d2468148ecfd6cd62883210e827.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1cdbaea918dadee8b32377464837028.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a81c1ebd94af0eeacb79e214def0a999.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28725e75fc5d12b9cce963e0388b7a8f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c768b0c1248e67785043b4a9c4bbacf511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ef824cb004c5a4d9f63b9b94e5e19712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbc7b8b99da68b5d293a0128f38df8713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16c368b990a697c4351209f6110edb714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855eeef370f7f433cdadb3f71eab7d9815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297f9694feb1bcc8dca9a8b88369bed716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22a86572d05fb5e3b7276795b6cf0a517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2f31dc4fcd95ce28dae3be54fd8df818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202065d6a9236cbef431eaea219e540e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21af143ea3cfe1539de8a71ab5f839820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baaa2cacb4d822007f4aa5375e79f29f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fb4943e1e6792ad68d5c120e37f40622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea36dc454496093795c8ee5d31d86cb23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57ec4c29771a257e69d2b45039e42af24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bda9eab97aef5c2bb9853ff049bc9625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7955240e3f0293ef45825f1567bbc826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe67001a8c117a40a7659cbd57403a127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14cee4686ca99339e9bba8d473c37e428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878bdb76a12a413c975ce70e125b2d2c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7214c159576e8b7d614bb7973b36690c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519f45bce8f1ca98abb768becb7c326a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af95613b5073d66be6726dba5a2d11732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c1396d69c0e705e086fc1494f9264533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774ed0df47fcaa1cdda08e999c25423a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae8a8daa9fc682088d9012137ae10e835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e768694b3d7cd5c6a73bb5e633881836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1110f84cccd5c47b69469cccf6a6b5bc37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6055719a23a0d1315805aec756e79a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e2425987b441246a95c894046fbf0a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3161161073aa08f63134f139a1cf3f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5689b8f9a7be71e77ec38e42b510493b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe2460727493f739e1e613689b2d06542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791bbfb459c1416980149d6f4c3715c543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c29e78fa92410b9de4fb0dc7522738244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1eb305c53c351b3b922a95ee8df838e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6126c29276d21c83172c9b7c8fcf1e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44900ac61dddd1c1d939883b4ed5716147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4c0c4c370988288fa514d5eca21fa648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a1d861247049b5664efa6071fc505e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d5287e9f7a0e0e9b92091de016a54850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1350225e168a03925c7b96f2ba7b3d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c995450f3637d8e01564cbbccb7f1e952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1aba0dc7ca675ac0d2161463e44ca1353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fb6b31c0cee13d41338b340a36003954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d30435ab90ec1b0d4d471a80b56ba2155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7238accd8bc2fbe80317ad38a65323f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed1f3685c894baf8b8f18b06f9ddd2f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3c81673570dd2de8c358cee08f317158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edc6f25de3c1f6134071fc0036bef9759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656a4d7c34612a897d560ed5a40e394360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923920313f33db7a8b36f5e7ba90dce761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ef804ba1b99359887cc33e5fe32d8e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cd3045ce229caa9a585393a8c4924e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333320131a56d24cb1920aea8680ed1764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4566dca2ad2350488fc9b73c79af1a1365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20473cb7088b9a822bf064a3f53134cd66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48007fd9f0e311b227d7b75399c94a5067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543f84f89b8bea719e333d206cd722fe68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4bdbbe0fa0db6c14512f7e0299603369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb6f091c8eac84818b0aff464a6e82970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a568b318e8480ffa8e849df96c4a1df71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c310528863c46051c534a7ac1c38d9f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c8d1bdb78b43006e92725aa105615973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748e48edcd802156febdba9003f775e074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0942fbf8dbe653e7f6f1cbef121cef375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4b639f5d644bda2d8a60e6a2b684de76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6cc67eddf801120fc3a5365d62c10b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b046f61c24d880d01eceb64810aa1c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b561e52595e1fde767e21a73c7aa6fc179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9115b9688f109a19571fc7d53ebc889a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57b3e349caa7c783a680d7ed94b3a3981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53278ce6e045f89a11215f161783779582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36cd15d399346efc979691e1428df6a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03326bf0f77aa681afdccf386ad5392e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8de659c6fd9b512a4f3e575302ac2d585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76efb01a4a948c99267514a1d6d0a9b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c2836244a1c2ec4106efedca72961f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb26ba338badcb332b81763bb0e3b53b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de91370be3e89a8d136e3174e1633fa889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f13b71d635bfa8eba31d5d18d1e61b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb06baffeb7c118b00f3c72b6304d6a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed347df469d9b889187305b545132a092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed906e3c46c745b14d08d5234a928c4893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87769f1bdc1a9ca4a36d9f1590d468b394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe57b84569b6def66224563ce10561395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357e60d30441dff7b06ee4a777db20bd96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf3ad76b2b564af4904d10d7c96c1b997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb6ce88299e649466b70748bed99e2f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3511d42d8290b85823fe37ee11b09399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356d40f4e6ee7a1b46f346c654971f36100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637750060b3da7378bd00ec90e9c62cf101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44e858421d72e2b823b17e5522c209c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a80a64c5c6178dbccae35fdbe8b1fc103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba0897c972b4dad3e6ecda6b1f802cd104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9487b53d90668710e44ebedec1d1173105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977a74794d7fc5bbc957a90a51451ec3106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505aacf8f417a44bf5e34f7e2806fe2e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3350b5b880a3bf07e6730ba22297c6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97623d9d4bf943926061f45195810693109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0447dcadd837aa1467f2f829e551c8110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e77e7602c4cd0e21b1d952f1b7b830111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2da02879f08b745f8ea2a456fe4b7b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e7825a041ee9f366645e422f0aca4f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8947924ce12af77792edf74798103aff114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d8bf8ae18dbb813be49802dea24c16115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a53347f5aa0f4ec0bbd2f9238b29785116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78b59bd27056ad7e2449a3e0efe72ef117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8995822c67dd501e32056eaa9a0f3f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f558850f44099a202567314b92ce0d3119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a8c81851c822822b6c8cfcff1267a5120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed984bd99bc328970d689f224ad9b9d0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c3fb6e9c19f4c156a62f575ea0eed0122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a228d440451c46aee0567c9689a138da123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdcad7441d1e4024667a7fa4d65bec7124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccd2b6b1b8eff2afd590c2b0dd99315125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0d18d5b90740d8ec1d4b52a2810799126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a714e315eeaac24d404748e02d8c50b3127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f960cb4042a47ea7c3e185b281f1c380128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588191153cd02aaf8acabd6af57375b9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff8687f83a4525866d6a436fc7143ec130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facb080670bf25020f8c4829a186d96d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1377a74d76267578af23a39586e0dd132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b85c69f20f9307cdcb76be0165aa32133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5567d85eae00b737fb01c8a228261a13134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9225474b9e661fcf51bea78b074880135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266546394f9726ce18f5a38fef551796136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f03a872c89d9fce7c08c5bf52abaeca137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dea47b7a4faa6e4b791a4efc15fab5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92256aa8cc582f3e684d4c37933c4ead139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91914d686f9c100d9938954bdf5a3cf7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d09ee227f28e4e4e24698ea0cfd21fa141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c94914b0b54fad21e8f346ccf69909142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea6b5b04ea174d49f6891015e13379b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d45050a9e2455d08bbb0f46ce9f2ff144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3cf95a8fbcb2783e87f86707adcf7b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6648fe5e45ab26546983801df82d97d7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977a86d74ca8a36641fc7023c30b3281147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d728b53d954b734aad3d3c20955ee320148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5282dc5abf3dddd893b03b6fdcbb3606149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc841e4b27e2b0a170c335ffc7f7d10150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c194f2a5135a1fd29879b0ddefcfa4e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a052773f2340de551b5a4b00ef5f8328152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12da3f4fe7ad737b51950c0e527a3b4153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6f919cde018e917f1a4aac7d065338154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767fcb98e75e7dfabf435d17ae6182f6155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4e1a4d46fd31f7d39cd5f82a7ea62e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2946d12fb0fc547e2a7bd7a03e544b75157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165fb4df588cce4217e276914f87a73c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0275a983f307fd4d4cb76e42a6ed4405159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c38e9022d382c865fa3af31a514c77160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ac90c017ea1a9bdf2506bd12b26ef3161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28408804316da9b739f85ecaa8287a77162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2e15396136055a2d5752dae776d76d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4aefcbf66a6b07fbf06c3ac1aca846164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7241d643169e4c1a81990de451e73c0165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1224b9ad1daa55de89d4c6fdc9b291f3166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a4de8a2828144ff94cdbae27473513167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd435579bfd4877313f2ffa7b30acc2168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c829e183be9c6fe7b9d7aa5a4321df13169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9e8a2452d550fa7c6a433cfd82f567170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dc4479f11a66787de8abbc828d1632171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c4cdd731a177cb8666c9995247f563172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f1e57ae811b6b3ca05f002b1d4b2f6173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb7f2b77cf9b7177f155b9d704516d6174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a094c282fe1ab6d13dd69d6df1ead9c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6232cfa4e62ffa3332a67918269c387e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cef3e0334f0e11ee22c2ad953529f6177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5d6054d0b818796fa6405738c6d2c2178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6833e2bb35c0635f2f2af05739cf04a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842847f5245444077e8fd020eeaf426e180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0862109eb71d8a0141ff2dc621e3763e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d93ada46c7b1f9221286614484873a62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf63297bc48864d1f16879e46b204a53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b52bf8d979411db158c1f43c9f0bf24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5b6c1a97c1d87e4e325328f586448f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841a7f33ff3668eab3f7a7add472533f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f0423af44b83ef005cbbef1deb2cff7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21beb098496376a61a746ba0dfe251d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac0c67b2190d1f42db5d34d1bde9f479.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6924d6f22790b01cb5e20cf312308b3c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afeea2a4dd67de4120c259969baf2f011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d13f9b6d6a56a2381ca726a4c33f3c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea1cdce9d67ddf2ef3530d3c118b16813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5436fcb07399715f7a4b5d0cfd11a014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83499af8f42562defdeecb30d1575ab915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c49c85a0cb2ec94a463b65976faf9c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916e9320533894f0ea40b3b718e04b4f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9676ed1cf3bdb84b4343cc326fd7764f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0ad814c6c9b9e012222d088dadec0319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6dca7cb55ba7f21fb7ca7448ce0c2c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b6f90af20a8ba0d44b9a796f815c2c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd13c9288fd60e4ca8cda1794ac7e49522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86175b58ddbae575d1d36be113776bc523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01440fa9848f2200d2dfefb23e85a8124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d668360256742f787a335f8498a44425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1aebcc29b547f1cad32f6774bad258b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f69f643be7c4e65cb09670a7e93585127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5476b57b3c98163da8b8574ed777f39728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6875f0f6dffb0fa6c43535f180883a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d8c80d1d5abf400810dfc354ca64b330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e287cebeaf6df2690cd6dd99707b79531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09a4d9b8c25d94974fc73611eb6d18332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070feaaad1154aeec9635187d09d04a133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3ab134e7a98125631b0c8810d3127b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccf5940e289be243545aa3d1061aa0a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f725250280b9c510bd3f9ae00697a1c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf937e466300c306e549beb175242cd37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f973390b1bda841651e0accfbe460fc338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d4f86bf5964282553912bc96789f1e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ff99e41e2e06bcd5baa354f04ce38240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b03c1ac07224314ea704bc0a27dcc9441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a45fef2e355450546aa46d89224e99042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056be7f2e9b3e2a2dfa1b2084876b9b043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b94a62325665c3ae53639ae9b9092fb44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be996a159296b695dad95b1590ef73e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ad03237a885bb5ba838fd867c8dfea46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1339fb0cfa307695882619b8a005aa3147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93df88213d4635554b9c6234dc25e9b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa906ce20eb4f303d50ca0ffc44f846249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744647b38676588a651ef95834f9f62a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8423687f62b81e57b8f7c63f7feb796551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992256c47fd577c5f5420f65eaadc2f352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aaf2659d5343f4478eed508f92741ca53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f831bf71327687b37b945223bc1c0f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408573f93f111d2ac92158ebfdabcda755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc8a90507a3cadf9646f53b4d906fbe56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dfe04371248e9dd444c3c0a5d0a14357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87388aeedd4dc0340e5e686dd42479d258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c6cb04ca8f0fba15be9c0a1733a42259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc994d2517b7fa3db13ef3abea3198660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd9ed562541fbe6ca045503c7a1d97861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acac207d1f239a34d8450f089ed9aba862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5663aa4176ad0980d25917729c4d2b0263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04919166a04eed54e723633dd9e51ed464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a718ac363a3657285d14ccf88b039ff165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f937bb4812289a784092f04b0f617a766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d4efbd6c63149f511df51c26ff26ca67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65d97b3885e6335c2c6bd58d6ea037f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589369676f0a9e6b56b12e1b2aae421869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedf5bb7d95dc1c3414265e48f08890670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37d82f4fcaa5c1c58ff54094566ade471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae2cc9c16f08481c968582604b9b7bf72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b09de287a14993fd883eb180481a3ea73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec5b715c30ad659504cd4c301ada76074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3055331efe8f1270dae677174fa9808c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ac1c74852753b0e3115358ec2c207876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55b1dba41816b47e4c42b182cad239877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cd1a55bf4f2f56f472959dfd9e845a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757df7d0857ccca583c34d3bb562616d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769471ddd9f3431d3dd36e2110b3cb9780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e09be22a125769c65bad381a1a8a6381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e3b9bf6411b905cb8cbf643eb0b34082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9332c57e536a5ad869082be6d2bfab5083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e03ad12ce663f6020fa2ff28c29ea384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f983b42d5c9af9283a84a7e5e028ae2785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09bbc571177b063e897a7657cafd7bb86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60a015519827effd2aebcf3b7209ce587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0aa7115f1b6ad7588b3ac1a1ac516f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e376e580c64126aca19e1d6cfda329a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6821d703fddf77df0dc61a77510e15d090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f823459a8c1ec0f59e3d8e7b221ed2b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134bbd087cd3a02fc419406bfffe64e392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b5b48f5870b63a82afbc9783885f6e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765e6841cf950958459ee69a9c5d236194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7dbd02c4b87185e0e3f2425e5da89d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45fa7886971fd5b2c1ecb9df20da20696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac04afdb369b79345a964145c9dba3697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bc839b787831f0ee5406b82a0ce83198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1c9cafd3e01f2b1f610a1fc5abb8b199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9304f53f0d87d89be849c40405e9696100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7e9410ac04d53f634a7da6373ceba2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071f3188020e0bb97496dae7a546668a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5169c48ba183dc28594beb37d80326a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffacb89385b4eb19a7ef455fd11f7bd0104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a05a2d398e94120e58559294fb9b223105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa76d86bf8e81b397c45142cd009696106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdd6e9eaab2d8adbeb611a66b56b2e3107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c7bc89bea7147d4ca046cb6cee7223108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4d694417a3f038eca2b654a0019a29109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b58013a504188f9b5dddbe11f7ad5e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0057ae9b59867eecb52c1f849367efc1111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c402d6d3209488c0e30a48712580ecb112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875940e529b06f3432ce3276d21f0a03113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bceb83e7cc9694dee259d7d34cb40ba114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832e72b34e2f76ed9fb65474dcc533d6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3a5f7fb3fbe80d61c049ae71256d80116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b8a91020215c11da55021bfd89fcd8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6023e1dd15b7eca463b8d66455179255118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad1eaa379eb6f9cf8d9c4f8351a6a7e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7b8cc8c6b88093037b8230ed62fe62120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77443ae6e7180867a92fb8d0371c8108121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48265a2ba0a3ce649836f027e04e0557122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11230ff72f6a62cbd1dc852036149ad9123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b272133b105555c84b045be0020e49124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71a15ab42a30a838898bbe7f3c91017125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed25bfb22bfc72f8be016761b6b277ee126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015bd713cdf64b844014e6d40dde4e62127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0cca034a63590ce3a1d4f0e708cfae128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd8fe42226a3c66f369a5f2dd8d5dcb129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0e14fd16a9b4fe0cc4e33e1e9da4cd130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c224cee20f519e2dff6d7c6c43d79bc4131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0308611976a5832975ca390bfac44c40132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2284685e91629d8c6d6a315001998379133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d9b4b71ed904923444ae3fa059ac68134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f049f2ae8d33021e053dfaaaa00c043135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a36c59b69d3a81002427925fbce8515136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09768e240171f93e6665fd4cec8b2afd137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494f81e6055577c2c960b2b3b1fc7575138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0dc885a353c4b6423f743e7fdfa7a0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89fdcf12a4fe356387b92b9003ee989140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d461b3cee8db4c53fcdaee0005a227e2141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edeea21ebe6b317b3b0bdcad230babb142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3a5454fa17f06096a05178ba5a07a7143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa5bd434efe411dd2bb614418093b49144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908f362c9b283257eab6aa5b3ddbc49c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825b0355d4d0d33c48a6a6534edb9d77146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde590ea83d451e23e35e46980b0bca6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb995783304e6291d69de966983be38148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541c170e9084a0ce39f09dcfd914bf27149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225ab47678de80d54227652ff926e3e2150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65aeb36dd2dc33c02aa2d56ec6dd3795151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68570b41e40896aee0e5c011b740fbe7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af86d1870dfb457cd1a7f5c70951f0a6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ad0241846b86a64e23c096098bf897154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc5da4091a14a17f1e5f8226d57fdf1155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba8a9f8988b68e5b52590af2df35a8e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5394bf39bbf81f1b4cb95010b829ed8157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c47a3ca4721def51ae68d760da092e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae24aabf07c29c6717a41d561a62014159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5aa22232d23029048a81bfc19d1dc4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e009b47e7f44118566cfd3b103afc22e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e337b392f6a79f9651f84cd01fc7aa162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c79053e2db9c0d26e525e4dbbb3b67163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3734ed79d1e89a0701f3409012f6a6164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9055abfd209b7724271e1214d6fade35165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5412ba2eb4a75af6e5e5ab71dbbdfc1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4800c1a805d5d589dff2b61b6e6255d4167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5b9863ed83564a8bcda8a52e952db9168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef505777a315e05e1e99e94258f8bd7d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9c2a853714e85d6a4a2ca984ea998d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc00481c46352f9ce55caa796146ec2a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18f0884c762e3e2c3cfcf31b5a3f207172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff4f612a3e45496bfb2f4ce49ce2f2c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bc16dac4d2c08a7f60012443bbe92d174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>