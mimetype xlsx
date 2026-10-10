--- v0 (2026-08-21)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233f5970c09cce3089d24d432bf9a38d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b48ba6cb2c39080470ffb9b1bea8572.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd13e398576eaeb9371417d32bae3fc3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664535bff5d735d95cd19469dd1cf4ed4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65114d1e3d46d7b06a7ecd3e5ee6ac455.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2552348cc544cea89a3020987743733f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f02f99ab53469952b02b99364eec4237.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be565db59b8945ac19f58aee57e32ab8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39475a72f6df4c07d0f7f76ef141848c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7c4fd29d7cc622f7efc250d33b39c910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295b820ddfc86d7c1f6ad9559304d64411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c97ce952711c7179f1820cd4a713e5e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972261fe4d2603bc1ddd7776692489c813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b8fb7ec9a75ab8b2d5018cce34c41014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307aff98bb1c2c3602ec41d245d35d2915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4366f522d3638c61e36d6e0afe05cb2916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677ca888e0be7df1616e959d1258faa617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7338c5ca6a4a43979056ab61a7a41e0c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e759472091cba9cddbf6cd1b7f61bd3e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc5802cf4ee7a88d2dd35f25f281e0220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ac0bbf18255775bb9c37554af21d4221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06a5197fe394d1a920005d5ba50ba6b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add3dbd094145483cc3a82b96290ea8d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc66f379d733738bfce70e87faa4f1ea24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31720fedd431f73297be98d0986fa6625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ed62dccd77109bc3f650353ce7ebb026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f62cb631723887e2f6420e164bb453d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520dadb3cb0cac9e0c670ab7e5490d1328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbb59008befc7f9c57b368a7a881fb929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ea1499ae4503136d6a9d18e5bc56cb30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee216b1e4a60dbfb7438ffa29c4079da31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6620d63c3334d3e7662b1d80378b225832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892698043b9171d8b6f12bc68e2c844a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c8cedd54727b7855c9e480ab6d6c9a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ec09dd504c1d69c80eb70a7e31fef535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23af7279098842ec56cd7ae241de7f0636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157029adfae1b0e9fcb78c0aead290bc37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a437e9fc1ba0fcf4eb56263f4c5bde38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d99e422400b560232ce89f71ec55f0739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0297f1cbe69fc8b20c40fad654a7d240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86abc3a5d9da3f46db4a19ed5da5d88741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7f3058a8a9bd7b7bcf8dd197bc0cd442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c824a086268236a53bf50d53deeddd43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932922fbcddea61219340ece02ad230844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abecd836603010edfafd039c7a32c16445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a195b9f1de4e950676da343345a9c36d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949f406e4bf812c798c34bc348eff30b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0919dba54952519f2fe7215f7be1c36048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44745271eb2abc0f70d47ee49311babd49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9194be7fb6b4e6bea4fb01539f2025750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0688f89e112871b1bec9679c2aeecf1651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5eeb9c6900d56641a1568e5acbb431752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66aaa2a7f12f092a2bcbc549ee18ce2f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df86742ae4fba51bd585f164f45bbe2854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f060bfc34843840f2df7f4380b120255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2064b239229795d905dc908c9042bb3056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498ec771fa7013ec5d87f313362029d157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c5f4d0c68daac27d8b1a64b556336858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995b1996c0de0df46042e266dce0662259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cd6baeb33901a8b727fc2977d19c1c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70fb975f86dc3da0c234a1550cab52b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c722f31e095644cfa94862ee37964d6c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05911f75980222ef1260ffc167a2434263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04552e1068af562f6d4a5ae5e810fc964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36d43ea5ea0a5ef601a2805d1c91f4f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fcb31ec317c9aa9b34270a57f12e5966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bfc15cd454775613c8f82ec30990e667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c07130ab8a9a04dc5b5868bc625043668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40936a6205028b6db002d6560ff57fc769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a61e2595068b080a1143f1bc60631b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6fe703dd71750e73c026b7d9a79fa271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb3828859b9965d4fdd960bcdc9546372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab893220a4e8512880dfa07d0a7349f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9a85ea6245e74ba92313049d61e5d874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16edd58a219acb0057d847aac176ffcc75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca493191b6ffac2226e032ea92ab61376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2e3ebfcfaf4c802f6040e8d559eaef77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af30285fd79606a26fe473679eee603478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b72afb3b6fbb572883f938f6a57e2f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e88eded1e9d657580588235fe9b91ad80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90427d0f61d5946b211893c347a2973881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b534f7ad0a595686ca52369297f89e9b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92b7d315d8c83df2d59c1159dca5c3883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6c2f00296fffcb16f1c6989e175ee184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3058c2360f160640e5de9166aeebb07a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f05c08e60d72c0483f8f255f2f238ce86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968538f9ff18b9e4011d37063d684e3087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dc2003a37f1408545b8d1c8c0103d788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aeb9c2f7fd60d2589d56177e8b972f989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315b44ac76bb19245e18a8b5b905dd5a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3907929ebe60c816963e455e3b793f691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d29d435911fc375cfd8190d2a2403a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab916da8cda730227ccb86b0021794393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddd34921ce4541d40245c9fe724e1c994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc20c26428e0b965246d00c162779e2e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5abc63e1aa4bfd7810641a0193ff1496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb57498e1c709492a4fed304e13df65797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8a54ae4c4df557e494718c278964ea98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd8a7456ed16a0eaaaf18145826841699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97c4669bdf1f7a249767a24e1e58fd7100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba61bb8af98560c076031330827f2a4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3924c668b819abcd2602c1e076d0b3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03bd45e2c8166e67c46fd870d017bcd103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43e554d931fc4838e6e45739dbb0887104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fc07f0dde6ac8865590933f075c4b7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc1e4f800dc5ccddc1c6247a25115bc106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726e5cb72fef4a3712967af31a85a471107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c80a829b878502449dcffd40122dec108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56b0a7a02d61da656df4f9fb7c2f5ef109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39976ae1ed8fe42b9efc03a9d473cac3110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9397ae943b2bb2cc4a6f33a280435d08111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1293a5300ec5e1c1fe54871b424f702112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c4238ad4d545deaa4d02fcae489fde113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0ff6f5166642f24b865a885449164b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ce9d1938aba38f493f14dadae5dabc115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c741688ffc9e4a973efe1ae4e9a19a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fdb48ad24a54883538760b75b9f7b9117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61147427e54e0a1eb8c8471495689a3d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b81b2b68347823f87a38b90bcfad52119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34c91cbfd50892d19450ffa0a71f928120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f741ea66a35b88260bbef4ae4be34e4f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b926bd0fa0a59b8e837b1a51a8c756122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322eb09abbf8d7cda65911b391c35de5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924eb72d69d87f0363722b3587450eb5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c49d2b6784af7b7b76acb410c71fb6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d49b61fb103b9f3bba9423fef2ca18126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5e97d3690907249858987210da1c85127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1a1009b0bfb7f3796c221cb7035287128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608bb1e28b1191809fb154022d9edb63129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a27d64d1be0691ba6e86409f3173fb130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa03875084c8c08b3a83383e87696b9131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344d064d0611e1e72ef6b59f0b81584c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa829fbce86eea08cd6061eec0c29931133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bbb64927de7ca43b314ef7204abddc134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30c616b647a523f04ec3336c902c09b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27241c33b5bd5d51490261041b2d49fa136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da36100f03a5a5549a712b4d1d9cb7d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3a22476e8146ab277dac48de54b70c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e13d247382952cf20bee8a35a76640a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe601101fb9f1be5c258869c56cc7b4140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1561fb46af95e2f288f94dcf8320041141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61b211acea48952a3ef56e54049b347142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59496c179601e0f932308a4c955f80ff143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b1eebe4dd3f010edb4e99920cd9836144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb662d9f923951d6b58384735410d713145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6600c9ad13106ef87ac40e6dcc95fea146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c26f119db325253055cf5bb1fc4257147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07c57986134c3313c6e008938561a3c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7b285baa9ed23f7415d40a6096bbaf149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17551f9d96a40add89a5fa09f559172150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9aea1a996c0f7ed983c446830644ab7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628e4a32f6adfed41f208c799631fc8b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fd37495f3613dca11146cccbe4b469153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ae1444bdf291b292eb76620ba7e738154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286b8068a85ed842f198627db9a89d7f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77309954fd6280f182d8ba7db30ec72e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7510bfb8b5c19186aed56bfbf5b41324157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8d9891970072f2d2c4a64c27927554158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59993cac999d838ee38899dfd81db9d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9622d45fa61873256bcbb79d646c7c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14aeec4759c22bec65d909334dd005d0161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035794e82163ac37d25c39dd06d79f4f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12565bfd8f2de600b34c672c2feb570e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cdc8423118d2e6882e316303c9b201164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b39c17b81480cf638ba61d3a10031c4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495f997035b72af0fe12ef76f4390637166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55de2649cb8fc8350d05ed802a99fe1167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452b766c71abc7c05e083db780c84cc0168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd2691fadf13f5e8c02af0783354803169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20334f7f99d84044b37b746d99e31332170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33a35aae3f706a9847c2d702ad27e77171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4db591a5f7d6bb014bd39448f90838172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfd0102d504864cb6f42c783cbddaeb173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1305c8f62de7d374a027e28e44fc58db174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a35f497d2836bc5ba7b5a61f43931a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b0e6b6bffc24c3672a5522f9e3b409176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f26c75f21e46efcad2d524140a9fdb8177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919f2c80df401006bd65ba0d1c93d8fd178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21914f3a55ad3bfe63130e17df16dc1c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6749ba54dd221ca3136516e558d48a65180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6665d2d8441d758a3d3ff39e9351c851.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d3e3c055feacdc9c38d8cbd3458c032.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80eef0e546b7c752107b362ec8b42ee13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e445756c4c1cb2c25d8f1a604572a4444.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13e6a91c6f0ea876fea17d3c535734b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba93af12f19953825f9d3b94180b0036.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd1894c2ff8979c6c467f1ddfa865a57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bd7e8dd3c9e2c2e95bd1e63b3c8ba58.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59c79154b721247b10a3f2bda1748b59.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dda4f4938738d27307493cc4866f47810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4d540a8040412f1f6f928a8398a1a511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e4555d231309e4d54aa6e2447c5d3812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954699313bc02fc0245614d2b9dce62b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c6227c84c623ade39b9d6cdba5a32a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0472fbae269cf1a31284578added73f015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b347308d2064ba8a9a439d7d15287b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4810029ec73596d6e64ebbbcae046017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1470b626ad1f95b0ebed9ec707ee009818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a14d0926c2c963db09e20fa379fe1519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dc1f0619d90260bca605ebd4bc008420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46eeb5962b16b728c245c199084f58fa21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99a5ef77b22fda3ebe61d672775871422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5380baeb9ed6f769cbbfa2a31abc931023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe137a9391a76ceecc3357807004f9124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ad4fdc7c866f1d9307b3a5896d62a825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0ec3f8212e99c6d17870f4819d0bee26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83712a82dcb6ca0ae82f1e28be34b92227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce80472ce7182d6587df2c9129406f9a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7ee8e58941c33903d183daa082bcd129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b85450321fc78ec838f9414b1e5d2030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4756a3084bbe20e69a5195a659e8690431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1eee3f5040dd9a7ecfbbe828d6101132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988107f1cc79595ebae4681ecf23f5cb33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a82176be2b2c66209b3945cd02556c134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc06c6e7b40c0e88da0f0ed33c5c9a735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a158367e2247c0f305858caee6538c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0ec0a5e63f2baddadace36fe330fde37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c2c5be2db37485f9123f683ac786b038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7393654a9c962937c96719e2db48be0c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c6c7b60fa7360153b427d03895a10740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea9660df895676bf0645e9d6c416f3441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a0f4a60af02ac1336d2fc55ba2acdf42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db34007cf74ac9b0f49965a64c42fe9e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ce25ad607ffdd874f15cd6b855352644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d1b53ecae121b8b939a49bf67ae85d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4315e3cfe3443983fd8e99dc139d9f9446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86b64d533c69d0cf037ac1499dcde2d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcd3a5909100ffed6a275535cacee9a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54f05b37a42b9defbb283ef499255fe49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef7244b07a84cc7ce65d8877726d0e950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cf91fc5c299c8a7f187a26aac9215d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8e927e4aeba8b532d5220edf46a71152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b671ded294b0df135c2930c7eae9cf0c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ee3a5609206cad6f46c9d7976ae56e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf0bcdad95897d2e5c14f3a37f7e6a955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3741058e9d1921f8c7be2f606559f19756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a533b8f469ad0fb877e925cfadb96a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961b2ff685c0ff1cf22e5397c3b082bb58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fa3b6ace937083c27a936a7d7db8fa59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac16df91f7c89165da5dde0ff14ebe560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12b9c3ee5baca4f94fdc55772d3542661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8253a1f57cf7456b7e1ccd7a14cc7cf762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1490a1af418091b4f4b7718a42b26263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799a8317f9b759934c0ae69ca7bb850f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9f7cf876ca4f555af9748531afa00b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237c9169288d3dd92950a1b13c45a30266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9738ccf2704be8d413271e9df3921b5b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c15f0ae3e871951ac5f0d18c16f42fd68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb838ceb1d8983b989621e8d530480a169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18de5d2ca9cca9eedbeaf650d860aca70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a3f3c8d2fcdb197a2bf2a5dd88ffdf71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70925a0dc8bce368e9ac860fec78dbe272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af6538d479fed4cbe271d2302e06d0e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c211978cc2f1c62314a96f10f3555f074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b6899c0f192a7393a7cf88bd26bcda75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d90ac952110bd75ef5fee298f47704c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa41bb9731c3545e09a35abe831e95177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c76a50d1110db0cb2433dcc7ba000db78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429ec59372e5e6b7a39b5dec1593a06779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f682a8f011a170c363fa3263f407b22580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eced4feedf52da7fa3a31ab0a7f12df981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab1967eab5078b0c7244fe904c9b1d882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1393311a19d82b88d60787d923dcf06183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b253d944f95d672de79d9be255bedf584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6ec0341d21a9603535cdf220d7017585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59613f2c69ff831f8586eff42084b1b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dbacda6203cd2f5afdc7fe24e5314787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47263e3f69b1c761d89333042e795af588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0571b83cdae7b84f169164ec705f2c5689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535a5d83841342f5573b93f5a80798d590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2784105d97d71c8d34b1f6e271a8b01891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd901fb8d604ad5591266610ae0923292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ba8ef0f97cab8ef9584752e1ff406c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc60e3fc017868d49bc5d5ffc5cf71c494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0aed958bb17cea9fc78b4c4c40bf0795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a47f5478bd044b2e3a08bdadf8a1f096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1911edac8b0dec5d0f1d3e23025e6597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7a9de749dafc0cc7db6edae03e5b6198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3297ec0d4c865ff45ae3181902c273399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a108aaa4d82fe02c69c91766834981d7100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f18ee9a1bf22763e59698893c90e19101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666f6835d2ad448c1e9bf8c677510322102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab72d0b4ab79fad59ff79cf4f549358103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfdb8b99283f0a7dbce209c66e9c294104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9ee60897785de06a2565a32ccc1447105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6267e42d75d540b5eef332fd43af250f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83b404986d9f6ca1e856f1edc793444107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c983be766825812a1cc020d56fe2574c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9eba92ae81d58d591d59f1cb32cbffe109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89908095567ebffcf94cd3c9a417d62110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc3d79659b4a6c135cb1798f796df1f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033d698858e1dabbb0c1a0544b1df686112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370a67e32e8edce1ad5f73fb573fca5b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d214fd3f5764c9a36d8b5716680a29a8114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b382b673168b015f77afd47509155f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5459c60c51251ed066dde0fae91962a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47661bc072237baab2866988e959f4a9117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7694cbe74543750b3d972c67147c77a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33749eec815c61b9b4c2afa97a27880b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c423b6608327234e0dfc5d118f356c4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373e8df5b0ff4b9ecbf62a586a34517a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e9c7c4c10a6f842f212e67e08f68dc122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caf5e48ce060ff909587a66c8507f80123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cd97fe733b3ba05dd06ebfd7d26731124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4356c851dcbd491e0e4947264d279e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14208e064df5879bdab2bd4a1e121cd8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6ebc2f86dff5338bcd2adb3fe956d4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44865a7db23c1b403841987f98fee82e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85517f7cb93741b330bfb67a6c891f8e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a89e8e7cd5f3d5b2532c61dbb2136f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f07e74a6802413ebd0f6374d59b9ec131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c3eda3da1dc43a9043a89b56001d29132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbfc7ae2b20dffc545e61a57eb03966133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc79a66d843b2bd561359e8d7252c5a7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df358c2e8ebcc1435b7bdc4f0e2607a7135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de630e770817e98a71145e024784e9a5136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7884aa2e1e9920fed1fbc512f4de5aa6137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c68855136e997e5a686e0fe0f3b984d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b255f7f554d829af02ea452a8d71870e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c8535ecf4f5549634de714badd6644140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dc08cbc2b6aed614b87761bfa0d1ab141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a66fabe9d4147146dba17d943c8d462142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58892449075b27dff121b1dd9421fd6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed967640496f029c43f9d91e9f40700144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9f581e4d2de8b2e43f0c8436f76921145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3716741fe2c9119251dc2f67e6b4c10146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b4fd66d2962232b708de33fdae1ca0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ddff0894d9ee2a183df880617b4114148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f10ef1edc57252019fa07b48e6f98ad149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a735880b3975ae117fe3b9f0c26918dc150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2deae3e0bde2e9bb98d993d3a04ef4ca151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3354a2a21d296055a98d7c818bfbde40152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73d70b352b703bd9d432d26b07e601b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3083d2ba1bbe47f6c21102eab2f05c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c682d639ea9e8b81eb7f74d0cd1523e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ce70c2d8321ee1edd75d9e2cb451a2156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e427efd752e81fdd097eafb209024df2157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9680b4f7128ee5e38e2e02cae99407158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c8d3e09cdcac4f38c40b9385c6f586159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cb2de3445e49db06280f2b4e077041160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b085bbfea2b7207339bba83c2f875260161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1bc0612c6d3eb565eb2ed20f5aa436162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a95770c8f6ce31576edebe366aa5dd163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756fcca1367d67dbb8d3e3b8f7d758f4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f9b9298d02a731746f2323f2e3451a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89caf8780a43c2bdc72e97ef0e67872166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9cf7d18e6524e3ce369fc3a2a324b0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27aaf31595e292eb407dd39d88bb14bf168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe5668388457c81b101975d958e152c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cee7b44c707c0fedfb11b09534c3cc170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbb32c508480810a06249f756a38ba7171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3192879d0492395eadf845ab003646172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d73057d7adeea39a9c3ccdf9d2d6cb173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ae12ed7a00c218ade9c3767f9c195a174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>