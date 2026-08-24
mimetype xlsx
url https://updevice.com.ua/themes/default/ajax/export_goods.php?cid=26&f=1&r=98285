--- v0 (2026-08-23)
+++ v1 (2026-08-24)
@@ -820,51 +820,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6366b40c14420b43a4e21d8259a233b61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3448c2bb6cfb88ebf5ea361f80fa0f12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9c0bc1c795d65634cddbb6ada40cf33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a340ec4ba68ac66979398692c88d5ed14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2775c179fc8c7359ab7cb3923ce64e8e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fa61b21802f79a9d5a1bcd146447916.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235564d1c6a493f14070893dfbad3b187.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31aa9be6d53076d9d0265fbc9c45ea728.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95970e0269aacc7624c9f04b63c313199.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd348f87fb117b635dbeb1e221a93c210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d947c2c9c50e610df31dbd7c1b1bb8a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da7423cbf76c7dddee442e7e157425d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00eed2b74f095c4a65f6e5f0c680683e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16716c34895d549fef276f9435e77cfa14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a06d2712c6d12d9a691e7d2c1908a2f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb680bb7a84aa707c83572fd9e1e682016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0b1c0c784012c1e555410a39bf3c1e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3ea1c77dcb292e8472bd6966e5029c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80394fb012022f39b348a54798f96d7419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af960664e98641342dcbd89a10e3dbb420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f18a74a6c4a7b0263b8ed907ec81d8121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f641817b49635bef815abd2f57378e6622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41646089069a5c183d5f3b5f579c9eb23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8405c64c27085c742ca677df107b6fd24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9b06a12da33ae7406433d10828d91225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fee3fa8c0f793da5eb5b33796a49d626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427bd1583e37e76106d3c1bec50e4fac27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8e30852c75940ab9b68fcd7ee5eb4228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6445de7770383bbbfa5a67c2cc80def529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ef6de101a9b59f66f6e492d0531ba330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bceb18d2e2312f29a0956b80603dc131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b05e312f4f82d231210172795d7e96232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e767f9fa11ce3c2dd04626afe5c085833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931d75c2a9fbad702cdc2c553217f93c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c84828c9b3d789985a6b364004bc95735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838487feeed2e8f6dd4e6e18d5044f5336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9078e8145cf92fd88c934d13a9e13d437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6879436e31976867c065362d62f5a038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2673abbcacc1860cc9fb7eb92c2ece39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d13673b88d252e8771bf23fc63e84d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46daa2c92060e88f93f6efedd0d9ca1841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee7639103b6c10905e3dd269018b59942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabc881f5460eb0cd28d2598922cd65343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c740e0ee84d1d089e4dbef5f870a77644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5f60b7486371e11b01a3042d3987b045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790769505a9230726ca338c664a3ba2546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0289de12ef8fa511d4b915095ff8cf1f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c24344dc7682a64fe932495bc7b83f148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced6e877b890533efcef618dcfef60c549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6436f7ae9462c1f3b981c7cb2abe64ae50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cabcaba9507156b30d8fa29d5c293a651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3e3757c0ca892eb5420c5b74c802f952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a8af52dce2b5b9f1633e7ac7d848fe53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6702e5c68307a7fb8ca687fa7dc307654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93882e4ed59d70fccb389e1fe5d7010255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dcad9a0c54215ecc256cd269676a0056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dc7c199195f20111edf57942695ef057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c46b8d0e08a2c49457472ca79d47c0258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07460a317d1ecd78db5d4862dda0460259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0081d226df12c0b1328bf8b77781c8fb60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43a34e1cdf8606035705d0b73f6d71061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c3ead7a16c10fa92960b50d23198b762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16578d36562a3f262630d20e1215a64263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d824b180cc61ce78b44c2af89299011d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcc691ce13ba253ec217ed3231f0ee665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecaf00087bad951168e2b587fbba58466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8732d2375ddcdca46e59c91824df7b8367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbb9404d0d55b363383e7db90ef5d8c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9ed2a08f8cee151bea7773be98d76d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded702725db95cec96a32441c461f74470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171a2d9789ccf5c2a0eec4da2e21440071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e193c93b3e4a6e105d1a72f3a60bb0172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5009bbde1e49607cf1fb68c70f0cfec873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236ca4bfde2ad624271a8e2789b7b20a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897f3308ddf4f8cf62a6c60215bd0d2e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa64014c0a948b03878a8c1cc0ebd0776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f643575b31d59406e3551294db393f8177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54143c7772336bf4e51c43cb35b3353d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525103fcfac93382c23bb8e5febfeedb79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b76de0a9f98e913b6ad41dc1a18038480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40efc959343df0da0437f73449f75a481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71687e58ce35f39c9571bf9964e6110e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ea0fda58419c29e48183a470fa5ecb83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c0d716e7d554e52a53ed48caa61a5e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601a3df4bb5e471ae6cec1667e0d593585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d09c10ffa1a5cefc8c56996536e5c586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b872ea9c1abab1b5501b014fadf41b8187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88150d34cfca4000eb9d2681f30a314188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47cbcd47078e06c04eacf2efe33a7a489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de8aed34f12e6909be07351d59859d890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2fda6f5710a1beaab6cdec9eb24fcf91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b843ae10d0c2229b99cb0650a1800c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4c1744663401349d8b689679c514ed93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6171d1938a3e2a78dc0f6249912b0394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b6b3766772a291ccddcafa554acb8095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2ebe962398668c989f81fb56a2b8e196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2552dba417a9a0c7ce41b513530e339897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5080755e2de22d3d69cb7382120fdda798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec306c0ce67d1869d83de04880c61d299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5320032330a4b5709d1f079bea8071c0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc301896a9dc1b03671b14a7cea13e1101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3476bee6b5d198c593056d2f7b13d0102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c5a261dcae4f74dd579ee1a19a3ff7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6f45fe5805d74b124c16a6c99bb42c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ad9c8b79a7aae866e707ab3208c859105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ac43fdfaf7bf0d766dcbb8ff6203ce106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b589f5c5227629b636580d6cfe244d17107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0462338c2064ab844f1cd782840a2d76108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb162cbdc069d38f881fa1ce2f0a45ac109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5351e60948a4449f1db66c59bb40873110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafb2561b482ae6bba943dfd8fd49c55111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9ea977a1c0bd8ddf2ebfa75bdeaa61112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b2b6d7c5d8ce0fa03ac67f08921a3c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42fc2683cfaecc8a076adf0c6ac0210114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eec9f260269bc55d6988e230b4626e7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ae3fbef43a3b805d221c21af50f10a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476228414e5517b2a4268452b1ff380b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24ef805749feaff58d95a2c3d9cabd8118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8684ed3f0de8727f26a98d5dc364038a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cde6bcf0bb66a5be11af460ec1a9f8120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67147916ff2167a2b80423b85ca3d025121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5387b91d1dee273569da4cd5caa46d69122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d28645b485dca14cdb394e3ca83e4a3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390f1186616c3546da671e59397b9d9a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90af233cfd69b1a1c109e61948b255b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698e08767d266b08fe20be05c406a905126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237e0ac69402f1794cc72b18c13484fb127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c8b684ba085ba2a12c8620a852403e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860d649b890fcee7ecae68a5974cb1bb129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8028b40091e80c43c87a1acf6ea59a85130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67ff3371b6e993a74696fa0756783bd131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fccaac883f89b4660c152aaca13cf9f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca49da596dca91f53e45b145584d5ae133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39eded43952402c2ca19c91a6c6f8d8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7048be4fc66dd3ccd6f765fcd80fc224135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efbc5f88d0aa4e667fb46f18f5aadbe136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c9c840b131e528d9782c731a61267f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ecb1787c6db7ff2ffa453c0c2417ec138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09c3592d55e0c2b2ea2673892e0d2ac139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4e53bf87bc980d45198b5bbd4e996b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13c8170b8bab93247aab93f91b8be32141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2af7d014d114d31e734437cf0ee097c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2e3baf4d5804bf653d7c8933687c11143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f0e75279037670e35a2eae4d4a878b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9279692693159419bdcb79634a577f2d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c93c1ce02c93fead6abecfec9abd0f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30638d108a12dab3030af51515d65af147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8c27f662724e0b3fc04b65c75161c0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd83b136d38f97d78cc3788585d35b1149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626f121ce7f787d039391053a429df02150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb02a7afd02da417d090e0b49610848151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cde6b935387d42311401d4459ef8291152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c530b1ccbdd18ba53924362527311d4b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b481d612a861cb219d74ed1645bc4e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5427d4b88cf28ea279194ecd9eb18f24155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d972e3e0fd48298253f125a790ec67d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9d521fc15907717a1708f8cd4969c0157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cdef07fc349e7bb34d3e8b2ebe066f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b584c9f7c5018d43de66227fd7a63db159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd280eaf6f151f346e6d172988cfebe160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fb6cabfedc118c34b0b68bd5ea8f3d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a219ff13b8eb516a6cce6e1961927e88162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc26214e12a01debb0768ccc75e6af84163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea2661773a1c4e3acdd35b2665888e7164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd269bd4c2ac0a3f1ab66e5f89ab18c2165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22247e1f87c4eb9e3973d940351e4c6166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae05f8676bdd02bc4daa61141c7106a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3d7df31b189c7dfdb155705d84eb4c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21622e89300e991f249dc2853a4e6685169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e14009f7d3fe6a5351b1453cd173b28170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5067138ca4156325e78a9b663356ffb171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e8592a4b77725e0dbad4c459e98254172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd16bd751bcb3da62d88aa7d4ba4a5a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20232c66cc978356f64c80668308d5b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507ef74fb40744256b93f63e298a526f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae228a00b392aa57dc082868d47eebc1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dd8c8b853bbb154379d42b25a3edc3177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e148ac254a667e278fcb5d0948a05e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e1a33ae5c3943e19f08b8ac30b21bb179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfc9f41869a22822cf95457cdd8cb89180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887ac9af9e120c8bea15f98c4075a564181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e1146b4be426c11a98c95841def1c5182.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd89b31ec9a449b72a7895103d9e87e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91da9ff0cb3cf84335c9d4f547ca63ac2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932d9601fc54d0d260ed480e8fc3a8fa3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd127232e3f9d9a7325f7e9f0fabb5304.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c794e66d46ba96bf29892e2cf0eb1265.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a4e2af38df1333adf0bb565c2cc5ee6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0371518bb29c36fd7cdd3eb1882ea8777.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682d8d3918c66790aa3c4cf6913027ea8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b4b6e7df1930a3706e63a0ea1559419.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5244584d946d522afe7bdad7290b09910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def92eb40fda0cb8841c69db676c29f111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d6271fe73db66ac28633ebc2ab5b1812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5a8fbcfbb22007b597d12ba4c982f413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274d8848ebbbcbc7e96399f52de17efe14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3bed0df4940223a4f6cf6bb16deb5c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2c6a1e56a32c5c948cb661262aa35816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3f6de826bd768cd787fb27fdeba55217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98998a768ce0e0346d59671c28d2636618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f51a261ff4a6f17d4154b7b9b7628c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1273648810422d281e00f5839ad337b320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51578272c78ebe193a6ae804503c70e421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d67455f2432b8a6cda5508fb4107d722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38722fafdbb774d5e035d19c0a9e80c223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dc77ea6aa41c460320153fb7bce37924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b40567bbd4b8d47979b01f00ad3a6425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fcf6ff8c9d214a6b8d9ed7f11bab3f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cf1db5dac746afc5ea50f9a16c202327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbe665d8b9a2c1e6395e5128ec23bcb28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d8b015432694746b02ed4843ba659629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416bc6ee8aac3b0eb494b053b36c05da30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e6a2ba203a9569dd35014cf76c33de31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae4746a77cc7ef288fbdefee64dd9ed32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bd50fb2dd5c11fc19dc1c1171a212e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a6283a6ee46f3db22b3fe72d41843634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6287dd8303bb81bd325cf991e4d8bd35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0b5e97e106555c0b7f28fc8029283c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5541e359dee8cefdbc66ea03b1947d2537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1593e132cadaa3dba581dd04fd76963538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ef5792576090bb45958c4a589a587e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9909f8ea76232046be0e9215c8c965fc40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9f89a9dce84f255aea3821f38b109b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc6293cc3666054328ec2838a850a3d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f271acb6242b3558362aa7164cd1b9b143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca55f944ae8b7639d5a93900212143f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631870bcac0f3241a5b666cce910accd45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cd1e64d4176d486571db44a7dcb6e646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de40b3b6e36cd9d754f1fa57724bb94847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef062c081a8f3a00d1aae873b8f3007448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424a148ba9739390be8c00b250d31a4549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6835ee34f3029bb302fa852c7ed93dc050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0651e1d1f30c8126f8914db5d71e6051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a65735febdbdcd62216641d323448452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2b16cc26f2a822eb7d9e9d2ed5f88753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b12ea6a5b073b5bfad1e766a9d10f3854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74f4e280da603afe78afe96d5ce9f4155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4248e349197a7a39ed97cac093a25c0f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdf733b203c799f88b49c3ba26de33d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5058844de94f76d05a0aea206e003a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ac861a273d55d767e7f6de2aaad30959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e361ebabc3f1d42354632b534e5092260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e6ddba0bfe6635ed4ca79c2a0f986b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4375ab607ad6e33fb543c3fbbe837b1462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36819a56aeb1264ddf7f370d140cf61e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a11f7b1ec0cc0419f0952ef9340607364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836328883a5ff26332dbcde933639bb665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7878628af7d55a0c6953091485179a166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcaf2bc5391b05d097877ac0d88c316567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a328f2b78efd8d4b1769667394b390ea68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8158d83740433c2830e3b14845de6569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bb1635467706beb8f897db667e50e870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475ba5aafd62d0e1a8264b7aba64ce1071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c170d2623e64afe027df35fa6037a93f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e60926d74cb1228c60b53c11ee677f273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788771ecd37cc96e19662f83cfad0d1874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd97334d7976c690a8057b7a5f180ae475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a2956bd515a02bc9b8213019df83ac76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3c5857653ed4d671249b9cef503ff077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b44172234cef5f2367df5be640298b478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779ed079ca4e91d9a74ae0af05bc6f2579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff93bb37beba40e2571b816b91bcb73680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d970acdacdbf1b2f7937d8a762af4c3181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3c99365f8608b495fb7de93a938d4782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf4b4c500a11b36702cf6cac7c588ec83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ba02d0a27342ca6a29e75c3ffef98a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4111113dc650b325aea77738b1280b6585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471cf404d949efcc44d797715da5645886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934f4902847093cd047b3c426cfe484487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf21e71996e21e1eefb052c78a6440c988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd29004ca522a40fab5f5abd4c64936589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d8377ee56cdc04cf49af5b1a66f5c890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eded7416208ee2ad10da6cd92d3a57691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78d8cd7b94a6de53de8c15ecf38ab5d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d938fb057a9288faa8182877df5fca3193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3bdb5457f71764b3e758b560ef478394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7004e8e1cd34b86b83e4e2091989fa95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997e29350ebc12622f0287220986b52696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7c14fd970582d59e4e256364b4cc6d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5310bbba04f9899abdd10d44420704ea98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1ceeb7e012efa7bc7f8de80462404199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5faf7d60a4b8d6244025921e8cfa1fa4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a683e08867cb17ce85835dc59da5dd101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2e8a2c8766a1e057581c261c6d7b1f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c0c51f92addd4465b0bd92617a0e52103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37489db99389a6c43e81a6aae69dd7e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4860a22e8f5aab5a82961d40ae8053a8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223383d79b18f47ebc77b8e6877d0f13106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0ce0ee616b528f00598ea4a9f07fcc107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f5fd7dba173585239a714549153769108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9686dd54c70cf51b840cac8479813276109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a6c9ecbd84f3c315cbf1664977df9b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c181b5cc00677f8deaf20253ce2d7c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5da570c8d169a8e6f784aa2f28f0583112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96c05f31c8696a341cc110d4f1665e7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eff55a4049fa2811503d03582409690114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e597dfaf0578320de07dbc7448915c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366bb85842be99a5b48ae7654f8f0a0d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1db6c29b5583821d6a81a32928bfd51117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6e17dccbf6f2c9dbb32c4478089ac1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aed501a3f44809c8fe2c534923d9ee6119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e945bc0a9bd42e90e3849d3955535c4d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46db89026831498f02e56f32d7cc07a1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0872147cd5e8597e7349f4234fc81341122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b200302ece460ac59de24b999df0e924123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6940a8ac07a8c9db4d689f7b846ca73e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fba9c4e88f515a6ec5a4e03cc310fe125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0707485c3d7a6639d5053bc5612ba85126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd3b28266f03adef94566842230b5c1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b27fba13e2be5090b90333c87b7a565128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcca523db69981090624bd7e05407c20129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5bfa43d6b2d62e5838458abc35ebdf130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687f2bfc644170cba8a9b418bdbe699d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b808a307c2d2edf1dbec46472314c43132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b091b55f2379f5bc22f7f528de946bff133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79edbef02fc48bf77718cfd717ccb892134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c7b4967bbde82c78b2eabb94c5c2ff135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c812f01c9136a0ec361451c71e5fe6de136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1577abfaa188305f6345ee0ed1323d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05c4a07d0b5043be0fdd18c42575c8c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62318ec41d1c31ceb827a77e6bc97066139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5a76613b6c53c3fab4f071cb1790f3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4576d1b84e564c2d1b924d176d9bc2ab141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01961f1af0d4709c091cedda2ffa9c3a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ecd8b10aaec6ecb6227cb46d108cb6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8731593f50a51a8f5a5e5f6cb9f0bd26144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b836677846ce4df2d49c56741d07db9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b481b407d8f0b32fd01fbcd2844bf97146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fe06a988ca7c006c5c1511e9d4e7a2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b01b7f26b7daf4d79e7f7763858956b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f0df3367d01c4c5a000ea49bdc259a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d907b160a3b6f928438db214147d3e9e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0dcd434d49de7ecbd2021aa1c02129151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7f9eebae8cc8f0f9a7abad347b2406152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5d428ac93beb992f078713b601293b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f893023494d89df874aea3c18ad174dd154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a74662a4b015f8631ce70ca172dffb7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd2271f868f86a6c2a97e2e5227b291156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09409582e7139d70c88f8f24fbea139157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66f612ffd042befc80905e7777bf9d6158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36793b63846668ee05c5d7c55266945159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5242c56e04449845d36be336d3c34a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f924953998541b1a70cac19ef02fa1d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d73135e847c6497e7491b164db2de49162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cf20bc84fcbe04652fb2c0035ac387163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41844651696935ca42f5b2a6de1286f8164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5aa91d06feac447bf8e1d4fbdfbc0ba165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018ecf33f0de0471cd6218e9a12a8868166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1533b015222b2ac315cdd97f8904208167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36524b5c1cd93c2cad26f6b9aabc78eb168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99c5a9523dabd9db0fbce93fc7dbb09169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d71608ded61584bbd039a0757e7724170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba258f6a41cc177bb4f513a893af48f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29fa3fe0763f577218b7e49e873e5e1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1da5aadfdf58c5b423c18565eb4c80173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4de39f20d77e2cc2191180c436eeefb174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d66fc4361a433773fcbb67c2992a82175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbcb7ab77c70bd1d1f7e07f50474a4f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86164806d63f0f7c7ccc90b7eb5c4779177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e7b439f4107ab46396ab979565459a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acd4b0bbc662e3cbc9300d539bafecd179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945c07c705afcb5c6259ff9a879b98c0180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede6fa60a5bbecd8036dc5ef5beacae9181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560619ca8f5bd0eaf949a32584a9513a182.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>