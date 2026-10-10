--- v0 (2026-08-22)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ef192f12cbce031d8add522d1d52ea1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530ce33cbd6258b3f0da382fa6dfad652.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf5ad2ca8810ff0cdd37797f800c6eb3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169f9dd675362176cdb55cf0e16cc4ed4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97edda514fd8df224bfae500f6f9d0615.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c906d7f6614a18f6e0802e50214cc46b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea5c107c87bea15040ed3716e9aa9e77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2c924d881f4552be3f5e0621fea18a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de3416de58317249db8fe464c6f6bcd9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae561a905d9add6a3d4f8235b500a97e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41fd330d47d7597917de9f8b05e7f7511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70088cce37147aaee9c5d35cdc6af7f412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead00467d81441b3937eb595953fc79813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5321771f08eb054c0bd15ff86df065d614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710137bb0e8d506999d562b6537e07b815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ae8c0a60ffd424fb1c9c53f66d575716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98517a054ed87fe8d8ba9dac21ffc2917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469a3bc3814cdc962589494f3ba222b218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d387900bc538fae4963136758292b0dd19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1398930c7053366cd4d4ab59507b3b320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aec869093366c34e6ab57ff7ddcd87621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e2caed13654e349521d60b86e4111b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2b66fbbd98dfa3cbdc24a875edfe1923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0f570f78ceac77c030341ffbce211324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557c942740f99f1667dfec2b5fbcbdb825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b58fedbadecc57419ad7549538abd126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac385b9561bcd0d0c074716e2e6e2fff27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2083ff90eb22cf9654b79b6ff3b583928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76eeaa30c8cd83d54cdeffb37089c36529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d335a85ab5506bd3b34c7c22071c4230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237297d59e92eee05e7dfd080a36ee9a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4fca2c9e908198075d7446709dc33432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c554c6da711747334d0dcf87482c1f2e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e149eeaf22476b516efd060d7e1a77c934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df986da47fe207605d25ae357b2f5db35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073eeef4ee6c521edadb8285630e9d5836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfe1c55834921d4077ac676847bf3c737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395f5eaa74d990ed075f1b5e4381234c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48448e81bd4587e9a66349a6ddac505c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5658100b45e9c9dd87563e4453fcd540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0e411be3c2058916c4585d7055bf5741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c1c8f956f0b72156193372c4d273f042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde192113db0a9633530ff4a4e31dcb643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26de72cbfd41ca31266de0303ec7e70b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d273c50c4479dc394e7866666e640145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b900bae2a576509d4240bb7b781b972b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a931d839043b35b337f082928374c0d547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83379d5a2b5c6a845021e49d39b1480048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8580046099f760e6308f6a351aaeb51f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fecd6315345348b64642a0a9949f50350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48782f194adbed36cf3e9406a07ac1b851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4735bcf7b58148b768f61f0c113bf4252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5439d6efb7479d88e489413a125d7d053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885c40e670c86e35fc27b8fa6bd5138354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1894a905d424c71ff98837b7eb43777955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db3b5f058badbd7261e6060d66e481956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35292ef1f5211c859babcf23d5381b0f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0a106c900dad7b980c039f301ef00d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac31d5e6982657b26b41fbf88ccdebf359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7df57628c97888f1a08b25f3f22735b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b24f1e5176a53240278c271d73281df61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f22f183890d8b09f9b89e17ea8e8b5762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5ef3e70a52c2e60522a9e4b6afd0ad63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f726c6443e24bd3ee6708eb37287613264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca3d1cba871f170ee7c000b782cd24e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17c2a0c0fdffe717e2caf74d17d033466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f691f4c8406095fdf9dbe70ec234c15567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862f2d31984c35e2920553d7c9ebe8b068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7d51d38091fc45e495f58045792ce769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747d41ce54ef8d08f0bc85855d0f59f470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21fd31d90bef7a8a8513770a4bbbc6771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4eebe74e83f02d5a87ddc85491306572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fb8d0004ad7c4e24f53d859fc413ee73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137d9854090d2eb4128fe8f0428899ee74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2d8c5750d8d636a3b1a3d8747a13fb75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e0032927cbaf2bf7e2f0ddaabcacf776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e80bd135b74ec051145dcf48fe5329677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed70452d7f23e69c94d191e438c4e0678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a46d26caef4af4ac757e5b7d598bfc79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a356de45278a8e96a590fa1734000880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b581eaf2f34dc7a27a15ca6c2c95bf3781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5a6b4e41c20a70411b9832a25f04d182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527293e5caaebfc46b763bff28299f5483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e1c0ddf0c3a8eea522667f4b63c9fb84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f97313dd7617661e9c23d9a2468b2c185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41448f2fe8d63d858a24e67d7e67f55786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df714d6714bfa6a71b6057a58864dd887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf471ce3c261095cd0bcb99441ef94d988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071572f54fcf580084ee346a7266715089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa6529d37ddec91ee7f20073b95dc1690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83224c6b318a5d04711de59de69f30f891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae9225e5f07572824df44a7d2b29cc792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb4688fc693bb65f9f0021d918d9a1c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbd5fffbd5adfeb6c0b4cc3b605390194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b58982793711c1dd47994e1f47e0c3a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8336c7c076eccbfff07271856c917696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea864425524c89317a747453b82a916e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e8e6101e49c299022f7209c31ed01b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa8ee3396726b3af6d7e14debb6e10b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cfb5a170d8b651c72981a57fd8d4f0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916506a87925703474081308983c1456101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c8416932b2cf9ad0796fed80558139102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53d41127b3996cbcdc350cfe00985d1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8a29fa68bdd3baba113bafa3c971d3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261052d053bc4302948461ae33206de9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26727f1562a4c160f920c3df538e907b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3807e39f1fb271730694981d6f35154107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ca62d5aae475f90fb5e7c5cbbcf62e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98ba8acb73759b9ab0072b9057e3f02109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce153639908b486814b2d5f628c8d71110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b8f6d59c76b0b2540e238e9a07e9c1111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbfde6be1337a0a2d28dda1aa69ee2e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a16e9c5305c2d39b730ffeaee5475ad113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbd71d275125b6d6dbfb8accad7fc20114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60812fec8dfcecc57f41bdf07441688b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f1f544be616ecd5c6d221c65913ade116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ad2c9a113e328cff9981e9d90e763c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce115103f0c9eb1f1c05fed7b97d4f7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dcb4b23bde8839582e14539b3deba1119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57882c6ff45321632f599678eb9d18c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90daeabfb67c5554ae6a8218b916a229121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e52067f80e61a66b9e6d20ff89038ea122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c1df80e0497852d4ba107e951d7bc0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf08a2a0b2462463bc88568f3dfdce7124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083817a1137210450f8297dc2bebdf8c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0beb6fee1d3f92a4f2b5fc4bdb15ee126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41df9776e3c3d540b935246b6a04949127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b421faed8846acc26b5860c9c0da037128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da26f665ab96ba8c7e2880c714106ffd129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34ad00f9b968097070373a2cc771ce2130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf521af323d7d8597657b033f59b4a0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdae1edb9319d911ec5127a4a64883d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9472c720b0352d6cc84f26f526774f96133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0107a2d45083bf120cf4f3e02b0fbac1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a322160785bc43cb60e59c4a498d1df1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f4688fc6a8762395117b643cb6a2e6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c9e30a64fc754a0b89f86f7e60e7ac137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1956631cb024647e83c030b2650de648138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174d417633057dcb027c341c7d884d22139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b05f4d516807987bf5cc1cd1afea29e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56df49fcd7950c5941df2620c4d674b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad72098f8bfb64cf370c50246e3bde8b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686aa4f64b78633871c7e18709bc90df143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44222184fa591157191d7baa0b1b6620144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4958bc9ddc5bfe3542ea85fcf2157049145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43fad5b3f3edba8a01459d4827f1767146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805a7d59656dce15d07ae409b6527979147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a683ad5c5a718e789c0c751b4de753148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab1999880d908f909e737eb1b82265b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701fefb718c6bd8414a5e4dd5e5f5b6b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52639d9caa74e6ed07d8f8c4e8e4e7fd151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edae7ccbb2f60abc937174e2947e47c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e886caf62ec1c4b630ad565735fa536a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa09ef30c8d6b07310ddb5b2cb4aa768154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0853777e464985612ce22257bf59a0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5e9f7429514ade3b77c9a45db39f1a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca576db00636ddac9f906933889e0fbb157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effe9fba0d5325399a359b06e1e2f94c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de5f75039483f7471a8fae74619e4ab159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f148d0344960b137aa00c9fcc7868880160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3200e39a463b5e5a1ac0e52db5a3b641161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acab49216a1f7f81ac1c35011a3357c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2159687b75d69a86b3c3d5105e4111c3163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533a115743962e9ea80d3a7d7f8da099164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fe83858c10f291a6c6f5bbbf61b292165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6973eb62f2aeddba0ee05f004a6232fa166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd98b0d24a07e9071433aa8ea1a5955167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83c097ce2d39d227765add9b5aa583a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21157c375bf6fa6d0a22897460f7a28169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cbdd82db78450c4f3fcb8292296874170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784eeae56f9d92e4ac1958ee656fcd12171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8491d54293095d3dad4c59a849ba4e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990203bdf60dc3004cbbad13436649fc173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6df753e4417cf8d92bea041e4e956f3174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cc67773125cb99e1ef0fcd3317b259175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81531d9d188377802bbe55f537fd4126176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb2ede4ff512e18943125735665d915177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcbfb1e933ee2b8ff8ec9ebe2a07015178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46852a6f0ec972b6a16abf41a9b83d3179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffc7ff51ab132583a1d531299858810180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8e36c07abd77e86301d3f24f1aa2b21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb596df1adb76df9dbe38bb69b2231782.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ab2568e428ea030f78b64cf77534023.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9837569650959e3777f0e9ba0660d87d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddfc28dcb85ac3173064e39f21201b75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7776b2ca07e626e415272718bc01656.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b42a9b40c26b798d8ecd2bc19941c67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2ff4e240e08e920c56b527e233d5228.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81e7c2337155e7ceb4fa281ff895b1d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d51ccc056df07cdc7bc17fb816194810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f92ef982e6ea5f4260dde9e024e05811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0355666bb6ec50a5d829f5cc06bb06e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fad99da1149cb9ec73452a73b7a0bf13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cdcb4af1bcefa5ff2d9a6b4d315c2514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85e8b50597c3c18737831b7c09b18ee15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b987657031147caa3c53d4887243f616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54edbe5f27015d62212cc9be7bd856eb17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f248daa7726757d0429bcc8e1b9b72418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2a5d2e2387e8e5a0c0db48c160c6a219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192ff87e971adad10a6963a5d2dd72db20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a46858bd81073a8ce9d3bbe4aa40fc321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba88c1f8fafd932269262c66ed8b31ac22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52460e5c8448df81552b2d44d22b263323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee65064456fa09d4337d6d4e04fc089824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5072ea7ae91295ad4a518fa151517225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb8f407c28f62b1f8bcab3ab97762c626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e134a05328cef2c6b0ae2173730f861527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4227ef4a3f8be1544eac48858645e028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3529fcd1cd04003e32643ad97405ce9929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548ba10f01b54618c60adacd1cde3a5d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7bdd0fac7cfbd0fa02143bf158e67731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3083fc7d373e940a72c50b27af667c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e5b08da443df0ce08c421ce5e653eb33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd464a7c79679bae0a14c31e453fb9b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad2c59ab1947a1f90b9074048b5b9c135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a767a7bf572564e8758094a1644531236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbc0456a526d62d840836bac8ab7ae737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a31e338e52bb296e7961521f02276938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfb1cc7b01d279f2dd4697d3abea15b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd112c71ccacecb9777bf1a8227635540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7347fff9235ed0a7b25f3a5aaae525c941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e69510fa948f1d19a93f2b0ceb91e242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c43f5b1e9995f26fc114e63149fe81143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978c6566690cfd04592b64a562ab62ed44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec71bbd04f0fac3293ab6ee736cf6cb45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2861d2a72e0f6d96b39de543389d3e4446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8fabac13a6fd842f7592a9418bf08447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f572454eaf5b4eb4a5a13421d1944aa48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267948ab43c29921e71e72db1ca2d46b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e828c9e2390aa69538e8c5a5c925ed850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590227bc184e802c5b97d55285f666d151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e050f69e3d3197da71099cd36fab15dd52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09186eb88e8b7e5d4bb4bd84a462838f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a885f18e34bea31b32bfacf6cd05ea754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5d49b5d39ac4afa2e127d1631be55755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30826035f943e8032539442e1ded898656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c463c8544d20402ea809e6dd0f90b73857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7898773b1fbebd6d8844a801248d2b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9495d17ce5c9e01f79fc5759ecac64c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b921b265819f48ac5f4bc2abcff49af60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e7c4576fbcc503d772ca60adce354c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a557fdcdf9a084373e93945f5d98f0b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633698052c36b75492da548ea6012f1963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14267259dacd9af8e8243ccacfd23f3864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0ddfdbfd74b613eb212bac8277601b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d1f4518d7281da9d0eff4ebd688f0066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8be8f740286a22386b9cd9b632422db67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a19300aeb980c53d072c8a6722a4d9968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ba3afca599adeada201ffa8f54024169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7391530753d25edf5be4d494ff8ee28070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818eee88bc1377449f1d98366949ab3071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226c9d6d01299f8b0dcc204c5158946e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8725c8659a45202e1db7826feb1f85e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fafbf909b0ebf367ea9c080c44a10a074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c5157133548ded7df8c22a2dbe8ca875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b50d235d98144e2d27219245f6786476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992115e8b868fba87069b9a340b8a1b477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c998583caf0813c4a3eaa1308e51d4478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cc6bd115fa8f07f7ed3eb7b0516cc779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187dbd29590030b287248f86e05bf21780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31834b046f14f86ad79911a51c4a2b5681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0295b1708c5e4c30945d31f6ac598d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af1879a89f603716d83a0bb516f2ff683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330db1f51b9c8d7329c11738026cfd9d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9ceae4366ea0a9cfc18f9d863e189d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644f59c00e8f244e5a1a2675a2145dda86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bdd063cd953b0138c4789bd502854c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277d9b1d0278142407dd31b56bc99b0588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcaabf9c22db0574f520eeefb2fec9889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4100ab29899588c43bf203f2d5d1ea90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22b3aa6f0166b4f8684b6cb44d9e8dc91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfcfae708b5449ab53098b4dff27d7092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d67b03f0473ca50a038fc20c7e6c5993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d198ab90f23f0c8d9718f9de659496fa94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f979368ad170de079f903048d14f4295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5dd42033e9d8d882419a722a6e8f7a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea7b700e51596d6fdd28d257c38e3ea97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03b4c266e08c09a86b5156093faf6ee98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7256d8128d87cf0ac15b438e3a8cc9099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183465d5970189c7ba5171f5f5c58199100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132cd5610ed00662789ad96b70ca7793101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4289230ec736603b0458ac57261f9132102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9a7e872080dd25f95c72160a5b6970103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffec928c132bceffa8f53b8e90ff79a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bd8c0f99007c995689ab2d0bcc97a7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736d30ff57f8a06205e91abfe16e006b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87701c5b21a2ab9a3f748b14037f8701107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcf899f1937e4f95354e648132f29ce108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9010008bf1c62e9619455346c46e94109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b70c668e2803e091c98bea64645581f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb3f5320d176a5bc5178b44ebe2ef0c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4572bdac7794feb038a845c5128088bb112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03790f597895d6ae13189c1f0ffd16bf113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01b3e0bac5b1eda4c0af847e49094a0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0506fbcc0f974842ef6f8899789e86f1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ee693067dacc944b4b83ec760ac937116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e953809c147e5ee9a2e2edd686243a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a8d92a9c215899f65da6dcb55b4c59118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecabd52457822940b632001d247f6fb7119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bffde4517919aa332033988bc431ce1120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2fbab74c1a9aed5791c2e126c5c411121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42aedaae903c0643c9177c4d409f60ee122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9717b025bc1c10249f6b6fb6d7c7aa3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be516735627886989167a988cb5a36e6124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69bcadf0a12ee22260132ae57d03d03125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b1bd1885cee82eb28cb5aaa4d66d42126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69131367ef4203bbb90c7930df308aa8127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078da05a0181735af301fc12b64dd917128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc022bb5a7fcee759c412a3754f30c4b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bef50b1c8236987179ae6f64fe7edac130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cd67e0d5bb5cc7cb888964283fbf11131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d553cd8f291443b875e3f89b88fa84132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b646ded36afcb537b4a781470ef8ce0133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258497df35ab10b38ec692d1bbc7a0bd134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7816e66d88baed5e7096aaa51c968515135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a21f75e65dbf35ea72cc6c7bf92a2b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54c0c24e382a8803295e40137c97d0b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a0986eef0097d084b9d224fc95383f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26d1c1d39e44809183c97c2635a7232139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fb0371a35f4cc5a6e351c6d25ca71f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2cc14f22cc2d3f40962b1cd46ecdb3141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d4a6bb0f11dbaab72d1add8bc9f622142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8c485b122c46ca8ff5ce3d60f793f3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a04558e24221f6211b03ae23fd9288c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca17074062d71b671813a19eb9f1cc7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38e9b5a8efb39dda4a832bfa18af218146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9415ccf105fd30c34c06f75ae7891dc147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb50f125f5885517b117f9100f948ea148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d00afbf36304fedc72bf7add9aaa7d9149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6346efbe06b70282c00eb8899c1214e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72991eaced1400fe20970419280fe69151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2667f245c821702b1ccfb2fcfae33cd7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f195849a561dc38049cb9cdb225f59d6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec33d6b0c720cb0134f508b6a6872b1154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e52108f48796e5e706810d87441bbac155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6e695a7279d5852362724d00fcf68a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40b9409beb841ce5f94b3c9ed0a2f5e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af5c9f63a04ff9928d2d1ad8f943f71158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b20447faf52cb04c9f61f468e8727f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa4d3949e775ee9135d81190dcac7a4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab62aa044391bcfbd53c035fa450ba0b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c570f2adc4dfa1a37b01d3fac3492b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bba2028762285b507cf89ad7cff892163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f04d9285f93d8e0caa533e9687403a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bce76d08b543ed71f779de9056e1fa9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a3d9e0b729e1b08b67a87abba181a3166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04dbf100aecd004428c8b644eb5ced7167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86281b1c718dcf5e86f0e1808873bb43168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0fbe1dff545fe69afcbd79c87d8448169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55529b659ecf4ffca36e5c6796ac0878170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafc05d4538ba5a5b564b36f12a63510171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6819a045f38439d90298be9a2cd2a3f9172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90031721db82eaa7d79438f644a2ba4173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5919c75030d9c4af8a882bc936a4140a174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>