--- v0 (2026-08-20)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79573f987ab3819b175219e6c4fb69a71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652b50ceb4d4604e790bd49cbaf73d552.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f464893a63f66f28456acc2f86ed81933.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94faca46cede737690fd3f9bfdce9be54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5699d0776e13501b44bc919036d867b35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae4bf66139daf0b29799641775902e96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772aceca1b478a1afdef8d5b29ae054a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee66468cf5b614f770aa887a06709bb8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0acc64aab7dbcb9e7674c26f558547c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f4f0eb07e7ea7be537f18e6a319b5210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb7229ae2c822b58a92222038d05ebb11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5ddcb228536111a38fde88325838b712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b43160cde0d7e47de068d87d4f3f3d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92a8f1c459325920e977d1aea5d217c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d2498a21cb262e6f04987dcbcb22be15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fde40cccbd7f8c9e8949043bc4d99b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42527a5891fa8833621e0cc74155404417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e258324bc2d1581b67f12a9105a307818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9293b0f48a69b6aa2f6c41e0b4edcb19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af15f61f680e1010b6e8ec5194ad2d1f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769c552e13a8ec480fc2f996cf554be921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fc6d97f1140c8057387a527421dc3922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ad2892d7685a5763f9b0162afba49923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b099d30c7e28eb7aea144336847a542124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88419eda5db9d238d20ddd179ad699825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09103cd647ea3349d52dde61b23efbb26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f92f51e75d8237e01e0a01951e2d85227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a476fe915ace160be773a200f2880e2928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2672470add6f0039f0ac7892da43c629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffc5c35f557d9db08db22cd1e8b52bd30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49d44ae7f9aac429ccda10c804afb3a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1b11ed15f923060eb9ed85e4e8835532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf888b5404839a8effc029fba3bd81133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdb41564e8b850cf4294d1f824daea234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9c5bad0578fba06b4495ce42a5f3dc35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be72389e820f2b769a1c9aed5b9378be36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a16fa8111081e7d36ca67cc804976d037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2579d44988cb993978c9aad0fd89fe38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c36d50e712b5a940d4d69b2590ab42d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd22c19c69d6afe4e1130fe7663cceed40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8978e6e2be43db384490af8221a05e5f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c98d25350672ab9a56297775d9105442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7411a26ce40d823e5a84f1014e81db43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f94a73b521b515a0021ab9f032c1b4544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48088e286499eb2d16003769f40501b345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f7517d47fc2abdcc7c6d90d84e464546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170917c98a8f375a40117760595f027547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6901d097a0a366f144dc8889e136cd2548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8b51efbb76e8ca5dcdccae62875b5b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0afe997c475d8b1322bd5d8aa94755750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb41064e1355f7fa23d9fd0fd2adb29e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879ca88bf7c822957e8bd17e68a75dd252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc578de87d2bfceb31351cbf782fb05753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52582b809f2e8a89438579a0e53d053554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700406b8de4fbd2f68136e221decd6de55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bdbb66ac8b6076a5aa24a5dbc6cb1356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e288d6c41bf59d4693d18b05ff24c8ca57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fa15283302b8db522c46b089d9aba458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bc27aa238800d1846ef2edd790739159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dd0119e3ee191f3ccbca2a0b45024560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cbaa5f0ac0f2d2fe6a33561558d4c661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa7e2f3019f1677e0ec3f3f9d9d8ba262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f89b6d806add750db5c78570aaa899163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a544a3db4d7d4b13806c6b6a3cbff064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cedcb9747851fd12b706fc8ad93fd165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12f3cd864e9da86bec119097521242a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669fa70339102ae71036cd6013d3e33567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e297e5326837fb4e57bd51115d71ddef68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cca21e10b677d3162e3e73bfbab10969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b672f0ea2d095a9de63df6b1d4632970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa81eea9c4ff9c04d291a8ca28bbd6b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ec2694a1ce97df825578066e85b28c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3320a09ff9d9fe5ed86f35df7a78b12a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4ea069947b7889f5885c09d324d81d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4375581cebc74ad9428e0b47ee7083375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcbf0efe6415ea58316b79953a2792676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48e155d7838df59e14e0e412a60bb7577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab568650339aeb618f09503aeab078778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d31f34ce755a78c3cdfb410242ff2d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7ff0b14caa3a6c67804a2d1bd0bc3d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff47b75ee92f697fe63bef77c6c819981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e855a7f9ad2da9fb7a3e6c485cb985db82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560baca076d4a265fd98fb0ad307416883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a85c24ff62744ad85794fff26c6827e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122d603223eb0b0eeadcd1283f9dbe0885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e2233af6c26489ad5111fdebfc1c0286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20da622476584ee5deeb3c010945065287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a225941868092bd7537f5debfda9a888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544bac30e94d204fd07d603692e04f8e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1ceec2b10155131565f09cbee3858590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba7538d07ba1c699be95948a021d44291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c8d86bd86831da6b00218750158ef392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04f0bd9bfbdf88e4d08068702733fac93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068580915c8264f4467f1e363ef26c4194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54febdf3e571671ffe2d7ef6cc91e94395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fe4528fc800e821840e3c22880d3ce96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e898d4089b40555fc79dd455a9cca05697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa27ea76d20eeb933b7d3f60b8e3b9ab98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf2e4cf50aea9ee05f1ca907bd8805699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10d482f49651cfa26e5e978de376f25100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcf5b7d0b3547002cb99d3159503fbd101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275c70e014e27a911446c2d380346ae4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5708dbd6a758dfbb90b5097b973684103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d83da22abf12a818ee233ee5882d59104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebb84718cccc917447f60f35636d55c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028414b815392f5fa28ce8d9c76c7431106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad91eb44e26c8afb87e4e35e622da17107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa67aef73a9d00defd3f15510339eb0e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83149fa4fac6ac4aacbc810eef7510cc109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf810b43aed3ce5975669aec45deb1b0110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bb61faa3fa00d41c7836f4e0a35240111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139da33103395e834217aff292c6db9c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfd7e088e45285f97bdde9fca25a15b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e39c3a1e9eb578d47e991b1e07b50af114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670af1dce7d40706a21b6bfbddc39577115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeff974fd1a020f2fc03515f68cd6de9116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843dc0ec54eb111b808d35354c90c200117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df1e74a62e5020a98b85a249b6ffbcd118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12409039242d18233f53465559d49b8c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf01703b9808b41e7a75b067d01d8b7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c32e92c54ee398aaea09a18243dda3121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c772f7cfc5b565e95fcadb3782f466d0122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041fe996a60d870484edaacf189a3759123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4f18e384b4057be888387385ed5f0a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b813ea464b937709ee806ed3c5057b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d2f0738457aef5e614937d34e5d7e4126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e797d1e1be1af6bd988c015d7f0cb533127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65eacd5f5ef0d34c62cfa0b3b06b1981128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cf4c1a83ab31886a497659040c6bc0129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e0f1f7819396249274aa1d0ecaf10c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bf625f95a54d2b413634260e115714131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e9b694a3c7e5e8bec8396a1ae661c9132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ac853ba4783325a766797a176d5a81133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002947c1a3aec0578dd0274357d20560134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b292bdc43089979fac52e6037c48d8135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57186c0c95327766a04bf0e90d7940a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ada25d8a906b4227993ac8a97e0217137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2484fd7c95cf44f3599728c2ff4435ef138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ebc132def03c65ec20609aefcec141139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96276310acf527adecb390f66884b51140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af16979897a1018ccfca64d882e9f36141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5010b041c43bb4c21fd7c024ac91046e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebdf442336861c4cac9e789ed174b09143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc793103459adaaa9bbdf036d878f18d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2003dcfbe0b5053639643cb68365ad15145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ec91cf9b2582b56a45100bda8b0116146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad96e8e9efd205c08364df17e082d700147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc8aab390173b4923b842b11260f2b5148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a91ac9e66108a9e7804ace14072193a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2c7934bad0cc9feff9f5ee31496866150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de6ce0582ca3bd0c1aebb684366cfeb151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c883b909bc0aac9b336ca55b3398da9e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c01a0f39acbc5c8bcf107a6745cb9f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0276e4399699e26285a19c095b75156154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6638d48b106a1eecde5b47b892f899155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496e9818fca12f3807022971bd3e806e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba50b34f3f325866bc5d414f275e34b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd871139e5d9cc43ffcafda2a6ede787158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adda3630e5d372ab04e14a5657a01f18159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eeeba2a1cbac8ff62f32e9c09fc8486160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19463f5158a4042ccc827f0d8bf8475161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b79e388b42b82dcbdcb83b764ec2480162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427d344d6b351e9c9b9864bd2cc1bbfc163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d34de35cb56f17fa17442451e7bbc0164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920e8f62f59581edcb81fa5a08f893c9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35e8756aae9835452436696593c4e2f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7778be59d4ac0e918aa374b4d2c5d2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b865420ae2d86b269cb016072b55e6c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b66755d601cab5ae22524bda4925b9169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc62905517ecd1c4ecb5007ca685a66170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f050950d01fe9791d6be77c15b429a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6a1aeb485cc6eebf2de1741b7d34aa172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c22c5d0d7e95ceb993bf16f69c6abd173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bef3b19f7eb0cf345a9507e19e6e01174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8d61e55c5579dbbff6cb729c6f7c4f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0358d0d59a87b150e89a3c052af03c74176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcdc5b3f84d688f09699a8e70dc5371177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcf206a004d8d9aafa84cd960840e75178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a1d116bbdba3c5dddecb27bc0be55e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06771d34097c05c6b1ed3e7ffcf3c3da180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729c2bd50f2b8c32c5909275769447031.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9067b9bd9db51e5706bdb0e3c1f6a92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ee739e5a130e8c177be216168bdb1d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d4123b0db8bfe5f696a6a80d7fa6be4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893df94a9a49d2395578b6f0372e68335.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bd5b0294535991eecd84d48908905e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0793201ca72a66c96e4c9b3624a5860a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb8fe35b7c80557138e50908aba79ee8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69eaf753ec5939a7e505e81c90c328389.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f2dcef037f5749e1fafea7535b2c9b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e673b08d78bde03fb137729cd4ffb61c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b8f22cf17fc38a8e9da3a85ba55dea12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a228e3c9d70c158fd7763fa058fb9fb13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f176123e995a539920c48f6d7cd25114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c4aae50945ed573df1698ceffb94e715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca891b815b54d91cb99929279cccc3da16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9139ec816de569a64bd5190c3548b117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa296d62b441bfbb742d47cceb4e32718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4f6430bd0fc0cbedf420f18722650719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54d54d3bc6d474e3cb2d32622e3c0b120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a01d92dd2c096bff1cf79a00d78a9a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14526c627f0854565a001e1c385441622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d449164f9d5587c6908bf0d5f8a7ff2223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fece312375a580d42a910fda2ee03c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465d3b0966abe695a662d47446c84df225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55ec04d83e3a0a8a12b5a5466a9fed526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604109d6e3648631e5120112352d0cb427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3c7c987286ed4d09e90213220a3bc128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f86f11b5cc06d5f7155427e01f288229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea3f413188a6ce6cfa178c11199314d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34fe6db6d5a015a3b9425aa0ff4efed31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a09883d36ddb617cd47a1d09f7515932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2b170f74d70d251a5b7d8eab361b0833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c312b9f0310c5426a036b0e0512bdb34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641804a7cd084c22853d0e196a96ad8735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a124155910684548841ba5955b24ad36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b192c553c3fe059a214ab13761cb8937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a45e9f9c7a33b9b7f6a1945d4e4957e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e77bffa9fb7de19f8548afb0aaaddfb39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a17b04490b78707882d017177e6e0b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba5b9e4d64ae474b9a9c5eb3fb0f61741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35399c46bbd160e5d21c59a87ecf392542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e4679b894bba0eed28eb3af33fde2d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace1510ab02b4dfb207f02854b5c755e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f40a16050c80186ccb3a1e5e9f0cf045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307a044c4cf20b169963538b193f894c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f95687b4fccc8a282ecc5df107459ef47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d20fcc5d56bb9934ee84cb1467a51ae48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c5e2c4acf9a2b0933fb1cdef0edb2049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715ff420629c64616f118819e4ae43ce50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4dd5a5179912e46453d18c656fa08a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc96bac263bb9ec13697f2af81a014052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50fd59c14de87fd95563f5b719f5ef253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485d514b271804a0913db4ed950ab3a254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6439d3734da584271aa362c9227a0255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0554c747de6ccda1884474aac730887456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a67c165d16576f0f921c5ebd5e7fec457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7669a085b89f08002b2524e508fbf958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3d0cfcb339e7e96acd0c7c18274b4b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe73e6cdf7b874fd3d29b0d2af7f22660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a907ff2793fc09407d03f4423bb98161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5ed7847c195b2c7f5b360b35e1630e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dbcd48f2397821b5cce815399e6e4a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea8008e49c8a84752ab91ad03e4e7f264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adda970a25b3fd7cfafc99e95db6eaf465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8a53a9e0990f606ead1dd23692fdaf66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b615b2129f45c91aa9da3e4a7942fd8967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf02468b58ad9393a37c15e85fc10a0068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094456f9924630ea321bde748236a70b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c5f9f9400a3e37e7820ab37c57323870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbddd0fc462fe5ad5a021bd395a483da71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc09920efffaf46ac2c9f05a03cabf172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8473ba4b5781a51ec04ceb05ee986373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d67e74c472c9ac0e4e6755572f0bd774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff8d45598719fca39a3140bdccc98e075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e923b78b461b139b905283080e4827f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b78c24b2b1748432d842d88fe70c3c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23517cb1a6bbe537e526fe4cb9dff5f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951f51ef5d5c736c18448e4e17cb691679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300133ce1e244bb387977ec4cfa6a64780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9422fa82070aaebb2a2a2e0e361c83b681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ec60a46cf7eb5655f3f709af902eb982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152397ecb466db48e450f789bf66fd0783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c6553eb20d25ec26a150b56057723984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44da3daf96fc36faffeaa3ef641d62485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe153b4633cff98bab91dd78c83b54886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6174f97ca65c8a1a8d670a21ec2bbc87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253d39477cc660f18b541c3d283e336c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe42d265fbc469c3763195f01db5ed589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4317bc2773e048b3c67c6f18ad7abc1590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f3b855a299ea4335536f0ab0fddd0691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6e65209935c58ff96b4f61aca7196492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3035c1c13b18a124dab56da6638555de93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13644f80f90b53a0d171a8c54138f3b294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5a3f4d4d90e2f9e9b519986f220e8295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf237da36154e27e7f37d2e36bc9f5496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b15d8ba59442666ed18482a84561d097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa0a44e0e5a3b68ca21114bb3357e6f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7e562837f2819e9f3a1f03fe7dbfdb99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f344185ef227bfb71af74aa0aefa9ab100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9812e0caf18b59505e9c7a56773551ea101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fbcdf97e30564f8fe87a3cb05db322102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665ca69c7f5721e0af1c22bff49a5365103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b293618224a9ffcd4b5fbd56eb241dc9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2cb2f4d021535def9d8be28d414cae105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cdd21ec376b5e26e04b9b03946d8fb106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d77991cff996dd26704871757dacf6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a31c1d33dcc57f8d799f0e1c0462b9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1cf9e14225943b365bc24ecb4b3289109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd248d04d22983952800e406acff99f0110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e177e691cdb8e772393f9ab0e465e5111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0845820965593a5fa5df615120dc3f6d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126d8d7a109ca5a1945049abedf37a6b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80eec95e91209275d2311b13fa48b260114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1b959d7d0339abc84ae818a3a48b08115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524cb98942987a3622373bd9dd43e62c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad2a78b95ca37c1da39ea6b04225b34117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e7a6ded1d326c1385d7345c24b3ea0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce8ee3f002a3823759a722bf3a1ad7b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3110d1f68ddd84119aae3c7c413026120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab920153d946fc7eb9cd5b8ae9e3da1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e360b7fd16969517f444d4af5e3193f5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb08b40fbe395223f51e778ce6806d9123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1acbd546edce80d729962722b65953d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fd9d01c08db0f3dde754e562efa9e8125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ae765d924f4a251052516d52a8c5fc126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb0132af50b3ea3c38a5783e6e2a384127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe770f6fc68b2b31169e49bc8c63c5a6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1435085facfebdd5130442b99151e593129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdef4cbbc0bb1049a4924c7bf5f7ae9e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5483bd4d9de5d81ced37b8984ad596f2131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03899470912aa8ca99e29d75db18344e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a189c1e5395e0d21b78863e6d0e4934133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1735e99cdc3f68c16fcab1ef2467b257134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1991f38a29551f9c36ba9e2c8105772135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5cc30c26687276acca5f681d6b3ccf136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fb64dc0d20d44933cec1d5db0f449c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f915dc0d27172a31557c9a0420924d6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e6308b44bf98c357253c87c3e29f43139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac046dfb3cc4a0b0756ed647dfd5135140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4e247f18c470550d4b8445267dbe19141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ab80a53dc7b73ebe8fc2278ce5eb77142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ed9386a9b425e08f2eb06e7f91256a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff141d3473921d5ba2fc8ac1d000a60144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd8bed7f3436d9e4f2558a9553e2322145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec823777dd7650a19d3b67485061ee8d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c51bff4465d3a609913d6719077d86147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be1464ba106b28da7cd9137d9e7e8d5148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b60e856c3a47df2fe385acaca52dabe149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d57e74082b18702add0de622b8c0789150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9059994cbe8eccb585f1f5ba264b09151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add8f0fb40de05019e90a05f2fdb2b8a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8a6ade93a08c82c454f14807dd677c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2f11821b6c1e7ba2a270b1b24ea751154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a527eff80f531addac3f2c5085f2a7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4008317f9a1fac78a9b454ac06047bc2156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cc035f67b4830e67da9cb7784c6248157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d577a7afa4f66baf5a000d3ad507d4b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5890bd93d452c75cc6ff5d4e6c5e94a5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbcb66888f9f1138b2474bc3d2fe24e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7718c56bcc45fb3737f54a94c499b065161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfe0d165a50ab777988d5ec00772a6e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486e47d630d91e675b5876ed9fa89be1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c984ca1ef36c0377b681f8a3ca73575164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c10953ae72ce021825ed6f90b2f75f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7fe45482d1abfb5a000dd17d47d32b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b147c46d7fd5715ea313b675641425167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9a8b7ab694dcadaac0a377a07ba85d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7d9dc4a017e2fd1440c7ae76e80c77169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fc880e4c7c3e5cf626cc02bf1a0580170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0319b6815dcd31d08a8b5c0daec4fa6171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280ade15afadac3c1f0f8d345e917390172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39efb04b440bc6c3b14c76effb3bf707173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c81bc2dbc36c8f462a574ab7fd03f5174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>