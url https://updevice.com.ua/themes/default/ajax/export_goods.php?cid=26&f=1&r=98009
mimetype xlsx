--- v0 (2026-08-19)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d701a9efd7323f3461d2e4bef53d67f21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eff3321ac319f92423e0ce6486b61162.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea352d87dcb45f221ed0201316ceb7f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348d5b2562e75f31d5e9e4b1c73803b84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0708d9d5e461f8b1e7cb42bb590381d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278043e7e999e28e01016752d5b795746.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbfa9d7a0c04fd98fc007e1df895d7e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4943a4f38a66637154121d8a08f143b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad748a2bcbc1e2fc3558570bbb581269.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3e4a1b0fc1c27ebaca3957eaf8325e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e914d565e8a6f2b51fee95bd28b2d45f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb56e8df45825336d2a96d7face2ec5612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06850d89f06f02ea12be97778e4b70a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080e7915f6619f5b93c67d5e197fe3d014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1481cfb2f6e1669f70d8e70080d55b8a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b9a17ea4e054293e086b9b9cf5889f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9151ae53e2e203dbea69ec7fb2285bd217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54e0e6903a33bb1d7769500677edf0818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac4668dfd33a7c15be50003ccd8fdbe19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240787e57ac82477708522e55e6e836620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ced7bd80159c39b095919fa8fdb60c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40444b1e8ef0a885628c49132324719c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7eb47503fd2ca5738b4381f53555bb23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c02ae3837861405bf41021474269d424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df2013ae1a004f46dc42091de17613e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11291a6ff701494326804ba5c0fee07226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c7fa42b4d0087b73c11e68fd3fcffb27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45b045b9f97e506286ffd150c92f9bf28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9630e107eb79f7925f5fffa3b2c99de29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd36ca4572102033491fb13f822b55f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0cb694c07c8da464277904bc37b79031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fedb4fccd28d60058c4420e99b8c06032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c146edee66f823636a438686c6335bfa33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92648b90cb5fea1e5395563e6169695934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263118289ab6228523da967b6d49a82735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afeb2dedab1c6b7e0c0e001739cf895936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23d192d7ceca8bee8402d9aa0d2b2f437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bcc1cb1818e161601c1263d4a88c9b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cb3ae955ba795cddbb1b80a20f020439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f9f8ab7ef5cdf0e58944b87c9f8b0e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914adc98de6e28fe7f2f311c17ddbff541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4a6fdb5582b5789a4697b3f874931042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735fb2251f9175469d51dae5806ac0da43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11354af9a050c096c71aacde523b68de44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163e0f5c74051126f906d0e2fc3dd33945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbd93ab295b8d20784e828432c6510f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d10036568ea3d9ffc21fe34cae59ab147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7a94e5bd1e2544dfc4697cd51c9c0b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecd6791dea95cfa54ab14ab521937bd49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f48428ce964b804f0046f57df949bb50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b2a77897b6069d12860e7bd831291751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd59705020ddbbee5e14720bf80f0f2252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221452f4dab3661205d02514b0ee6ba353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ff23d18c1d8fd950f20946d98bfeef54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5f64aa2a529d0b7d0c8a14f4da96c655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e81a376b2bc9b209845ff98d3e15e0b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74aea961f04eae361f0e91c58d2c763e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2359386cea0d59998f85ae6bf18e7ee758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b638ddec0e1cfb437b2e83dfe950b0fa59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0e48d08a7c6eba9843f03ecb69198c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532b7b11cd46ac466d479ff7e9b4898161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2642dbf17d26500cd50d3b0e458bef62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2bd20d746028bf63383f1d6f171dc963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f05119c65b4d7a2475b03999276bd364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8891faad8736ec78ce6b9e960b29a165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7c6d4476029b61de0b69f0df25d7f466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e01f235c8d4a7579dff6415e4d70c367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec91c1d09763cc0c167254f886e1be768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b987136da2de8a9296dbdf08c4352c5a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b03310b4e4ca1f25d903a64b024b65b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90301e8e52eb27a64110ac951e9e83971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3beefcf3ded312f5df6e3a8053f67e272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe55093d2a32f0c65a74d38575ede30673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd43a0490ab95b1bf608ce3a2e00d6f874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a1a3c629ca5cb719bfae61d76b87b175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947e8e5ae40fbe0aa23d51675f1ab36976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17d025d03333ca08c44249f3d71199677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82d8abed3955d0896ed4f2d45215bd778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d8daed46046bcb13e62abf057748e779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4752597afca746bff40dda99e1bf95ad80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bdf9936877d9859cefac288937f5b281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155713a5ba1b29ba79a2f24b1c7b0c8d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a454879c1c1cc7c141c55c00aea8aca783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82801978b97ac3966d5d2d34534088c284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4998ef8dddb17b63609165a1be633885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556c7782ef3ab31855e3e8bdd615bb4786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d817675870424245ac048f245121da6a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb49b710aeb0f18d4e0b9c24fd67683888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5116fa6d3e10ca4786c18ea48b49b189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddd773e07f1d8597dd0a86e26e8e8a790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e0f49624f81e8739acc5863125066591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7f8f4e5ee50eb5b2819904fa04a1c992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5678435e3ba2a59183a865d3592f2093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8c891d5be9c3914e3ce525eac7192894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8de22ee7213b523df51a2cb9f68ae395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd6328a717f35b663cb3241033a8ae296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740c5af655a9d8589896570d64547f9297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01891ab183a6e1f0bd668c4eba470ea998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff5659bdd18937a876deef31624424599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab14e16d8301e30fce71f9bde9a406ed100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937e23b7ed900f262bc61cdf756378e4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3bbe2ebe7f6e05e1bee9d0173f5014102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c936555705f00e08c48cf85a0a6b5c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5635e32917d50029f8d18338dcec64104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0d5fa99cecb8341348f407789583dd105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c3e9d7c625615b3fe62cbb002f80ea106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a92c4b322fc58c9c9cd72673192fb4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e331f5127074032b28447f8088d925108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dd45f2b3342a5f59e42708f8c69391109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0396365abd77aa5531edbfc7bfca516110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc936b4df9fb55f323eeadd746f8542e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cd75c9a055b48f0b56bf92fa3f2ef5112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdef61724c1c5e81de216738d707e4ad113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411b3ddb289d4c2f62dcc7122d6c86b1114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896341df1e7741c88ef7db2a07b92d48115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc56cd8f78f2ccad24bf8dd99fe1da2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df99a3a651fd7d069f58d9abe0e7c1ac117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc5156584c1910f961e9a8a8464f280118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2a5f958d14be596d627da8ce45ba77119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c79482048dbadbe7ffe7a36293db55120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e6b8bfd40c1438b8ac950d72ecc34d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a2991a5911a004a039d85ea41ec24c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddeaf72ea74adae4bf4bde219507f0ff123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251171ded0a3a9c0d39d9fa947fb929c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd1d2ab147d8648e59c567a3b8a0c9d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524100b1dd64b1e3d5976483c0957029126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53a341ae7ad209277abb8e26aa0554f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2a14e10496cb33c568173c32ebc163128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8f24f0235499216a091fba65947a0e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbc7ccafdd8bb4abeba23da9c5880a2130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d8372543c99bddd721267e2ded1c6d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b155147e8d356912a941d13292963456132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754fb18bf921cc1e0b07417548c2ffd7133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe0995e4c70254226884dfd88489308134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa07e972e88fdf4771dfcee4289db41d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bf7f5e8c755d0e71185b814dc95f3e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de046b4a5765c2fbf8d351a55b1ebd9137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb59b97d861c0bf4f5cb2ac8a5a91eb138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1388934dd76eccc5030c0aa1ca7f13bd139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c39e31db167052cc7e5c31724aa408140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ccff321b22b503b3b93090cd3532f8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88145569613ddccbcf341d9632680989142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b08edfb6367014907f6df3834536efc143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad83692c1ed8f9224be464051d2ad6da144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fcfcf351219019ffaafd5368d2c377145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5303c340087b67b8bb94c49b7e69e6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7857ab069f07e65feaaf025e6c197ca147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bc9c62351640d45d87ef36ca22094f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8708685b25579775ab2402c2bedc035149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dc48f4b9805dafd6ac1a0c6478a484150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824190e0dc2724f7cf79c6d799ae2dd7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc56c3d380eb43ac68ea91ac4b7bdbfa152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ea0a90dce12cdad758da2e124af7d2153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b922895aaf15f43e55c42bccc7c75acb154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb2394d3f28d78d8e45ae4a59a34346155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b6a4da357321351d48fe57b0284b3f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9989473ad09eee12f9d6931514dc364157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73daede0b572bb46fd9c2315ae40b162158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3102da71d56f08aaa4696b2e70e9b8b3159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c00b6f2d455db439c71a56fd5b7d176160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807987d044fecf2cd6d20d1bb4b0e297161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f030b0115ecc28bacd12e25a3c5635162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d68bf667c5bcfc705b232df2737b86b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935958771bc879d1d11702f82cad7a25164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fcea2376e36dee3055f6c96d93d33c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb1244af68b5e7eb9db9a15ca8aa0d7166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e791507a8f147c5b70004c2b18749ac167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f82875ba39aec40d38a690ae99f36e5168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c10f9614a230ab922c003551ec8bbe169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9777c5d05bcee3c601d2e6ff0484dca3170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21da9ea1f95388573c6222a84596a336171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d922f7298cbcd41431b5b2febf631c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d945bddeea290ebc3dd3154da756e51173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081f13363b7ca0ec59dfa9cb7d3f5e43174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ceff74837cff37fd2631ebd937799d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54541f5b7aecf0750e03af5b3ea476b5176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc780cbcf628eac13de1cef67c39d1cc177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b46b98f20e7638f92a96abf2b19fa4178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e158f83f9b3de409cf209e542d53ce5179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d1802ba909819f39061756f7a653d3180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e27313b9db36d122c0d9bae9515cce1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a840e191dd4c1705e7805d8d3cae8f5d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8c1de21879cf950523d381c801f1bc3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc32bb934000f4688ce058e7a22ff7c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd1a238e4a0c26da4dca2091025df5a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b48f688c29491ec887162b985cd9d86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c099714a38f288475b96e17fdad529d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409cdf8544bf977bce56e967457e21ef8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ff0396fc6181a443a629e5882f05c99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab57d789567450b72a2c00dada0e66e710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003cb14c3a9183fd37a3b2211510842711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cf62c0d1c3154af9b077e2767776af12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fc6535a1ee81765a024e471ca7dc2913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3606912a9042d015d05e019c87c0c914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0452f93f229b117e2c9a386a75935e415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a75616b94b23211f055eff936ccebc16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b911419cfc494b632f5cc0faa422649a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f07913f3401b94bd53a4239908c492818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b440f4cde16fffec228e0c3acc95aa19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd2e1345f1f3029dcfa625b353c143f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c1bef0e570afcb77ff787739e3bbb821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f20f372d35ba4118c426ce011215bf022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aca383a9257676516b5560f22f82b6a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170ab44eb219b4a09636e8ace4d7faa624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d683de14f6c521e1df1f55037dbca3f625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ca5ca7d8fef7bcfcf543789ff4e09926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af840f99763af7682844d25c93454ed27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5990873a84c5320ab786a8b09374874528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5034398dadc7ab72ceebc6f86e9f0029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596367595e339693a05b3e966405694b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcaf08abd839d20609d8d661a12e547631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4f57967f86614255deb1eaff80d36032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8dd7246713caaa56bec71589713f4e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d1d8f91acc7c7b1cb08001cb7463b834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b80ce9634c7259df82652de989f38d635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5231f1c702357367062bb33fe8eb949c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16e8cbda073fe8f82c7881ee2de877b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31709a90ccc9dbbcb9f4639710c8d6038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf2731a5fcf1331f5973be6919b80a139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643dc783d96a0087fa149eaa4a33e7bd40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a429458c192d523ecde538ef3a8ceff241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b41bcec09730ddc3e45139c32676ca42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a4d8bb5bb3fcbd5f4d6a52fd516b4843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2977f46ab0dc14ff92203f7f8fe6a3044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192446ea20705706a3a28f49fb39295845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31639cb4ed7dc39c8f60c199b456bab746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc24fb8d98bcc06b0d8656d59604707947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0d31f86a6fd71547fb8fd36a0ef12e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34132dfc202100b2a4a0d43752dceec549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbae1ff59c8a5bc0ffdcde42810e4e950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742710fdedbe21eeeb85f3022947c9b151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb85b3df6dc3ff67496b4f21e89dd5a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b656ceb2ae2ba926b86a6ef52c316f8153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36656ee0e12647bd523ba861ed2a42d854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abef2715aadb08ae4e22b7c752d1bed55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c08b9565dc007c2ada1ede40683dd2756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e8e79821967dda80fd37198726b17d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d858421495fcfc0f62a4ea077315c65a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5798048f347061914df96366d0c1e859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337d7dbaed624b57b634433cdbde4b1c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c164b7b1d2986dbfcaa1900199f49f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920d074dc9af384f36a0372e0e7f4daa62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400ad21a34cc7889f25cd11b3effb18263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13844f46a450a47017933f4b95b99b164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1025e400b27ac16c149f7508bc0ed4f065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afa8547d248f3c3332e5dd6e6b5443f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffff21fe47571b12d3407c5dd26abe7467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dafffabdadf35f8ac66774d5bcf5fd68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139900c64e3a9133c89b2d47b9ddc44969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84244dd605b6e4cb25e70503ee0a7b8d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f397694c9ade2ee5d4e3a641f293754171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7850320dab0596eb75196f79fe404f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9cba0b849d6226b74651cca7d47f3273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff757c5d2cc9e2a6c8e5d8cca98a69b374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0ec117e6f9185d39c9e6fd092732d775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29662d16d9e2542be6e54efea2509c4d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6a7d54d915eebfc17dedf0456de80f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce290bcc718d29472eb637b79be7beaa78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3d084099485a4b63fda483fc3b225d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793c3b8dcd96601be062827be9cf6c0e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75f8493b0d19731f191cb2ba6041f6181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56dc489673f2190cd67e14c8abcf8c682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104c6e1721d63f0f69fe03e6a31faaf183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5586a6932401041d5d10d392fb30ffee84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443d65ad8f0038c538f76df1cf4edaf085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccc079e068f6b17e75d326028c4cc1686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02537d1917748e87600f49a1e70dd0dc87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf1729e513d705c869080949d4adfea88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bac20e4a988a62b80e2322bb1a4ca889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb6c85d7dce439162e23dbd6669284990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190180a5d857fe9f6a4735d8e648000f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a7da13340bd9c4d49c777a7c72ba6292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed465341130d68ed5a5a9af5ae00ed193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3122d501ccd2257c55bf524e5727e094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdba79bff89ed66b15deb4499f3525795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1e9d4e5972e0486a33dc3d97ac858196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a87e4579fe83cb98144f47c6f5b0b497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db48d27e0e567a6a23b2c9feb9f7635698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a12119e403473b6f2979872e4e7467699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936bf8d27aa8f271d1431a14b1983a9a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bb3262d7fa3d18a3eb3398198b43b3101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5528debae4568d3947cab4eed565a82d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980a30befba4600ad070b5662b0792c7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2255cb06f83a06e90a0bb947112266104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466e68dac57e8975792e286c260c7eb7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd79852ef579c21afbffa0900926b15106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dcf89041048e219921298919868b1f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8378cf00d8328b60ed91f456082a60db108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc32c37258ab8b216db6b7ab20b85095109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea677eed561e42114c5eeac936aa85a2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689e23cc9cd9db0f450c460e09f04694111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3593a2a03d2e63934067278a6c41790d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c6011f6a6ff10fa5fe1bf9a62f0231113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a407904431097dc5f907046587698fb3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2317a326c71c679f06c013a947a92aa115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b4e0fa5acdf0cbf4cfb973ea9b510a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de05e5ecec3ba4e25c45584339208d4117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746f65f8e234c21ac65b93a646b11ff4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed751828009862eb3e1376c567cb95ad119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9101fc5dcf722acc1823dd6c24661f8120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe03f587d4c36651d69f913d798dda6121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80539e5dadf39fda0307c42bf46557a2122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b92a83f4783dfaae9e6c94bea1b93a9123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962d573715ee8cd6bd008af92ad46ed7124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5617c948abf1e6a09b64a59ce2a0e64125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234355199667da933adcdca77bef40a4126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097149bb29acca8e866274555e862ac7127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8734491948efaa41ed8ff2fac65461128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb7c3b4a0807e172841b36835f23004129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df310c10872210e6f5d0f44f206079aa130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c64cc9545d686cc1a842db79f47638131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6536ecf751274ca135b8767b32109966132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29037891793564d582fc1549c4e16463133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b8b79e082f0996db39b538b48cf36c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477faa6c76b27a350a528f6d753ce9f2135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e269073713766df59907a77ea1be4be6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9401d54de35516d4e19677ca2bf49f8137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b69cb255ba2ae67aed9de82618e32a3138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47667cfb5d047750d709a1632b67190139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d42711d9d597da3faf8d9a60fdc14c0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ad0d3cc4a03689da4b5d4202865b50141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59c951957d8c65caf3ce53067559e6c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3b972d8adcc4f9f2b94e0fb506242c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4274ae5fec04a4c78ff29bbde5c32d13144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb45e330e1e5cbd1f138abb85c86de0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f883d42fc25c848064c86679473ff250146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bf1f74e1f9bdc79d5007b7c20cd8cf147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00526c76f0825d3fbb80d359b4bc0bf5148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2455ec9a10986aeeea30ee442a7754b4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf7d6279565ceb360eb9bc5771ee157150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34aa35781d11a3e146b8db236971e3e4151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644929bb158ece389bbb94be9a2fd961152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a944d15feeafd41c8f9e82026153a8153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3a8689409e8b79ddb2749f07cea211154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5524e27898b76696aaee16338d0dacae155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679065dd59d086a4a89780cb385667d1156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9903281807fc43be8cecc1f39f57abde157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44270d6ca40e6269b68d84649c94bb09158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ccd0b71d004b8bfb952366a91c24a8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac65ccd1bac4c1f09df39e2810d900b3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9fced122b585a9ea68d97eb94f25f3161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21156230ec0af2e709d34452bf2a3182162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d0cfaf30a983890c456486d943b8ab163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fce15649435b9d74faa4c578ad295d7164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa22614a4adfda19f5dfaf08f0a4a8f0165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442b069fccc9e28451403c291667431d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bd286a30999113922671a7a1381114167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5988e6ea68a96265649c1eaa098ef43168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d7ed4540914233db3177d7a79be14d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e72e40c18d9331dfbf35cdf2d3df327170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a37bb68d8a348aeb8bc313ea33e1f0171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916a05b28370c74447612e2a18e43517172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5cb9c4d8f8a3d20a14d6917429c4fd173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857e8fa1631be5ac08b565104bba72d5174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>